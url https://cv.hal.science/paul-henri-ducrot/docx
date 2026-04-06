--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -234,51 +234,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignins interfacial behavior tailored by formulation parameters</w:t>
+                <w:t xml:space="preserve">Sensory signature of lignins, new generation of bio-based ingredients in cosmetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Manière</w:t>
@@ -313,106 +313,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 399, pp.124415. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 260 (1), pp.129399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2024.124415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.129399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497876v1</w:t>
+                <w:t xml:space="preserve">hal-04412277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory signature of lignins, new generation of bio-based ingredients in cosmetics</w:t>
+                <w:t xml:space="preserve">Lignins interfacial behavior tailored by formulation parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Manière</w:t>
@@ -447,350 +447,350 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 260 (1), pp.129399. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 399, pp.124415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.129399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2024.124415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04412277v1</w:t>
+                <w:t xml:space="preserve">hal-04497876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of a Marine Pine Kraft Lignin Sample by Enzymatic Treatment with a Pycnoporus cinnabarinus Laccase</w:t>
+                <w:t xml:space="preserve">Vitislactone, a non-canonical strigolactone exudated by grapevine rootstocks in response to nitrogen starvation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sona Malric-Garajova</w:t>
+                <w:t xml:space="preserve">Vincent Lailheugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Fortuna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Pion</w:t>
+                <w:t xml:space="preserve">Isabelle Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Martin</w:t>
+                <w:t xml:space="preserve">Stéphanie Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adithya Raveendran Thottathil</w:t>
+                <w:t xml:space="preserve">Francois F. Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28124873⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 215, pp.113837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2023.113837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228332v1</w:t>
+                <w:t xml:space="preserve">hal-04247159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitislactone, a non-canonical strigolactone exudated by grapevine rootstocks in response to nitrogen starvation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modification of a Marine Pine Kraft Lignin Sample by Enzymatic Treatment with a Pycnoporus cinnabarinus Laccase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Merlin</w:t>
+                <w:t xml:space="preserve">Sona Malric-Garajova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Boutet</w:t>
+                <w:t xml:space="preserve">Florian Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois F. Perreau</w:t>
+                <w:t xml:space="preserve">Elise Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Bernard Pouvreau</w:t>
+                <w:t xml:space="preserve">Adithya Raveendran Thottathil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 215, pp.113837. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (12), pp.4873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2023.113837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules28124873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247159v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lignins emulsifying properties according to pH to control their behavior at oil–water interface</w:t>
               </w:r>
@@ -1436,334 +1436,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syringaresino l: a renewable and safer alternative to bisphenol A for epoxy-amine resins</w:t>
+                <w:t xml:space="preserve">Isocyanate-Free synthesis and characterization of renewable poly(hydroxy)urethanes from syringaresinol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Hollande</w:t>
+                <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdus Jaufurally</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florent Allais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201601595⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (10), pp.8648-8656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.7b01271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602521v1</w:t>
+                <w:t xml:space="preserve">hal-02620646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isocyanate-Free synthesis and characterization of renewable poly(hydroxy)urethanes from syringaresinol</w:t>
+                <w:t xml:space="preserve">Syringaresino l: a renewable and safer alternative to bisphenol A for epoxy-amine resins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hollande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdus Jaufurally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
+                <w:t xml:space="preserve">Miguel Pernes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Allais</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raphaël Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5 (10), pp.8648-8656. </w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (4), pp.738-746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.7b01271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201601595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620646v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the Laccase-Catalyzed Synthesis of (±)-Syringaresinol and Study of its Thermal and Antiradical Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdus Jaufurally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia r. s. Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hollande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1804,274 +1804,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADMET polymerization of biobased monomers deriving from syringaresinol</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemo-enzymatic preparation and characterization of renewable oligomers with bisguaiacol moieties: promising sustainable antiradical/antioxidant additives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdus Samad Jaufurally</w:t>
+                <w:t xml:space="preserve">Armando Reano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6ra06348a⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (11), pp.3334 - 3345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6GC00117C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598621v1</w:t>
+                <w:t xml:space="preserve">hal-01707347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-enzymatic preparation and characterization of renewable oligomers with bisguaiacol moieties: promising sustainable antiradical/antioxidant additives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Pion</w:t>
+                <w:t xml:space="preserve">ADMET polymerization of biobased monomers deriving from syringaresinol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hollande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Domenek</w:t>
+                <w:t xml:space="preserve">Abdus Samad Jaufurally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (11), pp.3334 - 3345. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (50), pp.44297 - 44304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6GC00117C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6ra06348a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707347v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of free phenol content in lignosulfonates by ClO2 titration and UV difference spectroscopy</w:t>
               </w:r>
@@ -2243,51 +2243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Majira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Beauhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 13, pp.280 - 285. </w:t>
@@ -2389,51 +2389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaik Allauddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kothapalli V. S. N. Raju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 63, pp.186 - 193. </w:t>
@@ -2509,51 +2509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 215 (5), pp.431-439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2797,51 +2797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Studt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (1), pp.e53729. </w:t>
@@ -2892,77 +2892,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemo-enzymatic preparation of new bio-based bis- and trisphenols: new versatile building blocks for polymer chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Reano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (23), pp.8988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3152,64 +3152,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Flourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molly Cannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1, pp.173 - 179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3268,64 +3268,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biorenewable copolyesters derived from a biobased carbohydrate and lignin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 53 (2), pp.264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3577,381 +3577,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective Total Synthesis of (+)-Dodoneine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Asymmetric Total Synthesis of Rugulactone, an alpha-Pyrone from Cryptocarya rugulosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahoulo Aouhansou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Majira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 10, pp.1649-1653. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0029-1218741⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 16, pp.2787-2793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0029-1218836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203939v1</w:t>
+                <w:t xml:space="preserve">hal-01203873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicological effects of diuron and chlorotoluron nitrate-induced photodegradation products : monospecific and aquatic mesocosm-integrated studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stereoselective Total Synthesis of (+)-Dodoneine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/etc.341⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.1649-1653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0029-1218741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00528143v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric Total Synthesis of Rugulactone, an alpha-Pyrone from Cryptocarya rugulosa</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ecotoxicological effects of diuron and chlorotoluron nitrate-induced photodegradation products : monospecific and aquatic mesocosm-integrated studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nelieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnemoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Lefeuvre-Orfila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Baudiffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (xx), pp.xxx-xxx. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/etc.341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0029-1218836⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01203873v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imbalanced lignin biosynthesis promotes the sexual reproduction of homothallic oomycete pathogens</w:t>
               </w:r>
@@ -3976,64 +3976,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Allasia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Pegard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 5 (1), </w:t>
@@ -4110,51 +4110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Kerhoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Carlin-Sinclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4256,51 +4256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Kerhoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Einhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4389,51 +4389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Es-Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Guerneve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectroscopy Letters : An International Journal for Rapid Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 41 (2), pp.41-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4506,51 +4506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Guerneve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Kerhoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 62 (11), pp.2705-2714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4622,51 +4622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noue-Eddine Es-Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.6969-6977</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4730,51 +4730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Beauhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 19, pp.3250-3260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4802,422 +4802,422 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligomeric compounds formed from 2,5-xylidine (2,5-dimethylaniline) are potent enhancers of laccase production in Trametes versicolor ATCC 32745</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of modified proanthocyanidins: introduction of acyl substituents at C-8 of catechin. Selective synthesis of a C-4-&amp;gt;O-&amp;gt;C-3 ether-linked procyanidin-like dimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Beauhaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Kollmann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
+                <w:t xml:space="preserve">N. Es-Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Kerhoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Jolivalt</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Guernevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-004-1860-7⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15 (3), pp.559-562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2004.11.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678506v1</w:t>
+                <w:t xml:space="preserve">hal-02678250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogenation of substituted aromatic aldehydes: nucleophilic trapping of the reaction intermediate, application to the efficient synthesis of methylene linked flavonol dimers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Oligomeric compounds formed from 2,5-xylidine (2,5-dimethylaniline) are potent enhancers of laccase production in Trametes versicolor ATCC 32745</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Kollmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Kerhoas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jolivalt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2005.05.132⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 68 (2), pp.251-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-004-1860-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675702v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of modified proanthocyanidins: introduction of acyl substituents at C-8 of catechin. Selective synthesis of a C-4-&amp;gt;O-&amp;gt;C-3 ether-linked procyanidin-like dimer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Hydrogenation of substituted aromatic aldehydes: nucleophilic trapping of the reaction intermediate, application to the efficient synthesis of methylene linked flavonol dimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 15 (3), pp.559-562. </w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46 (31), pp.5177-5180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2004.11.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2005.05.132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678250v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antioxidant constituents of the aerial parts of Globularia alypum growing in Morocco</w:t>
               </w:r>
@@ -5242,51 +5242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Khlifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Kerhoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Kollmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Abbouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5349,103 +5349,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of modified proanthocyanidins: easy and general introduction of a hydroxy group at C-6 of catechin; efficient synthesis of elephantorrizol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Es-Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Beauhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Guernevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 15 (3), pp.563-566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5485,375 +5485,375 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of the veterinary medicine ivermectin in soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Allylic oxidation and first transformations of a key intermediate in the total synthesis of agarofuran sesquiterpenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.D. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Mougin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Albert Kollmann</w:t>
+                <w:t xml:space="preserve">C.L. Descoins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Dubroca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
+                <w:t xml:space="preserve">G.V. Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Alvinerie</w:t>
+                <w:t xml:space="preserve">C. Descoins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Prange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10311-003-0032-9⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2003 (7), pp.1172-1183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.200390171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680058v1</w:t>
+                <w:t xml:space="preserve">hal-02678579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allylic oxidation and first transformations of a key intermediate in the total synthesis of agarofuran sesquiterpenes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fate of the veterinary medicine ivermectin in soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.V. Thanh</w:t>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Kollmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Descoins</w:t>
+                <w:t xml:space="preserve">Jacqueline Dubroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Prange</w:t>
+                <w:t xml:space="preserve">Roger Alvinerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 2003 (7), pp.1172-1183. </w:t>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1 (2), pp.131-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.200390171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10311-003-0032-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678579v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of agarofuran antifeedants. Part 6: enantioselective synthesis of a key decalinic intermediate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Prange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 14 (9), pp.1153-1159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5899,77 +5899,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of pyrano-agarofurans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Descoins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 2003 (7), pp.1184-1190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6007,51 +6007,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From eudesmanes to eudesmanes: rearrangement of a cyperone derivative with introduction of oxygenated substituents at C-10 and C-4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Beauhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 43 (26), pp.4637-4639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6097,103 +6097,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of agarofuran antifeedants. Part 3: synthesis of polyhydroxylated pyrano-agarofurans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Descoins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Descoins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Prange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 43 (46), pp.8277-8279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6239,77 +6239,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cyperone route to agarofurans: stereoselective introduction of an hydroxy group at C-4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Beauhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 43 (15), pp.2851-2855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6355,77 +6355,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des champignons dont les systèmes enzymatiques peuvent métaboliser les xénobiotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude C. Jolivalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Mensuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 109, pp.10-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6463,64 +6463,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cis e-viniferin: A new antifungal resveratrol dehydrodimer from Cyphostemma crotalarioides roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.E. Bala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Kollmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Majira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6722,51 +6722,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baeyer-Villiger reaction of Wieland-Misher ketone derivatives: an alternative to the dienone-phenol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Beauhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIc, Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 3 (1), pp.11-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6785,316 +6785,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntheses of cyclobutane derivatives: total synthesis of (+) and (-) enantiomers of the oleander scale Aspidiotus nerii sex pheromone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Use of natural products in pest management ; Synthetic studies on pheromones and antifeedants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Beauhaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Giang Vo Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Descoins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lettere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 5, pp.1201-1211</w:t>
+              <w:t xml:space="preserve">Recent Research Developments in Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 2, pp.49-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02686460v1</w:t>
+                <w:t xml:space="preserve">hal-02695763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of natural products in pest management ; Synthetic studies on pheromones and antifeedants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Syntheses of cyclobutane derivatives: total synthesis of (+) and (-) enantiomers of the oleander scale Aspidiotus nerii sex pheromone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Research Developments in Synthetic Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 2, pp.49-67</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 5, pp.1201-1211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695763v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of polydydroxylated decalins; a new strategy toward the total synthesis of agarfuran antifeedants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Descoins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Giang Vo Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Descoins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 2, pp.240-242</w:t>
@@ -7136,51 +7136,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle méthodologie de synthèse d'alcaloïdes azétidiniques polyhydroxylés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Beauhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIc, Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 2, pp.477-482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7218,51 +7218,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new methodology for the synthesis of polyhydroxylated azetidinic alkaloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Beauhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIc, Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 2 (9-10), pp.477-482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7287,64 +7287,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total synthesis of the enantiomers of Aspidiotus nerii sex pheromone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIc, Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 2, pp.29-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7395,64 +7395,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Einhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gieselmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7533,51 +7533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Czernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ponchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyoungwhan Back</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7653,51 +7653,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An epoxide derived from D-glucose as the key intermediate for penaresidine and sphingolipids synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Beauhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthetic Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 28 (13), pp.2443-2456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7716,247 +7716,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical identification, electrophysiological and behavioral activities of the pheromone Metamasius hemipterus (Coleoptera : Curculionidae)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Efficient synthesis of sordidin, a male pheromone commpound emitted by Cosmopolites sordidus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Zagatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 4 (3), pp.323-330</w:t>
+              <w:t xml:space="preserve">Synthetic Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 26 (21), pp.3923-3928</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695001v1</w:t>
+                <w:t xml:space="preserve">hal-02698985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient synthesis of sordidin, a male pheromone commpound emitted by Cosmopolites sordidus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Chemical identification, electrophysiological and behavioral activities of the pheromone Metamasius hemipterus (Coleoptera : Curculionidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ramirez-Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Malosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lettere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zagatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 26 (21), pp.3923-3928</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 4 (3), pp.323-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698985v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereoselective synthesis of versatile intermediates for clerodanes total synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Hervier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8007,51 +8007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cercospora beticola toxins. Part XI : isolation and structure of beticolin 0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Einhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8145,51 +8145,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the regioselectivity of the Baeyer-Villiger reaction of 2,6-dialkyl cyclohexanones : application to the synthesis of sordidin, a male pheromone emitted by Cosmopolites sordidus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Beauhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 4 (3), pp.413-418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8227,51 +8227,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of diaprepal A2 cadinane analogs; efficient access to polyoxygenated cadinanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Beauhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8428,437 +8428,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02700594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and synthesis of sordidin, a male pheromone emitted by Cosmopolites sordidus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">The yellow toxins produced by Cercospora beticola. Part IV: revised structures of beticolin 1 and beticolin 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Malosse</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Milat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier D. Rochat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.P. Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 36 (7), pp.1043-1046</w:t>
+              <w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 4, pp.2215-2216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02715229v1</w:t>
+                <w:t xml:space="preserve">hal-02707521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The yellow toxins produced by Cercoscopa beticola. Part VIII: chemical equilibrium between beticolins; structures of minor compounds: beticolin 6 and beticolin 8</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Identification and synthesis of sordidin, a male pheromone emitted by Cosmopolites sordidus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Beauhaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M.L. Milat</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Malosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Blein</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I.O. Ndiege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 35, pp.8797-8800</w:t>
+              <w:t xml:space="preserve">, 1994, 36 (7), pp.1043-1046</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02708697v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02715229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The yellow toxins produced by Cercospora beticola. Part IV: revised structures of beticolin 1 and beticolin 3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">The yellow toxins produced by Cercoscopa beticola. Part VIII: chemical equilibrium between beticolins; structures of minor compounds: beticolin 6 and beticolin 8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Milat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Blein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.Y. Lallemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 4, pp.2215-2216</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 35, pp.8797-8800</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02707521v1</w:t>
+                <w:t xml:space="preserve">hal-02708697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorsal abdominal glands in nymphs of southern green stink bug, Nezara viridula (L.) (Heteroptera: Pentatomidae): chemistry of secretions of five instars and role of (E)-4-oxo-2-decenal, compound specific to first instars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pavis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Malosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Descoins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 20 (9), pp.2213-2227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8956,51 +8956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Einhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Tabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 34 (9), pp.1483-1486</w:t>
@@ -9042,77 +9042,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des constituants de la pheromone sexuelle de Pareuchaete pseudoinsulata Rego Barros (Lepidoptera, Arctiidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Frérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Malosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Desmiers-de Chenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Cain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9150,64 +9150,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies on the synthesis of the 1-hydroxynortropane system. Part II. Synthesis of calystegine A3 and physoperuvine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Henryon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9284,64 +9284,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures of the beticolins, the yellow toxins produced by Cercospora beticola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Milat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Prange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Tabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9422,51 +9422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pavis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Malosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Howse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9542,90 +9542,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Male-produced aggregation pheromone of the american palm weevil, Rhynchophorus palmarum (L.) (Coleoptera, Curculionidae): collection, identification, electrophysiogical activity, and laboratory biossay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Malosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lettere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Zagatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9701,77 +9701,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and biological activity of beticolin: the yellow Cercospora beticola toxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Milat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Prange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Blein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 96 (1), pp.140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9822,51 +9822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Milat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9921,51 +9921,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the calystegines: new alkaloids of the nortropane family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Lallemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10029,64 +10029,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Einhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Menassieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Malosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 31, pp.6633-6636</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10111,51 +10111,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic studies on the 1-hydroxy nortropane system: an approach to calystegines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Beauhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10198,499 +10198,763 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02711930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brevet (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EMULSIFYING AGENT BASED ON LIGNIN FRACTION AND USES THEREOF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : European Patent Application No. 23 305556.5 V/Réf.: IFF 715-N/Réf.: B3908PC00 - Demande Internationale n° PCT/EP2024/060039. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PHENOL POLYMER WITH 5,5'-BIARYL BONDS, METHOD FOR PREPARING SAME, AND USES THEREOF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian F. Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Reano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Eric Spinnler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR20130059948 20131014 / WO2014FR52604 20141013. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Potential of Lignins as Multifunctional Additives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalia Di Loreto Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baumberger, Stéphanie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry and Agro-food Industry: Towards a Sustainable Bioeconomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Nature Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.269-290, 2024, 978-3-031-54188-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-54188-9_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel des lignines comme additifs multifonctionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Di Loreto Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle M.-N. Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimie verte et Industries Agroalimentaires – Vers une bioéconomie durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.239 à 255, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemo-enzymatic Synthesis, Derivatizations, and Polymerizations of Renewable Phenolic Monomers Derived from Ferulic Acid and Biobased Polyols : An access to Sustainable Copolyesters, Poly(esther-urethane)s, and Poly(ester-alkenamer)s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando, Félix Reano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahahe Mouandhoime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Flourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Polymer Chemistry: Biobased Materials and Biocatalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1192, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACS - American Chemical Society</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, ACS Symposium Series, 9780841230651. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bk-2015-1192.ch004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10700,51 +10964,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization of lignins as sustainable multifunctional ingredients for cosmetic formulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10766,110 +11030,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formula XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acylated industrial lignins as new biobased antioxidant additives for polypropylene stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Sarieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10878,127 +11142,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Berzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PPS-38 Polymer Processing Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Saint Gallen, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface tension decrease with dispersed lignin colloids and their potential capacity as emulsifiers</w:t>
+                <w:t xml:space="preserve">Lignin dericatives as multifunctional polymers in emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pion</w:t>
@@ -11012,118 +11276,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Manière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Colloids and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Crete Island, Greece</w:t>
+              <w:t xml:space="preserve">International Colloids Conference Elsevier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440895v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignin dericatives as multifunctional polymers in emulsions</w:t>
+                <w:t xml:space="preserve">Surface tension decrease with dispersed lignin colloids and their potential capacity as emulsifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pion</w:t>
@@ -11137,110 +11401,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Manière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Grisel</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Colloids Conference Elsevier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">European Colloids and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Crete Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440877v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocatalytic esterification of industrial lignins: structure and antioxidant activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Sarieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11249,271 +11513,271 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Berzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISGC The International Symposyum on Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acylated industrial lignins as new biobased antioxidant additives for propylene stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Sarieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Berzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jeunes Chercheurs FARE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux formulatoire autour des lignines, ingrédients biosourcés multifonctionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11545,113 +11809,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée de formulation UTC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">valorization of lignin for cosmetic application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11670,198 +11934,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'école doctorale de Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux formulatoires autour des lignines, ingrédients biosourcés multifonctionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Formulation UTC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical grass lignins engineering with ionic liquids as a method for improving antioxidant activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Cottyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11870,288 +12134,288 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguie-Beghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gosselink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on green chemistry (ISGC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03225042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of ionic liquids and microwave irradiation on lignin depolymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Cottyn-boitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Majira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Pegot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second MC Meeting &amp; First Workshop FP1306 COST Action (LIGNOVAL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FP1306 COST Action (LIGNOVAL), Feb 2015, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quick and reliable UV spectroscopy-based free phenol quantification in lignosulfonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Broussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Silioc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12170,238 +12434,238 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">248. National Meeting of the American-Chemical-Society (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Chemical Society (ACS). USA., Aug 2014, San Francisco, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemo-enzymatic synthesis and properties evaluation of new bio-based macrobisphenols derived from ferulic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando, Félix Reano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chérubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. French Conference on Calorimetry and Thermal Analysis (JCCAT 45)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français d’Études et d’Applications des Polymères. Strasbourg, FRA., May 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quick and reliable UV spectroscopy-based free phenol quantification in lignosulfonates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Broussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Silioc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12420,1835 +12684,1835 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">248th ACS National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemo-enzymatic synthesis and properties evaluation of new biobased macrobisphenols derived from ferulic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando F. Reano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chérubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">248. National Meeting of the American-Chemical-Society (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Chemical Society (ACS). Washington D.C., USA., Aug 2014, San Francisco California, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemo-enzymatic synthesis and polymerizations of biobased macrobisphenols derived from ferulic acid: An access to novel renewable copolyesters, polyurethanes, and polyphenols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian F. Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando F. Reano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouandhoime Z. Oulame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent F. Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">248. National Meeting of the American-Chemical-Society (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Chemical Society (ACS). USA., Aug 2014, San Francisco, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of new bio-based polyphenolics from ferulic acid and bio-based diols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando F. Reano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chérubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Inspires Chemistry Engineers (N.I.C.E. 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Materials Research Society (MRS). USA., Oct 2014, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access to chiral b-benzyl-d-butyrolactones and its application to the synthesis of enantiopure (+)-secoisolariciresinol, (-)-secoisolariciresinol and (-)-enterolactone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">242. National Meeting of the American Chemical Society (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total synthesis of 2-O-feruloyl, 2-O-sinapoyl- and 2-O-5-hydroxyferuloyl-L-malic acid and their impact on plant defense mechanims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">242. National Meeting of the American Chemical Society (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Chemical Society (ACS). USA., Aug 2011, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, molecular modeling and characterization of polyphenolic dendronized polymers via ROMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Mazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Mery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">242. National Meeting of the American Chemical Society (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Chemical Society (ACS). USA., Aug 2011, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One electron vs two electrons transfer during chemical and enzymatic oxidation of phenolics; impact on lignification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Cottyn Boitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la catalyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement durable et chimie verte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fouques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de formation pour les maîtres du 1er degré de l'Académie de Versailles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Grignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peroxidase-catalyzed polymerization of monolignols: HPSEC investigation of the oligomerization step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fournand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. ISWPC International symposium on wood and pulping chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse énantiosélective de composés cyclobutaniques : Attribution de la configuration absolue de la phéromone de la cochenille du laurier rose Aspidiotus nerii</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Chimie des béticolines : Etude synthétique de la sous unité chloro xanthonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCO 98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02770803v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of the oleander scale Aspidiotus nerii sex pheromone: A long-term international adventure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Synthèse énantiosélective de composés cyclobutaniques : Attribution de la configuration absolue de la phéromone de la cochenille du laurier rose Aspidiotus nerii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.D. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Annual meeting of the International Society of Chemical Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1998, Ithaca, United States</w:t>
+              <w:t xml:space="preserve">JCO 98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1998, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02771389v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02770803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifeedants chemistry: New strategies for the total synthesis of clerodanes diterpenes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Structural characterization of the oleander scale Aspidiotus nerii sex pheromone: A long-term international adventure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Einhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gieselmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1998, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">15. Annual meeting of the International Society of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1998, Ithaca, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02767093v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimie des béticolines : Etude synthétique de la sous unité chloro xanthonique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Antifeedants chemistry: New strategies for the total synthesis of clerodanes diterpenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Roué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Hervier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCO 98</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1998, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">9. International congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02771101v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02767093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimie des antiappétents : Approche synthétique des sesquiterpènes de la famille des agarofuranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Descoins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vo Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Descoins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCO 98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antifeedants chemistry: Towards the synthesis of agarofuranes sesquiterpenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Descoins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vo Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimie des antiappétents : Nouvelles stratégies pour la synthèse totale des diterpènes de la famille des clérodanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Roué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Hervier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCO 98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une synthèse totale de la clérodine ; construction stéréosélective de la liaison C-9/C-11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Hervier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14263,51 +14527,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Chimie Organique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02776278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14317,1684 +14581,1538 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lignin derivatives as multifunctional polymers in emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Colloids Conference Elsevier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lisbon (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de modèles de lignines par biocatalyse dans les liquides ioniques pour la valorisation des lignines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Guisnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Martinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Majira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Boutet-Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée catalyse hétérogène en milieu complexe CEPIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemo-enzymatic synthesis of revewable antioxydant additives with tunable polarity from lignocellulose and vegetal oils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hollande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Hollande</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">253. ACS National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, San Francisco, United States. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laccases and their implication in lignification, an in vitro mechanistic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Cottyn Boitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Baratiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Majira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lignin 2014-Biosynthesis and utilization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Umea, Suède, Sweden. 7, 2014, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1754-6834-7-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights in the mechanism of the enzymatic formation of lignin dehydrogenative polymers (DHP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Cottyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Waffo-Teguo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">242. National Meeting of the American Chemical Society (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Denver, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACS - American Chemical Society</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Abstracts of Papers of the American Chemical Society, 242, 2011, Abstracts of Papers of the American Chemical Society</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécificité des laccases végétales dans la polymérisation in vivo et in vitro des monolignols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Baratiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Cottyn Boitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Réseau Français des Parois 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One electron vs two electrons transfer during chemical and enzymatic oxidation of phenolics; impact on lignification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Cottyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhila Ghidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Kollmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lignobiotech One Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One electron vs two electrons transfer during chemical and enzymatic oxidation of phenolics; impact on lignification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Cottyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhila Ghidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Kollmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de Chimie Organique JCO 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photodégradation de phénylurées induite par les nitrates et les nitrites en milieu aquatique : conséquences chimiques et écotoxicologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nelieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muthukonda Shankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lagadic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de restitution ECCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Toulouse, France. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de la LC-ESI-MS-MS à l’analyse de séquences d’oligomères de la 2,5-diméthylaniline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Kerhoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Kollmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Jolivalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20èmes Journées Françaises de Spectrométrie de Masse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Toulouse, France. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une stratégie de bioconversion dans la recherche de nouveaux antitumoraux dérivés du Resvératrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Kollmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Rennes, France. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600322v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-01787837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peroxidase-catalyzed polimerization of monolignols: HPSEC investigation of the oligomerization step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fournand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Wood and Pulping Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Madison (US-WI), United States. Vol. III, pp.165-168, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId419"/>
+      <w:footerReference w:type="default" r:id="rId420"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16141,51 +16259,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441823v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vita" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Holmi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Mejia-Otalvaro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Debard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Degeilh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09287-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04497876v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hadjiefstathiou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mani&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Attia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Ducrot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.124415" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412277v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.129399" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228332v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Malric-Garajova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fortuna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Raveendran Thottathil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28124873" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247159v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lailheugue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Perreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Pouvreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2023.113837" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440535v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.123030" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314648v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Sarieddine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Majira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2023.1239479" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681765v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Gerbin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Michel Frapart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marcuello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foulon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c00583" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620659v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Godon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinta C. van Der Putten" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cezard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201901916" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01817782v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Thierry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel A. Majira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Pegot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bourdreux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201701668" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602521v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Janvier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hollande" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdus Jaufurally" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pernes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;nard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201601595" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620646v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Ducrot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.7b01271" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598611v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia&#8197;r.&#8197;s. Teixeira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201600543" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598621v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdus Samad Jaufurally" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra06348a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01707347v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Reano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6GC00117C" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531696v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Broussard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Petit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baumberger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Arnaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2015-0111" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535298v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn Boitte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rivard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Beauhaire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2015.07.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16G9P40T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204175v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahahe Mouandhoime" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaik Allauddin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kothapalli V. S. N. Raju" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.11.031" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V3SM9QX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204045v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201300702" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P0R2MNJW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003386v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Delle-Vedove" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaudoin-Ollivier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zagatti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-013-0128-z" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V64DZSC7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190541v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schumacher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gautier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morgant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Studt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053729" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521986v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA41247D" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004482v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian F. Pion" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando, F&#233;lix A. F. Reano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri P. H. Ducrot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent F. Allais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra41247d" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019100v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mouterde" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Flourat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Cannet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201201290" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3XJFDPX5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204163v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004445v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert A. Kollmann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Waffo-Teguo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201100421" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TNBZXXGQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004052v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Pla" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1259982" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203939v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1218741" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528143v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnemoy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonnet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Lefeuvre-Orfila" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baudiffier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.341" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4W42BJGX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203873v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahoulo Aouhansou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1218836" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203917v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Quentin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Allasia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pegard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000264" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665759v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Tellier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Fritz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Kerhoas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Carlin-Sinclair" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.1656" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8664A1D12AFD31D820E6CF4F161CA17FCBB6D93D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658985v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Einhorn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8010917" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HZ7HPKZM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203982v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Es-Safi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Guerneve" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00387010801937782" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659905v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2005.12.019" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ML6ZGDB1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653774v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noue-Eddine Es-Safi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665978v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boyer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Martin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-950224" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678506v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Kollmann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jolivalt" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-004-1860-7" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GHB00GCJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675702v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Boyer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2005.05.132" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWGM074Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678250v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Es-Safi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Guernev&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2004.11.046" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18WM98H6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680571v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Khlifi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Abbouyi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np0501233" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2NT5CDMC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672118v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2004.11.061" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J50VS0Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680058v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Dubroca" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Alvinerie" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-003-0032-9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DH9JZFN5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678579v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Descoins" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Thanh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Descoins" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prange" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200390171" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6ED7336DC6AB6E0FB3450BFDEF4DA82C4C9F157A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676185v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0957-4166(03)00132-0" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL24VK4L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676700v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680587v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(02)00865" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BL29MDFJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681379v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(02)02027-0" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR2CBT84-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676876v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(02)00309-X" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMKG0DFN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157320v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Jolivalt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694168v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Bala" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00954908v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoum&#233; Leclaire" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Levet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ferreira" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lallemand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B004515M" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697480v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686460v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695763v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Giang Vo Thanh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lettere" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685661v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698479v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693132v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692202v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695043v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guerrero" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gieselmann" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696743v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Keller" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Czernic" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ponchet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoungwhan Back" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004250050345" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7C231FC7AF7096C85B83DD94A0AF1265D403E3C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696900v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695001v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ramirez-Lucas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malosse" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698985v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698987v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Hervier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Lallemand" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691698v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Milat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686462v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705365v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Simon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700594v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mahiou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roblot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hocquemiller" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cave" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Barrios" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715229v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Rochat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.O. Ndiege" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708697v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blein" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707521v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715960v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pavis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02033198" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ADC672F11C81E131D993DA69BFAAAD220679F681/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715289v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louise Milat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Blein" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Tabet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711025v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Fr&#233;rot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmiers-de Chenon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cain" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704407v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Henryon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Soulie" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709918v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tabet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713124v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Howse" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jaffe" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00981927" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C2D744795929E31C8EAA073576750311AAA967F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713196v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00987996" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28711FBAB79BFFA24337AF2EC93A6175DDABB85B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708146v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715450v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldmann" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maille" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707037v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713809v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menassieu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711930v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(00)97495-1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83JHMCX1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562339v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Di Loreto Campos" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Maillard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-54188-9" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_11" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981621v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Di Loreto Campos" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Maillard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195518v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando, F&#233;lix Reano" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbara" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubs.acs.org/doi/abs/10.1021/bk-2015-1192.ch004" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2015-1192.ch004" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440924v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Gore" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441013v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berzin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440895v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440877v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grisel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440993v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441029v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440853v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440832v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775621v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225042v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aguie-Beghin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gosselink" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516977v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn-boitte" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia-Grondard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740698v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Silioc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195517v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ch&#233;rubin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Wang" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Clement" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584193v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195515v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando F. Reano" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740790v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouandhoime Z. Oulame" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195516v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204018v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pla" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204021v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martinet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204020v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lancelot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazeau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mery" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517168v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824816v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fouques" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761920v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fournand" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770803v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771389v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767093v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rou&#233;" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771101v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766319v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vo Thanh" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771870v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769864v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776278v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775606v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517789v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Guisnet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Martinetto" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Boutet-Mercey" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742150v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517741v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Baratiny" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-7-6" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204019v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Waffo-Teguo" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://abstracts.acs.org/chem/242nm/program/view.php?obj_id=88815&amp;amp;terms=" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517705v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517312v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Ghidouche" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517646v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830726v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthukonda Shankar" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagadic" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600359v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600322v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01787837v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Eric Spinnler" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04985085v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441823v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vita" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Holmi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Mejia-Otalvaro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Debard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Degeilh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09287-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412277v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hadjiefstathiou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mani&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Attia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Ducrot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.129399" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04497876v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.124415" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247159v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lailheugue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Perreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Pouvreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2023.113837" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228332v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Malric-Garajova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fortuna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Raveendran Thottathil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28124873" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440535v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.123030" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314648v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Sarieddine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Majira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2023.1239479" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681765v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Gerbin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Michel Frapart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marcuello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foulon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c00583" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620659v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Godon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinta C. van Der Putten" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cezard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201901916" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01817782v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Thierry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel A. Majira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Pegot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bourdreux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201701668" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620646v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Janvier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Ducrot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.7b01271" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602521v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hollande" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdus Jaufurally" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pernes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;nard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201601595" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598611v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia&#8197;r.&#8197;s. Teixeira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201600543" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01707347v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Reano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6GC00117C" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598621v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdus Samad Jaufurally" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra06348a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531696v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Broussard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Petit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baumberger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Arnaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2015-0111" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535298v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn Boitte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rivard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Beauhaire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2015.07.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16G9P40T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204175v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahahe Mouandhoime" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaik Allauddin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kothapalli V. S. N. Raju" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.11.031" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V3SM9QX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204045v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201300702" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P0R2MNJW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003386v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Delle-Vedove" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaudoin-Ollivier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zagatti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-013-0128-z" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V64DZSC7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190541v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schumacher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gautier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morgant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Studt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053729" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521986v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA41247D" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004482v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian F. Pion" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando, F&#233;lix A. F. Reano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri P. H. Ducrot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent F. Allais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra41247d" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019100v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mouterde" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Flourat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Cannet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201201290" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3XJFDPX5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204163v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004445v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert A. Kollmann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Waffo-Teguo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201100421" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TNBZXXGQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004052v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Pla" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1259982" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203873v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahoulo Aouhansou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1218836" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203939v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1218741" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528143v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnemoy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonnet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Lefeuvre-Orfila" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baudiffier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.341" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4W42BJGX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203917v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Quentin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Allasia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pegard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000264" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665759v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Tellier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Fritz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Kerhoas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Carlin-Sinclair" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.1656" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8664A1D12AFD31D820E6CF4F161CA17FCBB6D93D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658985v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Einhorn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8010917" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HZ7HPKZM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203982v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Es-Safi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Guerneve" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00387010801937782" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659905v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2005.12.019" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ML6ZGDB1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653774v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noue-Eddine Es-Safi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665978v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boyer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Martin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-950224" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678250v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Es-Safi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Boyer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Guernev&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2004.11.046" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18WM98H6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678506v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Kollmann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jolivalt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-004-1860-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GHB00GCJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675702v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2005.05.132" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWGM074Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680571v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Khlifi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Abbouyi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np0501233" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2NT5CDMC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672118v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2004.11.061" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J50VS0Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678579v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Descoins" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Thanh" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Descoins" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prange" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200390171" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6ED7336DC6AB6E0FB3450BFDEF4DA82C4C9F157A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680058v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Dubroca" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Alvinerie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-003-0032-9" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DH9JZFN5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676185v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0957-4166(03)00132-0" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL24VK4L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676700v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680587v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(02)00865" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BL29MDFJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681379v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(02)02027-0" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR2CBT84-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676876v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(02)00309-X" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMKG0DFN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157320v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Jolivalt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694168v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Bala" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00954908v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoum&#233; Leclaire" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Levet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ferreira" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lallemand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B004515M" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697480v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695763v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Giang Vo Thanh" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lettere" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686460v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685661v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698479v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693132v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692202v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695043v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guerrero" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gieselmann" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696743v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Keller" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Czernic" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ponchet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoungwhan Back" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004250050345" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7C231FC7AF7096C85B83DD94A0AF1265D403E3C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696900v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698985v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695001v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ramirez-Lucas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malosse" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698987v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Hervier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Lallemand" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691698v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Milat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686462v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705365v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Simon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700594v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mahiou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roblot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hocquemiller" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cave" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Barrios" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707521v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blein" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715229v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Rochat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.O. Ndiege" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708697v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715960v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pavis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02033198" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ADC672F11C81E131D993DA69BFAAAD220679F681/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715289v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louise Milat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Blein" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Tabet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711025v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Fr&#233;rot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmiers-de Chenon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cain" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704407v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Henryon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Soulie" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709918v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tabet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713124v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Howse" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jaffe" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00981927" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C2D744795929E31C8EAA073576750311AAA967F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713196v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00987996" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28711FBAB79BFFA24337AF2EC93A6175DDABB85B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708146v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715450v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldmann" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maille" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707037v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713809v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menassieu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711930v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(00)97495-1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83JHMCX1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577994v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Gore" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01787837v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Eric Spinnler" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562339v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Di Loreto Campos" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Maillard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-54188-9" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_11" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981621v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Di Loreto Campos" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Maillard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195518v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando, F&#233;lix Reano" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbara" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubs.acs.org/doi/abs/10.1021/bk-2015-1192.ch004" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2015-1192.ch004" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440924v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441013v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berzin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440877v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grisel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440895v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440993v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441029v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440853v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440832v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775621v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225042v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aguie-Beghin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gosselink" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516977v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn-boitte" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia-Grondard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740698v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Silioc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195517v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ch&#233;rubin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Wang" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Clement" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584193v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195515v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando F. Reano" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740790v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouandhoime Z. Oulame" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195516v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204018v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pla" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204021v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martinet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204020v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lancelot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazeau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mery" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517168v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824816v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fouques" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761920v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fournand" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771101v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770803v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771389v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767093v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rou&#233;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766319v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vo Thanh" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771870v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769864v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776278v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775606v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517789v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Guisnet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Martinetto" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Boutet-Mercey" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742150v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517741v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Baratiny" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-7-6" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204019v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Waffo-Teguo" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://abstracts.acs.org/chem/242nm/program/view.php?obj_id=88815&amp;amp;terms=" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517705v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517312v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Ghidouche" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517646v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830726v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthukonda Shankar" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagadic" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600359v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600322v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04985085v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>