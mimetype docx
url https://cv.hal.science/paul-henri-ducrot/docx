--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -234,51 +234,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory signature of lignins, new generation of bio-based ingredients in cosmetics</w:t>
+                <w:t xml:space="preserve">Lignins interfacial behavior tailored by formulation parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Manière</w:t>
@@ -313,106 +313,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 260 (1), pp.129399. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 399, pp.124415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.129399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2024.124415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04412277v1</w:t>
+                <w:t xml:space="preserve">hal-04497876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignins interfacial behavior tailored by formulation parameters</w:t>
+                <w:t xml:space="preserve">Sensory signature of lignins, new generation of bio-based ingredients in cosmetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Manière</w:t>
@@ -447,82 +447,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 399, pp.124415. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 260 (1), pp.129399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2024.124415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.129399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497876v1</w:t>
+                <w:t xml:space="preserve">hal-04412277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitislactone, a non-canonical strigolactone exudated by grapevine rootstocks in response to nitrogen starvation</w:t>
               </w:r>
@@ -1436,334 +1436,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isocyanate-Free synthesis and characterization of renewable poly(hydroxy)urethanes from syringaresinol</w:t>
+                <w:t xml:space="preserve">Syringaresino l: a renewable and safer alternative to bisphenol A for epoxy-amine resins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
+                <w:t xml:space="preserve">Louis Hollande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Allais</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdus Jaufurally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Pernes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.7b01271⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (4), pp.738-746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201601595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620646v1</w:t>
+                <w:t xml:space="preserve">hal-01602521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syringaresino l: a renewable and safer alternative to bisphenol A for epoxy-amine resins</w:t>
+                <w:t xml:space="preserve">Isocyanate-Free synthesis and characterization of renewable poly(hydroxy)urethanes from syringaresinol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Pernes</w:t>
+                <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Ménard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florent Allais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (4), pp.738-746. </w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (10), pp.8648-8656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cssc.201601595⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.7b01271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602521v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the Laccase-Catalyzed Synthesis of (±)-Syringaresinol and Study of its Thermal and Antiradical Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdus Jaufurally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreia r. s. Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hollande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1804,274 +1804,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-enzymatic preparation and characterization of renewable oligomers with bisguaiacol moieties: promising sustainable antiradical/antioxidant additives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ADMET polymerization of biobased monomers deriving from syringaresinol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hollande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armando Reano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandra Domenek</w:t>
+                <w:t xml:space="preserve">Abdus Samad Jaufurally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6GC00117C⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (50), pp.44297 - 44304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ra06348a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01707347v1</w:t>
+                <w:t xml:space="preserve">hal-01598621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADMET polymerization of biobased monomers deriving from syringaresinol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Hollande</w:t>
+                <w:t xml:space="preserve">Chemo-enzymatic preparation and characterization of renewable oligomers with bisguaiacol moieties: promising sustainable antiradical/antioxidant additives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Reano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdus Samad Jaufurally</w:t>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (50), pp.44297 - 44304. </w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (11), pp.3334 - 3345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6ra06348a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6GC00117C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598621v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of free phenol content in lignosulfonates by ClO2 titration and UV difference spectroscopy</w:t>
               </w:r>
@@ -2243,51 +2243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Majira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Beauhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 13, pp.280 - 285. </w:t>
@@ -2389,51 +2389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaik Allauddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kothapalli V. S. N. Raju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 63, pp.186 - 193. </w:t>
@@ -2509,51 +2509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 215 (5), pp.431-439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2797,51 +2797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Studt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (1), pp.e53729. </w:t>
@@ -2892,77 +2892,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemo-enzymatic preparation of new bio-based bis- and trisphenols: new versatile building blocks for polymer chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Reano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (23), pp.8988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3152,64 +3152,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Flourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molly Cannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1, pp.173 - 179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3268,64 +3268,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biorenewable copolyesters derived from a biobased carbohydrate and lignin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 53 (2), pp.264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3344,614 +3344,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rationalization and In Vitro Modeling of the Chemical Mechanisms of the Enzymatic Oxidation of Phenolic Compounds in Planta: From Flavonols and Stilbenoids to Lignins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Betty Cottyn Boitte</w:t>
+                <w:t xml:space="preserve">An Access to Chiral beta-Benzyl-gamma-butyrolactones and Its Application to the Synthesis of Enantiopure (+)-Secoisolariciresinol, (-)-Secoisolariciresinol, and (-)-Enterolactone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent F. Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert A. Kollmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre P. Waffo-Teguo</w:t>
+                <w:t xml:space="preserve">Thomas T. Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri P. H. Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201100421⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9, pp.1456-1464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0030-1259982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004445v1</w:t>
+                <w:t xml:space="preserve">hal-01004052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Access to Chiral beta-Benzyl-gamma-butyrolactones and Its Application to the Synthesis of Enantiopure (+)-Secoisolariciresinol, (-)-Secoisolariciresinol, and (-)-Enterolactone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas T. Pla</w:t>
+                <w:t xml:space="preserve">Rationalization and In Vitro Modeling of the Chemical Mechanisms of the Enzymatic Oxidation of Phenolic Compounds in Planta: From Flavonols and Stilbenoids to Lignins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Cottyn Boitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert A. Kollmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Waffo-Teguo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri P. H. Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (26), pp.7282 - 7287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201100421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0030-1259982⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01004052v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric Total Synthesis of Rugulactone, an alpha-Pyrone from Cryptocarya rugulosa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Stereoselective Total Synthesis of (+)-Dodoneine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 16, pp.2787-2793. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0029-1218836⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 10, pp.1649-1653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0029-1218741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203873v1</w:t>
+                <w:t xml:space="preserve">hal-01203939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective Total Synthesis of (+)-Dodoneine</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ecotoxicological effects of diuron and chlorotoluron nitrate-induced photodegradation products : monospecific and aquatic mesocosm-integrated studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nelieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnemoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Lefeuvre-Orfila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Baudiffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0029-1218741⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (xx), pp.xxx-xxx. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/etc.341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203939v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicological effects of diuron and chlorotoluron nitrate-induced photodegradation products : monospecific and aquatic mesocosm-integrated studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymmetric Total Synthesis of Rugulactone, an alpha-Pyrone from Cryptocarya rugulosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahoulo Aouhansou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Majira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/etc.341⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16, pp.2787-2793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0029-1218836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00528143v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imbalanced lignin biosynthesis promotes the sexual reproduction of homothallic oomycete pathogens</w:t>
               </w:r>
@@ -3976,64 +3976,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Allasia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Pegard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 5 (1), </w:t>
@@ -4110,51 +4110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Kerhoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Carlin-Sinclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4256,51 +4256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Kerhoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Einhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4389,51 +4389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Es-Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Guerneve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectroscopy Letters : An International Journal for Rapid Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 41 (2), pp.41-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4506,51 +4506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Guerneve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Kerhoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 62 (11), pp.2705-2714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4622,51 +4622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noue-Eddine Es-Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.6969-6977</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4730,51 +4730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Beauhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 19, pp.3250-3260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4802,422 +4802,422 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of modified proanthocyanidins: introduction of acyl substituents at C-8 of catechin. Selective synthesis of a C-4-&amp;gt;O-&amp;gt;C-3 ether-linked procyanidin-like dimer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogenation of substituted aromatic aldehydes: nucleophilic trapping of the reaction intermediate, application to the efficient synthesis of methylene linked flavonol dimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Es-Safi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F.D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2004.11.046⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46 (31), pp.5177-5180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2005.05.132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678250v1</w:t>
+                <w:t xml:space="preserve">hal-02675702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oligomeric compounds formed from 2,5-xylidine (2,5-dimethylaniline) are potent enhancers of laccase production in Trametes versicolor ATCC 32745</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Kollmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Kerhoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Jolivalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 68 (2), pp.251-258. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00253-004-1860-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogenation of substituted aromatic aldehydes: nucleophilic trapping of the reaction intermediate, application to the efficient synthesis of methylene linked flavonol dimers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Synthesis of modified proanthocyanidins: introduction of acyl substituents at C-8 of catechin. Selective synthesis of a C-4-&amp;gt;O-&amp;gt;C-3 ether-linked procyanidin-like dimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Beauhaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Es-Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Kerhoas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Guernevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 46 (31), pp.5177-5180. </w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15 (3), pp.559-562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2005.05.132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2004.11.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675702v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antioxidant constituents of the aerial parts of Globularia alypum growing in Morocco</w:t>
               </w:r>
@@ -5242,51 +5242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Khlifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Kerhoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Kollmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Abbouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5349,103 +5349,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of modified proanthocyanidins: easy and general introduction of a hydroxy group at C-6 of catechin; efficient synthesis of elephantorrizol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Es-Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Beauhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Guernevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 15 (3), pp.563-566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5485,375 +5485,375 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allylic oxidation and first transformations of a key intermediate in the total synthesis of agarofuran sesquiterpenes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fate of the veterinary medicine ivermectin in soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.L. Descoins</w:t>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Kollmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.V. Thanh</w:t>
+                <w:t xml:space="preserve">Jacqueline Dubroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Descoins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Prange</w:t>
+                <w:t xml:space="preserve">Roger Alvinerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1 (2), pp.131-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10311-003-0032-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.200390171⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678579v1</w:t>
+                <w:t xml:space="preserve">hal-02680058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of the veterinary medicine ivermectin in soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Allylic oxidation and first transformations of a key intermediate in the total synthesis of agarofuran sesquiterpenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.D. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L. Descoins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Mougin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Albert Kollmann</w:t>
+                <w:t xml:space="preserve">G.V. Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Dubroca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
+                <w:t xml:space="preserve">C. Descoins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Alvinerie</w:t>
+                <w:t xml:space="preserve">T. Prange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 1 (2), pp.131-134. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2003 (7), pp.1172-1183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10311-003-0032-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.200390171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680058v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of agarofuran antifeedants. Part 6: enantioselective synthesis of a key decalinic intermediate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Prange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 14 (9), pp.1153-1159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5899,77 +5899,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of pyrano-agarofurans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Descoins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 2003 (7), pp.1184-1190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6007,51 +6007,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From eudesmanes to eudesmanes: rearrangement of a cyperone derivative with introduction of oxygenated substituents at C-10 and C-4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Beauhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 43 (26), pp.4637-4639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6097,103 +6097,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of agarofuran antifeedants. Part 3: synthesis of polyhydroxylated pyrano-agarofurans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Descoins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Descoins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Prange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 43 (46), pp.8277-8279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6239,77 +6239,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cyperone route to agarofurans: stereoselective introduction of an hydroxy group at C-4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Beauhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 43 (15), pp.2851-2855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6355,77 +6355,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des champignons dont les systèmes enzymatiques peuvent métaboliser les xénobiotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude C. Jolivalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Mensuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 109, pp.10-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6444,329 +6444,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cis e-viniferin: A new antifungal resveratrol dehydrodimer from Cyphostemma crotalarioides roots</w:t>
+                <w:t xml:space="preserve">Short cuts toward forskolin synthesis: A pentacyclic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.E. Bala</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lucien Kerhoas</w:t>
+                <w:t xml:space="preserve">Massoumé Leclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Levet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phytopathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 18, pp.1737-1738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B004515M⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694168v1</w:t>
+                <w:t xml:space="preserve">hal-00954908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short cuts toward forskolin synthesis: A pentacyclic approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Lallemand</w:t>
+                <w:t xml:space="preserve">Cis e-viniferin: A new antifungal resveratrol dehydrodimer from Cyphostemma crotalarioides roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E. Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Kollmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Majira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Kerhoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 148, pp.29-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00954908v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baeyer-Villiger reaction of Wieland-Misher ketone derivatives: an alternative to the dienone-phenol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Beauhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIc, Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 3 (1), pp.11-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6785,402 +6785,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of natural products in pest management ; Synthetic studies on pheromones and antifeedants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Synthesis of polydydroxylated decalins; a new strategy toward the total synthesis of agarfuran antifeedants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Descoins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Giang Vo Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Descoins</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Lettere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Research Developments in Synthetic Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 2, pp.49-67</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 2, pp.240-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695763v1</w:t>
+                <w:t xml:space="preserve">hal-02685661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntheses of cyclobutane derivatives: total synthesis of (+) and (-) enantiomers of the oleander scale Aspidiotus nerii sex pheromone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Use of natural products in pest management ; Synthetic studies on pheromones and antifeedants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Beauhaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Giang Vo Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Descoins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lettere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 5, pp.1201-1211</w:t>
+              <w:t xml:space="preserve">Recent Research Developments in Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 2, pp.49-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686460v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of polydydroxylated decalins; a new strategy toward the total synthesis of agarfuran antifeedants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Syntheses of cyclobutane derivatives: total synthesis of (+) and (-) enantiomers of the oleander scale Aspidiotus nerii sex pheromone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 2, pp.240-242</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 5, pp.1201-1211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685661v1</w:t>
+                <w:t xml:space="preserve">hal-02686460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle méthodologie de synthèse d'alcaloïdes azétidiniques polyhydroxylés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Beauhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIc, Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 2, pp.477-482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7218,51 +7218,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new methodology for the synthesis of polyhydroxylated azetidinic alkaloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Beauhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIc, Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 2 (9-10), pp.477-482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7287,64 +7287,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total synthesis of the enantiomers of Aspidiotus nerii sex pheromone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIc, Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 2, pp.29-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7395,64 +7395,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Einhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gieselmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7533,51 +7533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Czernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ponchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyoungwhan Back</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7653,51 +7653,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An epoxide derived from D-glucose as the key intermediate for penaresidine and sphingolipids synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Beauhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthetic Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 28 (13), pp.2443-2456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7716,480 +7716,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient synthesis of sordidin, a male pheromone commpound emitted by Cosmopolites sordidus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Chemical identification, electrophysiological and behavioral activities of the pheromone Metamasius hemipterus (Coleoptera : Curculionidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ramirez-Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Malosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lettere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zagatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 26 (21), pp.3923-3928</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 4 (3), pp.323-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02698985v1</w:t>
+                <w:t xml:space="preserve">hal-02695001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical identification, electrophysiological and behavioral activities of the pheromone Metamasius hemipterus (Coleoptera : Curculionidae)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Efficient synthesis of sordidin, a male pheromone commpound emitted by Cosmopolites sordidus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Zagatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 4 (3), pp.323-330</w:t>
+              <w:t xml:space="preserve">Synthetic Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 26 (21), pp.3923-3928</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695001v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective synthesis of versatile intermediates for clerodanes total synthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Cercospora beticola toxins. Part XI : isolation and structure of beticolin 0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Einhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Kerhoas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.C. Hervier</w:t>
+                <w:t xml:space="preserve">J.Y. Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.Y. Lallemand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.L. Milat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 26 (23), pp.4447-4457</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 37 (18), pp.3121-3124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02698987v1</w:t>
+                <w:t xml:space="preserve">hal-02691698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cercospora beticola toxins. Part XI : isolation and structure of beticolin 0</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Stereoselective synthesis of versatile intermediates for clerodanes total synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Hervier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Lallemand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 37 (18), pp.3121-3124</w:t>
+              <w:t xml:space="preserve">Synthetic Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 26 (23), pp.4447-4457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02691698v1</w:t>
+                <w:t xml:space="preserve">hal-02698987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the regioselectivity of the Baeyer-Villiger reaction of 2,6-dialkyl cyclohexanones : application to the synthesis of sordidin, a male pheromone emitted by Cosmopolites sordidus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Beauhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 4 (3), pp.413-418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8227,51 +8227,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of diaprepal A2 cadinane analogs; efficient access to polyoxygenated cadinanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Beauhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8428,191 +8428,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02700594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The yellow toxins produced by Cercospora beticola. Part IV: revised structures of beticolin 1 and beticolin 3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">The yellow toxins produced by Cercoscopa beticola. Part VIII: chemical equilibrium between beticolins; structures of minor compounds: beticolin 6 and beticolin 8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Milat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Blein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.Y. Lallemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 4, pp.2215-2216</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 35, pp.8797-8800</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02707521v1</w:t>
+                <w:t xml:space="preserve">hal-02708697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and synthesis of sordidin, a male pheromone emitted by Cosmopolites sordidus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Beauhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Malosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8661,204 +8661,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02715229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The yellow toxins produced by Cercoscopa beticola. Part VIII: chemical equilibrium between beticolins; structures of minor compounds: beticolin 6 and beticolin 8</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">The yellow toxins produced by Cercospora beticola. Part IV: revised structures of beticolin 1 and beticolin 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M.L. Milat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J.Y. Lallemand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.P. Blein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 35, pp.8797-8800</w:t>
+              <w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 4, pp.2215-2216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02708697v1</w:t>
+                <w:t xml:space="preserve">hal-02707521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorsal abdominal glands in nymphs of southern green stink bug, Nezara viridula (L.) (Heteroptera: Pentatomidae): chemistry of secretions of five instars and role of (E)-4-oxo-2-decenal, compound specific to first instars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pavis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Malosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Descoins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 20 (9), pp.2213-2227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8956,51 +8956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Einhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Tabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 34 (9), pp.1483-1486</w:t>
@@ -9042,77 +9042,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des constituants de la pheromone sexuelle de Pareuchaete pseudoinsulata Rego Barros (Lepidoptera, Arctiidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Frérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Malosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Desmiers-de Chenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Cain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9144,273 +9144,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02711025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies on the synthesis of the 1-hydroxynortropane system. Part II. Synthesis of calystegine A3 and physoperuvine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Structures of the beticolins, the yellow toxins produced by Cercospora beticola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Milat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Prange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Henryon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.C. Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Einhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 4, pp.357-359</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 114, pp.1478-1479</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02704407v1</w:t>
+                <w:t xml:space="preserve">hal-02709918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures of the beticolins, the yellow toxins produced by Cercospora beticola</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Studies on the synthesis of the 1-hydroxynortropane system. Part II. Synthesis of calystegine A3 and physoperuvine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.D. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Henryon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Tabet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Christophe Soulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 114, pp.1478-1479</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 4, pp.357-359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02709918v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02704407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defensive secretion of first-instar larvae of rootstalk borer weevil, Diaprepes abbreviatus L. (Coleoptera: Curculionidae), to the fire-ant Solenopsis geminata (F.) (Hymenoptera: Formicidae)</w:t>
               </w:r>
@@ -9422,51 +9422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pavis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Malosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Howse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9568,64 +9568,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Malosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lettere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Zagatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9688,77 +9688,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and biological activity of beticolin: the yellow Cercospora beticola toxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Milat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Prange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Blein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9809,77 +9809,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropane derivatives from Calystegia sepium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Milat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9921,64 +9921,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the calystegines: new alkaloids of the nortropane family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Lallemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 31 (27), pp.3879-3882</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10029,64 +10029,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Einhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Menassieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Malosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 31, pp.6633-6636</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10111,77 +10111,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic studies on the 1-hydroxy nortropane system: an approach to calystegines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Beauhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Lallemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 31 (27), pp.3883-3886. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10198,98 +10198,553 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02711930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Potential of Lignins as Multifunctional Additives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalia Di Loreto Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Baumberger, Stéphanie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Green Chemistry and Agro-food Industry: Towards a Sustainable Bioeconomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Nature Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.269-290, 2024, 978-3-031-54188-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-54188-9_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potentiel des lignines comme additifs multifonctionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Di Loreto Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle M.-N. Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chimie verte et Industries Agroalimentaires – Vers une bioéconomie durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.239 à 255, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemo-enzymatic Synthesis, Derivatizations, and Polymerizations of Renewable Phenolic Monomers Derived from Ferulic Acid and Biobased Polyols : An access to Sustainable Copolyesters, Poly(esther-urethane)s, and Poly(ester-alkenamer)s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando, Félix Reano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahahe Mouandhoime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Barbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Flourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Green Polymer Chemistry: Biobased Materials and Biocatalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1192, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ACS - American Chemical Society</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, ACS Symposium Series, 9780841230651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bk-2015-1192.ch004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMULSIFYING AGENT BASED ON LIGNIN FRACTION AND USES THEREOF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10311,656 +10766,201 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : European Patent Application No. 23 305556.5 V/Réf.: IFF 715-N/Réf.: B3908PC00 - Demande Internationale n° PCT/EP2024/060039. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05577994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHENOL POLYMER WITH 5,5'-BIARYL BONDS, METHOD FOR PREPARING SAME, AND USES THEREOF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian F. Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Reano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Eric Spinnler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR20130059948 20131014 / WO2014FR52604 20141013. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787837v1</w:t>
-              </w:r>
-[...453 lines deleted...]
-                <w:t xml:space="preserve">hal-01195518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11030,51 +11030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formula XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
@@ -11142,51 +11142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Berzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11401,51 +11401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Manière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Colloids and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Crete Island, Greece</w:t>
@@ -11513,51 +11513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Berzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11625,51 +11625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Sarieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11720,51 +11720,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux formulatoire autour des lignines, ingrédients biosourcés multifonctionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11839,277 +11839,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">valorization of lignin for cosmetic application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enjeux formulatoires autour des lignines, ingrédients biosourcés multifonctionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'école doctorale de Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Journées de Formulation UTC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04440832v1</w:t>
+                <w:t xml:space="preserve">hal-04775621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux formulatoires autour des lignines, ingrédients biosourcés multifonctionnel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">valorization of lignin for cosmetic application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Grisel</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Formulation UTC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Compiègne, France</w:t>
+              <w:t xml:space="preserve">Journées de l'école doctorale de Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775621v1</w:t>
+                <w:t xml:space="preserve">hal-04440832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical grass lignins engineering with ionic liquids as a method for improving antioxidant activity</w:t>
               </w:r>
@@ -12339,271 +12339,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quick and reliable UV spectroscopy-based free phenol quantification in lignosulfonates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemo-enzymatic synthesis and properties evaluation of new biobased macrobisphenols derived from ferulic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Silioc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alix Arnaud</w:t>
+                <w:t xml:space="preserve">Armando F. Reano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chérubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">248. National Meeting of the American-Chemical-Society (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, American Chemical Society (ACS). USA., Aug 2014, San Francisco, Californie, United States</w:t>
+              <w:t xml:space="preserve">, American Chemical Society (ACS). Washington D.C., USA., Aug 2014, San Francisco California, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740698v1</w:t>
+                <w:t xml:space="preserve">hal-01195515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemo-enzymatic synthesis and properties evaluation of new bio-based macrobisphenols derived from ferulic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando, Félix Reano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chérubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Chérubin</w:t>
+                <w:t xml:space="preserve">Qiao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. French Conference on Calorimetry and Thermal Analysis (JCCAT 45)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français d’Études et d’Applications des Polymères. Strasbourg, FRA., May 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -12621,51 +12621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Broussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Silioc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12706,229 +12706,229 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-enzymatic synthesis and properties evaluation of new biobased macrobisphenols derived from ferulic acid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Clement</w:t>
+                <w:t xml:space="preserve">Quick and reliable UV spectroscopy-based free phenol quantification in lignosulfonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Broussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Silioc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">248. National Meeting of the American-Chemical-Society (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, American Chemical Society (ACS). Washington D.C., USA., Aug 2014, San Francisco California, United States. 1 p</w:t>
+              <w:t xml:space="preserve">, American Chemical Society (ACS). USA., Aug 2014, San Francisco, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195515v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemo-enzymatic synthesis and polymerizations of biobased macrobisphenols derived from ferulic acid: An access to novel renewable copolyesters, polyurethanes, and polyphenols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian F. Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando F. Reano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouandhoime Z. Oulame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent F. Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12966,103 +12966,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of new bio-based polyphenolics from ferulic acid and bio-based diols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando F. Reano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chérubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Chérubin</w:t>
+                <w:t xml:space="preserve">Qiao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Inspires Chemistry Engineers (N.I.C.E. 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Materials Research Society (MRS). USA., Oct 2014, Nice, France</w:t>
@@ -13091,77 +13091,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access to chiral b-benzyl-d-butyrolactones and its application to the synthesis of enantiopure (+)-secoisolariciresinol, (-)-secoisolariciresinol and (-)-enterolactone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">242. National Meeting of the American Chemical Society (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13186,77 +13186,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total synthesis of 2-O-feruloyl, 2-O-sinapoyl- and 2-O-5-hydroxyferuloyl-L-malic acid and their impact on plant defense mechanims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">242. National Meeting of the American Chemical Society (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Chemical Society (ACS). USA., Aug 2011, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13281,51 +13281,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, molecular modeling and characterization of polyphenolic dendronized polymers via ROMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13419,51 +13419,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One electron vs two electrons transfer during chemical and enzymatic oxidation of phenolics; impact on lignification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Cottyn Boitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la catalyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13514,51 +13514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fouques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13665,51 +13665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. ISWPC International symposium on wood and pulping chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13728,506 +13728,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimie des béticolines : Etude synthétique de la sous unité chloro xanthonique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Antifeedants chemistry: New strategies for the total synthesis of clerodanes diterpenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Roué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Hervier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCO 98</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1998, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">9. International congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02771101v1</w:t>
+                <w:t xml:space="preserve">hal-02767093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse énantiosélective de composés cyclobutaniques : Attribution de la configuration absolue de la phéromone de la cochenille du laurier rose Aspidiotus nerii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCO 98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characterization of the oleander scale Aspidiotus nerii sex pheromone: A long-term international adventure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Einhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gieselmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Annual meeting of the International Society of Chemical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1998, Ithaca, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifeedants chemistry: New strategies for the total synthesis of clerodanes diterpenes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Chimie des béticolines : Etude synthétique de la sous unité chloro xanthonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1998, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">JCO 98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1998, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02767093v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimie des antiappétents : Approche synthétique des sesquiterpènes de la famille des agarofuranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Descoins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vo Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Descoins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCO 98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14252,90 +14252,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antifeedants chemistry: Towards the synthesis of agarofuranes sesquiterpenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Descoins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vo Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14360,90 +14360,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimie des antiappétents : Nouvelles stratégies pour la synthèse totale des diterpènes de la famille des clérodanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Roué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Hervier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCO 98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14468,77 +14468,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une synthèse totale de la clérodine ; construction stéréosélective de la liaison C-9/C-11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Hervier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Lallemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Chimie Organique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14634,51 +14634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14845,103 +14845,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemo-enzymatic synthesis of revewable antioxydant additives with tunable polarity from lignocellulose and vegetal oils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hollande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">253. ACS National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, San Francisco, United States. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15126,64 +15126,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Cottyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Waffo-Teguo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">242. National Meeting of the American Chemical Society (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Denver, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15372,51 +15372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Cottyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhila Ghidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Kollmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15497,64 +15497,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Cottyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhila Ghidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Kollmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15592,77 +15592,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photodégradation de phénylurées induite par les nitrates et les nitrites en milieu aquatique : conséquences chimiques et écotoxicologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nelieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muthukonda Shankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lagadic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15730,90 +15730,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de la LC-ESI-MS-MS à l’analyse de séquences d’oligomères de la 2,5-diméthylaniline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Kerhoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Kollmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Jolivalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20èmes Journées Françaises de Spectrométrie de Masse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Toulouse, France. 2003</w:t>
@@ -15842,77 +15842,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une stratégie de bioconversion dans la recherche de nouveaux antitumoraux dérivés du Resvératrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Kollmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Rennes, France. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16259,51 +16259,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441823v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vita" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Holmi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Mejia-Otalvaro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Debard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Degeilh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09287-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412277v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hadjiefstathiou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mani&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Attia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Ducrot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.129399" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04497876v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.124415" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247159v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lailheugue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Perreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Pouvreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2023.113837" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228332v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Malric-Garajova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fortuna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Raveendran Thottathil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28124873" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440535v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.123030" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314648v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Sarieddine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Majira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2023.1239479" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681765v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Gerbin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Michel Frapart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marcuello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foulon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c00583" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620659v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Godon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinta C. van Der Putten" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cezard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201901916" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01817782v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Thierry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel A. Majira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Pegot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bourdreux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201701668" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620646v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Janvier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Ducrot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.7b01271" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602521v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hollande" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdus Jaufurally" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pernes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;nard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201601595" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598611v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia&#8197;r.&#8197;s. Teixeira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201600543" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01707347v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Reano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6GC00117C" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598621v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdus Samad Jaufurally" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra06348a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531696v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Broussard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Petit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baumberger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Arnaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2015-0111" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535298v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn Boitte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rivard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Beauhaire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2015.07.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16G9P40T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204175v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahahe Mouandhoime" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaik Allauddin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kothapalli V. S. N. Raju" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.11.031" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V3SM9QX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204045v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201300702" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P0R2MNJW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003386v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Delle-Vedove" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaudoin-Ollivier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zagatti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-013-0128-z" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V64DZSC7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190541v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schumacher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gautier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morgant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Studt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053729" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521986v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA41247D" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004482v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian F. Pion" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando, F&#233;lix A. F. Reano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri P. H. Ducrot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent F. Allais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra41247d" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019100v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mouterde" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Flourat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Cannet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201201290" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3XJFDPX5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204163v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004445v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert A. Kollmann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Waffo-Teguo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201100421" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TNBZXXGQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004052v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Pla" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1259982" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203873v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahoulo Aouhansou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1218836" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203939v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1218741" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528143v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnemoy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonnet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Lefeuvre-Orfila" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baudiffier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.341" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4W42BJGX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203917v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Quentin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Allasia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pegard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000264" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665759v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Tellier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Fritz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Kerhoas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Carlin-Sinclair" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.1656" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8664A1D12AFD31D820E6CF4F161CA17FCBB6D93D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658985v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Einhorn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8010917" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HZ7HPKZM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203982v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Es-Safi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Guerneve" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00387010801937782" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659905v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2005.12.019" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ML6ZGDB1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653774v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noue-Eddine Es-Safi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665978v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boyer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Martin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-950224" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678250v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Es-Safi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Boyer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Guernev&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2004.11.046" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18WM98H6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678506v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Kollmann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jolivalt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-004-1860-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GHB00GCJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675702v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2005.05.132" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWGM074Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680571v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Khlifi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Abbouyi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np0501233" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2NT5CDMC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672118v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2004.11.061" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J50VS0Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678579v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Descoins" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Thanh" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Descoins" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prange" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200390171" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6ED7336DC6AB6E0FB3450BFDEF4DA82C4C9F157A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680058v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Dubroca" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Alvinerie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-003-0032-9" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DH9JZFN5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676185v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0957-4166(03)00132-0" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL24VK4L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676700v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680587v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(02)00865" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BL29MDFJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681379v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(02)02027-0" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR2CBT84-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676876v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(02)00309-X" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMKG0DFN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157320v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Jolivalt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694168v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Bala" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00954908v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoum&#233; Leclaire" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Levet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ferreira" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lallemand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B004515M" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697480v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695763v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Giang Vo Thanh" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lettere" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686460v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685661v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698479v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693132v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692202v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695043v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guerrero" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gieselmann" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696743v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Keller" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Czernic" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ponchet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoungwhan Back" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004250050345" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7C231FC7AF7096C85B83DD94A0AF1265D403E3C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696900v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698985v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695001v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ramirez-Lucas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malosse" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698987v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Hervier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Lallemand" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691698v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Milat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686462v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705365v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Simon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700594v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mahiou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roblot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hocquemiller" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cave" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Barrios" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707521v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blein" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715229v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Rochat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.O. Ndiege" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708697v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715960v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pavis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02033198" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ADC672F11C81E131D993DA69BFAAAD220679F681/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715289v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louise Milat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Blein" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Tabet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711025v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Fr&#233;rot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmiers-de Chenon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cain" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704407v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Henryon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Soulie" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709918v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tabet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713124v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Howse" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jaffe" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00981927" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C2D744795929E31C8EAA073576750311AAA967F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713196v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00987996" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28711FBAB79BFFA24337AF2EC93A6175DDABB85B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708146v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715450v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldmann" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maille" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707037v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713809v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menassieu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711930v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(00)97495-1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83JHMCX1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577994v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Gore" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01787837v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Eric Spinnler" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562339v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Di Loreto Campos" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Maillard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-54188-9" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_11" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981621v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Di Loreto Campos" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Maillard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195518v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando, F&#233;lix Reano" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbara" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubs.acs.org/doi/abs/10.1021/bk-2015-1192.ch004" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2015-1192.ch004" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440924v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441013v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berzin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440877v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grisel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440895v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440993v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441029v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440853v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440832v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775621v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225042v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aguie-Beghin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gosselink" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516977v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn-boitte" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia-Grondard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740698v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Silioc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195517v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ch&#233;rubin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Wang" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Clement" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584193v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195515v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando F. Reano" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740790v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouandhoime Z. Oulame" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195516v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204018v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pla" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204021v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martinet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204020v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lancelot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazeau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mery" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517168v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824816v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fouques" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761920v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fournand" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771101v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770803v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771389v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767093v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rou&#233;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766319v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vo Thanh" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771870v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769864v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776278v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775606v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517789v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Guisnet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Martinetto" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Boutet-Mercey" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742150v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517741v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Baratiny" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-7-6" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204019v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Waffo-Teguo" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://abstracts.acs.org/chem/242nm/program/view.php?obj_id=88815&amp;amp;terms=" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517705v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517312v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Ghidouche" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517646v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830726v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthukonda Shankar" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagadic" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600359v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600322v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04985085v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441823v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vita" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Holmi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Mejia-Otalvaro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Debard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Degeilh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09287-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04497876v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hadjiefstathiou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mani&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Attia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Ducrot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.124415" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412277v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.129399" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247159v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lailheugue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Perreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Pouvreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2023.113837" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228332v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Malric-Garajova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fortuna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Raveendran Thottathil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28124873" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440535v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.123030" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314648v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Sarieddine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Majira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2023.1239479" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681765v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Gerbin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Michel Frapart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marcuello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foulon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c00583" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620659v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Godon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinta C. van Der Putten" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cezard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201901916" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01817782v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Thierry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel A. Majira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Pegot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bourdreux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201701668" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602521v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Janvier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hollande" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdus Jaufurally" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pernes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;nard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201601595" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620646v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Ducrot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.7b01271" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598611v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia&#8197;r.&#8197;s. Teixeira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201600543" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598621v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdus Samad Jaufurally" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra06348a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01707347v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Reano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6GC00117C" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531696v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Broussard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Petit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baumberger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Arnaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2015-0111" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535298v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn Boitte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rivard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Beauhaire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2015.07.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16G9P40T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204175v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahahe Mouandhoime" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaik Allauddin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kothapalli V. S. N. Raju" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.11.031" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V3SM9QX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204045v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201300702" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P0R2MNJW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003386v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Delle-Vedove" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaudoin-Ollivier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zagatti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-013-0128-z" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V64DZSC7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190541v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schumacher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gautier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morgant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Studt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053729" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521986v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA41247D" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004482v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian F. Pion" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando, F&#233;lix A. F. Reano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri P. H. Ducrot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent F. Allais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra41247d" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019100v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mouterde" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Flourat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Cannet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201201290" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3XJFDPX5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204163v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004052v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Pla" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1259982" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004445v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert A. Kollmann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Waffo-Teguo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201100421" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TNBZXXGQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203939v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1218741" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528143v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnemoy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonnet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Lefeuvre-Orfila" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baudiffier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.341" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4W42BJGX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203873v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahoulo Aouhansou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1218836" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203917v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Quentin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Allasia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pegard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000264" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665759v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Tellier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Fritz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Kerhoas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Carlin-Sinclair" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.1656" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8664A1D12AFD31D820E6CF4F161CA17FCBB6D93D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658985v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Einhorn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8010917" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HZ7HPKZM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203982v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Es-Safi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Guerneve" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00387010801937782" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659905v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2005.12.019" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ML6ZGDB1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653774v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noue-Eddine Es-Safi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665978v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boyer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Martin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-950224" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675702v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Boyer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2005.05.132" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWGM074Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678506v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Kollmann" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jolivalt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-004-1860-7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GHB00GCJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678250v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Es-Safi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Guernev&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2004.11.046" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18WM98H6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680571v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Khlifi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Abbouyi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np0501233" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2NT5CDMC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672118v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2004.11.061" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J50VS0Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680058v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Dubroca" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Alvinerie" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-003-0032-9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DH9JZFN5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678579v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Descoins" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Thanh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Descoins" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prange" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200390171" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6ED7336DC6AB6E0FB3450BFDEF4DA82C4C9F157A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676185v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0957-4166(03)00132-0" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL24VK4L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676700v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680587v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(02)00865" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BL29MDFJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681379v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(02)02027-0" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR2CBT84-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676876v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(02)00309-X" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMKG0DFN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157320v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Jolivalt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00954908v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoum&#233; Leclaire" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Levet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ferreira" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lallemand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B004515M" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694168v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Bala" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697480v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685661v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Giang Vo Thanh" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695763v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lettere" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686460v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698479v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693132v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692202v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695043v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guerrero" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gieselmann" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696743v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Keller" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Czernic" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ponchet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoungwhan Back" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004250050345" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7C231FC7AF7096C85B83DD94A0AF1265D403E3C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696900v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695001v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ramirez-Lucas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malosse" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698985v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691698v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Lallemand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Milat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698987v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Hervier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686462v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705365v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Simon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700594v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mahiou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roblot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hocquemiller" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cave" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Barrios" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708697v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blein" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715229v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Rochat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.O. Ndiege" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707521v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715960v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pavis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02033198" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ADC672F11C81E131D993DA69BFAAAD220679F681/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715289v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louise Milat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Blein" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Tabet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711025v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Fr&#233;rot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmiers-de Chenon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cain" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709918v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tabet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704407v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Henryon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Soulie" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713124v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Howse" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jaffe" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00981927" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C2D744795929E31C8EAA073576750311AAA967F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713196v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00987996" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28711FBAB79BFFA24337AF2EC93A6175DDABB85B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708146v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715450v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldmann" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maille" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707037v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713809v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menassieu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711930v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(00)97495-1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83JHMCX1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562339v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Di Loreto Campos" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Maillard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-54188-9" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_11" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981621v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Di Loreto Campos" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Maillard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195518v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando, F&#233;lix Reano" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbara" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubs.acs.org/doi/abs/10.1021/bk-2015-1192.ch004" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2015-1192.ch004" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577994v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Gore" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01787837v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Eric Spinnler" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440924v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441013v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berzin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440877v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grisel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440895v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440993v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441029v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440853v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775621v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440832v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225042v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aguie-Beghin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gosselink" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516977v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn-boitte" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia-Grondard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195515v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando F. Reano" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ch&#233;rubin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Wang" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Clement" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195517v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584193v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Silioc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740698v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740790v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouandhoime Z. Oulame" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195516v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204018v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pla" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204021v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martinet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204020v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lancelot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazeau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mery" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517168v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824816v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fouques" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761920v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fournand" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767093v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rou&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770803v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771389v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771101v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766319v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vo Thanh" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771870v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769864v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776278v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775606v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517789v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Guisnet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Martinetto" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Boutet-Mercey" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742150v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517741v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Baratiny" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-7-6" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204019v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Waffo-Teguo" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://abstracts.acs.org/chem/242nm/program/view.php?obj_id=88815&amp;amp;terms=" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517705v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517312v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Ghidouche" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517646v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830726v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthukonda Shankar" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagadic" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600359v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600322v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04985085v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>