--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -234,51 +234,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignins interfacial behavior tailored by formulation parameters</w:t>
+                <w:t xml:space="preserve">Sensory signature of lignins, new generation of bio-based ingredients in cosmetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Manière</w:t>
@@ -313,106 +313,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 399, pp.124415. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 260 (1), pp.129399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2024.124415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.129399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497876v1</w:t>
+                <w:t xml:space="preserve">hal-04412277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory signature of lignins, new generation of bio-based ingredients in cosmetics</w:t>
+                <w:t xml:space="preserve">Lignins interfacial behavior tailored by formulation parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Manière</w:t>
@@ -447,82 +447,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 260 (1), pp.129399. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 399, pp.124415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.129399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2024.124415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04412277v1</w:t>
+                <w:t xml:space="preserve">hal-04497876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitislactone, a non-canonical strigolactone exudated by grapevine rootstocks in response to nitrogen starvation</w:t>
               </w:r>
@@ -1436,334 +1436,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syringaresino l: a renewable and safer alternative to bisphenol A for epoxy-amine resins</w:t>
+                <w:t xml:space="preserve">Isocyanate-Free synthesis and characterization of renewable poly(hydroxy)urethanes from syringaresinol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Hollande</w:t>
+                <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdus Jaufurally</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florent Allais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201601595⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (10), pp.8648-8656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.7b01271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602521v1</w:t>
+                <w:t xml:space="preserve">hal-02620646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isocyanate-Free synthesis and characterization of renewable poly(hydroxy)urethanes from syringaresinol</w:t>
+                <w:t xml:space="preserve">Syringaresino l: a renewable and safer alternative to bisphenol A for epoxy-amine resins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hollande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdus Jaufurally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
+                <w:t xml:space="preserve">Miguel Pernes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Allais</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raphaël Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5 (10), pp.8648-8656. </w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (4), pp.738-746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.7b01271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201601595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620646v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the Laccase-Catalyzed Synthesis of (±)-Syringaresinol and Study of its Thermal and Antiradical Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdus Jaufurally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia r. s. Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hollande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1804,274 +1804,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADMET polymerization of biobased monomers deriving from syringaresinol</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemo-enzymatic preparation and characterization of renewable oligomers with bisguaiacol moieties: promising sustainable antiradical/antioxidant additives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdus Samad Jaufurally</w:t>
+                <w:t xml:space="preserve">Armando Reano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6ra06348a⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (11), pp.3334 - 3345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6GC00117C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598621v1</w:t>
+                <w:t xml:space="preserve">hal-01707347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-enzymatic preparation and characterization of renewable oligomers with bisguaiacol moieties: promising sustainable antiradical/antioxidant additives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Pion</w:t>
+                <w:t xml:space="preserve">ADMET polymerization of biobased monomers deriving from syringaresinol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hollande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Domenek</w:t>
+                <w:t xml:space="preserve">Abdus Samad Jaufurally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (11), pp.3334 - 3345. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (50), pp.44297 - 44304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6GC00117C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6ra06348a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707347v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of free phenol content in lignosulfonates by ClO2 titration and UV difference spectroscopy</w:t>
               </w:r>
@@ -2243,51 +2243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Majira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Beauhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 13, pp.280 - 285. </w:t>
@@ -2389,51 +2389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaik Allauddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kothapalli V. S. N. Raju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 63, pp.186 - 193. </w:t>
@@ -2509,51 +2509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 215 (5), pp.431-439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2739,278 +2739,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional bikaverin biosynthesis gene cluster in rare strains of Botrytis cinerea is positively controlled by VELVET</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemo-enzymatic preparation of new bio-based bis- and trisphenols: new versatile building blocks for polymer chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Reano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Allais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0053729⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (23), pp.8988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3RA41247D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190541v1</w:t>
+                <w:t xml:space="preserve">hal-04521986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-enzymatic preparation of new bio-based bis- and trisphenols: new versatile building blocks for polymer chemistry</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A functional bikaverin biosynthesis gene cluster in rare strains of Botrytis cinerea is positively controlled by VELVET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Schumacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morgant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Studt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3 (23), pp.8988. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (1), pp.e53729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3RA41247D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0053729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04521986v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemo-enzymatic preparation of new bio-based bis-and trisphenols: new versatile building blocks for polymer chemistry</w:t>
               </w:r>
@@ -3152,64 +3152,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Flourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molly Cannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1, pp.173 - 179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3268,64 +3268,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biorenewable copolyesters derived from a biobased carbohydrate and lignin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 53 (2), pp.264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3344,614 +3344,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Access to Chiral beta-Benzyl-gamma-butyrolactones and Its Application to the Synthesis of Enantiopure (+)-Secoisolariciresinol, (-)-Secoisolariciresinol, and (-)-Enterolactone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent F. Allais</w:t>
+                <w:t xml:space="preserve">Rationalization and In Vitro Modeling of the Chemical Mechanisms of the Enzymatic Oxidation of Phenolic Compounds in Planta: From Flavonols and Stilbenoids to Lignins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Cottyn Boitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas T. Pla</w:t>
+                <w:t xml:space="preserve">Albert A. Kollmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Waffo-Teguo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri P. H. Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0030-1259982⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (26), pp.7282 - 7287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201100421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004052v1</w:t>
+                <w:t xml:space="preserve">hal-01004445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rationalization and In Vitro Modeling of the Chemical Mechanisms of the Enzymatic Oxidation of Phenolic Compounds in Planta: From Flavonols and Stilbenoids to Lignins</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre P. Waffo-Teguo</w:t>
+                <w:t xml:space="preserve">An Access to Chiral beta-Benzyl-gamma-butyrolactones and Its Application to the Synthesis of Enantiopure (+)-Secoisolariciresinol, (-)-Secoisolariciresinol, and (-)-Enterolactone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent F. Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas T. Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri P. H. Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201100421⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9, pp.1456-1464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0030-1259982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01004445v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective Total Synthesis of (+)-Dodoneine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Asymmetric Total Synthesis of Rugulactone, an alpha-Pyrone from Cryptocarya rugulosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahoulo Aouhansou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Majira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 10, pp.1649-1653. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0029-1218741⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 16, pp.2787-2793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0029-1218836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203939v1</w:t>
+                <w:t xml:space="preserve">hal-01203873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicological effects of diuron and chlorotoluron nitrate-induced photodegradation products : monospecific and aquatic mesocosm-integrated studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stereoselective Total Synthesis of (+)-Dodoneine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/etc.341⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.1649-1653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0029-1218741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00528143v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric Total Synthesis of Rugulactone, an alpha-Pyrone from Cryptocarya rugulosa</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ecotoxicological effects of diuron and chlorotoluron nitrate-induced photodegradation products : monospecific and aquatic mesocosm-integrated studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nelieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnemoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Lefeuvre-Orfila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Baudiffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (xx), pp.xxx-xxx. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/etc.341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0029-1218836⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01203873v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imbalanced lignin biosynthesis promotes the sexual reproduction of homothallic oomycete pathogens</w:t>
               </w:r>
@@ -3976,64 +3976,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Allasia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Pegard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 5 (1), </w:t>
@@ -4110,51 +4110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Kerhoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Carlin-Sinclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4256,51 +4256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Kerhoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Einhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4389,51 +4389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Es-Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Guerneve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectroscopy Letters : An International Journal for Rapid Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 41 (2), pp.41-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4506,51 +4506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Guerneve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Kerhoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 62 (11), pp.2705-2714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4622,51 +4622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noue-Eddine Es-Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.6969-6977</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4730,51 +4730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Beauhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 19, pp.3250-3260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4802,422 +4802,422 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogenation of substituted aromatic aldehydes: nucleophilic trapping of the reaction intermediate, application to the efficient synthesis of methylene linked flavonol dimers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of modified proanthocyanidins: introduction of acyl substituents at C-8 of catechin. Selective synthesis of a C-4-&amp;gt;O-&amp;gt;C-3 ether-linked procyanidin-like dimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Beauhaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">N. Es-Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">F.D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Kerhoas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Guernevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2005.05.132⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15 (3), pp.559-562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2004.11.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675702v1</w:t>
+                <w:t xml:space="preserve">hal-02678250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oligomeric compounds formed from 2,5-xylidine (2,5-dimethylaniline) are potent enhancers of laccase production in Trametes versicolor ATCC 32745</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Kollmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Kerhoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Jolivalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 68 (2), pp.251-258. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00253-004-1860-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of modified proanthocyanidins: introduction of acyl substituents at C-8 of catechin. Selective synthesis of a C-4-&amp;gt;O-&amp;gt;C-3 ether-linked procyanidin-like dimer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Hydrogenation of substituted aromatic aldehydes: nucleophilic trapping of the reaction intermediate, application to the efficient synthesis of methylene linked flavonol dimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 15 (3), pp.559-562. </w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46 (31), pp.5177-5180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2004.11.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2005.05.132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678250v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antioxidant constituents of the aerial parts of Globularia alypum growing in Morocco</w:t>
               </w:r>
@@ -5242,51 +5242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Khlifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Kerhoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Kollmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Abbouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5349,103 +5349,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of modified proanthocyanidins: easy and general introduction of a hydroxy group at C-6 of catechin; efficient synthesis of elephantorrizol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.D. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.D. Boyer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Es-Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Beauhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Guernevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 15 (3), pp.563-566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5485,375 +5485,375 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of the veterinary medicine ivermectin in soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Allylic oxidation and first transformations of a key intermediate in the total synthesis of agarofuran sesquiterpenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.D. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Mougin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Albert Kollmann</w:t>
+                <w:t xml:space="preserve">C.L. Descoins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Dubroca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
+                <w:t xml:space="preserve">G.V. Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Alvinerie</w:t>
+                <w:t xml:space="preserve">C. Descoins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Prange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10311-003-0032-9⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2003 (7), pp.1172-1183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.200390171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680058v1</w:t>
+                <w:t xml:space="preserve">hal-02678579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allylic oxidation and first transformations of a key intermediate in the total synthesis of agarofuran sesquiterpenes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fate of the veterinary medicine ivermectin in soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.V. Thanh</w:t>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Kollmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Descoins</w:t>
+                <w:t xml:space="preserve">Jacqueline Dubroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Prange</w:t>
+                <w:t xml:space="preserve">Roger Alvinerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 2003 (7), pp.1172-1183. </w:t>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1 (2), pp.131-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.200390171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10311-003-0032-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678579v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of agarofuran antifeedants. Part 6: enantioselective synthesis of a key decalinic intermediate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Prange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 14 (9), pp.1153-1159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5899,77 +5899,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of pyrano-agarofurans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Descoins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 2003 (7), pp.1184-1190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6007,51 +6007,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From eudesmanes to eudesmanes: rearrangement of a cyperone derivative with introduction of oxygenated substituents at C-10 and C-4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Beauhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 43 (26), pp.4637-4639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6097,103 +6097,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of agarofuran antifeedants. Part 3: synthesis of polyhydroxylated pyrano-agarofurans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Descoins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Descoins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Prange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 43 (46), pp.8277-8279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6239,77 +6239,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cyperone route to agarofurans: stereoselective introduction of an hydroxy group at C-4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Beauhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 43 (15), pp.2851-2855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6355,77 +6355,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des champignons dont les systèmes enzymatiques peuvent métaboliser les xénobiotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude C. Jolivalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Mensuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 109, pp.10-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6444,329 +6444,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short cuts toward forskolin synthesis: A pentacyclic approach</w:t>
+                <w:t xml:space="preserve">Cis e-viniferin: A new antifungal resveratrol dehydrodimer from Cyphostemma crotalarioides roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massoumé Leclaire</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Lallemand</w:t>
+                <w:t xml:space="preserve">A.E. Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Kollmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Majira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Kerhoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 148, pp.29-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00954908v1</w:t>
+                <w:t xml:space="preserve">hal-02694168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cis e-viniferin: A new antifungal resveratrol dehydrodimer from Cyphostemma crotalarioides roots</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucien Kerhoas</w:t>
+                <w:t xml:space="preserve">Short cuts toward forskolin synthesis: A pentacyclic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massoumé Leclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Levet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phytopathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 18, pp.1737-1738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B004515M⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694168v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00954908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baeyer-Villiger reaction of Wieland-Misher ketone derivatives: an alternative to the dienone-phenol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Beauhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIc, Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 3 (1), pp.11-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6785,402 +6785,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of polydydroxylated decalins; a new strategy toward the total synthesis of agarfuran antifeedants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Use of natural products in pest management ; Synthetic studies on pheromones and antifeedants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.D. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Beauhaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Giang Vo Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Descoins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Descoins</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lettere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 2, pp.240-242</w:t>
+              <w:t xml:space="preserve">Recent Research Developments in Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 2, pp.49-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685661v1</w:t>
+                <w:t xml:space="preserve">hal-02695763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of natural products in pest management ; Synthetic studies on pheromones and antifeedants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Syntheses of cyclobutane derivatives: total synthesis of (+) and (-) enantiomers of the oleander scale Aspidiotus nerii sex pheromone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Research Developments in Synthetic Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 2, pp.49-67</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 5, pp.1201-1211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695763v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntheses of cyclobutane derivatives: total synthesis of (+) and (-) enantiomers of the oleander scale Aspidiotus nerii sex pheromone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Synthesis of polydydroxylated decalins; a new strategy toward the total synthesis of agarfuran antifeedants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Descoins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Giang Vo Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Descoins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 5, pp.1201-1211</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 2, pp.240-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02686460v1</w:t>
+                <w:t xml:space="preserve">hal-02685661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle méthodologie de synthèse d'alcaloïdes azétidiniques polyhydroxylés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Beauhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIc, Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 2, pp.477-482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7218,51 +7218,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new methodology for the synthesis of polyhydroxylated azetidinic alkaloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Beauhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIc, Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 2 (9-10), pp.477-482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7287,64 +7287,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total synthesis of the enantiomers of Aspidiotus nerii sex pheromone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIc, Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 2, pp.29-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7395,64 +7395,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Einhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gieselmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7533,51 +7533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Czernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ponchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyoungwhan Back</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7653,51 +7653,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An epoxide derived from D-glucose as the key intermediate for penaresidine and sphingolipids synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Beauhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthetic Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 28 (13), pp.2443-2456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7716,480 +7716,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical identification, electrophysiological and behavioral activities of the pheromone Metamasius hemipterus (Coleoptera : Curculionidae)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Efficient synthesis of sordidin, a male pheromone commpound emitted by Cosmopolites sordidus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Zagatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 4 (3), pp.323-330</w:t>
+              <w:t xml:space="preserve">Synthetic Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 26 (21), pp.3923-3928</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695001v1</w:t>
+                <w:t xml:space="preserve">hal-02698985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient synthesis of sordidin, a male pheromone commpound emitted by Cosmopolites sordidus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Chemical identification, electrophysiological and behavioral activities of the pheromone Metamasius hemipterus (Coleoptera : Curculionidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ramirez-Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Malosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lettere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zagatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 26 (21), pp.3923-3928</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 4 (3), pp.323-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698985v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cercospora beticola toxins. Part XI : isolation and structure of beticolin 0</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Stereoselective synthesis of versatile intermediates for clerodanes total synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A.C. Hervier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J.Y. Lallemand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 37 (18), pp.3121-3124</w:t>
+              <w:t xml:space="preserve">Synthetic Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 26 (23), pp.4447-4457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02691698v1</w:t>
+                <w:t xml:space="preserve">hal-02698987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective synthesis of versatile intermediates for clerodanes total synthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Cercospora beticola toxins. Part XI : isolation and structure of beticolin 0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Einhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Kerhoas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.C. Hervier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.L. Milat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 26 (23), pp.4447-4457</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 37 (18), pp.3121-3124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02698987v1</w:t>
+                <w:t xml:space="preserve">hal-02691698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the regioselectivity of the Baeyer-Villiger reaction of 2,6-dialkyl cyclohexanones : application to the synthesis of sordidin, a male pheromone emitted by Cosmopolites sordidus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Beauhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 4 (3), pp.413-418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8227,51 +8227,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of diaprepal A2 cadinane analogs; efficient access to polyoxygenated cadinanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Beauhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8428,191 +8428,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02700594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The yellow toxins produced by Cercoscopa beticola. Part VIII: chemical equilibrium between beticolins; structures of minor compounds: beticolin 6 and beticolin 8</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">The yellow toxins produced by Cercospora beticola. Part IV: revised structures of beticolin 1 and beticolin 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Milat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Lallemand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.P. Blein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 35, pp.8797-8800</w:t>
+              <w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 4, pp.2215-2216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02708697v1</w:t>
+                <w:t xml:space="preserve">hal-02707521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and synthesis of sordidin, a male pheromone emitted by Cosmopolites sordidus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Beauhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Malosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8661,204 +8661,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02715229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The yellow toxins produced by Cercospora beticola. Part IV: revised structures of beticolin 1 and beticolin 3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">The yellow toxins produced by Cercoscopa beticola. Part VIII: chemical equilibrium between beticolins; structures of minor compounds: beticolin 6 and beticolin 8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J.Y. Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M.L. Milat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Blein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.Y. Lallemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 4, pp.2215-2216</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 35, pp.8797-8800</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02707521v1</w:t>
+                <w:t xml:space="preserve">hal-02708697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorsal abdominal glands in nymphs of southern green stink bug, Nezara viridula (L.) (Heteroptera: Pentatomidae): chemistry of secretions of five instars and role of (E)-4-oxo-2-decenal, compound specific to first instars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pavis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Malosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Descoins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 20 (9), pp.2213-2227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8956,51 +8956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Einhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Tabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 34 (9), pp.1483-1486</w:t>
@@ -9042,77 +9042,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des constituants de la pheromone sexuelle de Pareuchaete pseudoinsulata Rego Barros (Lepidoptera, Arctiidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Frérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Malosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Desmiers-de Chenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Cain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9144,273 +9144,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02711025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures of the beticolins, the yellow toxins produced by Cercospora beticola</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studies on the synthesis of the 1-hydroxynortropane system. Part II. Synthesis of calystegine A3 and physoperuvine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.D. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Henryon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Soulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.L. Milat</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.Y. Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 114, pp.1478-1479</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 4, pp.357-359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02709918v1</w:t>
+                <w:t xml:space="preserve">hal-02704407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies on the synthesis of the 1-hydroxynortropane system. Part II. Synthesis of calystegine A3 and physoperuvine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Structures of the beticolins, the yellow toxins produced by Cercospora beticola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Milat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Prange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Soulie</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.C. Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Einhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 4, pp.357-359</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 114, pp.1478-1479</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02704407v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02709918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defensive secretion of first-instar larvae of rootstalk borer weevil, Diaprepes abbreviatus L. (Coleoptera: Curculionidae), to the fire-ant Solenopsis geminata (F.) (Hymenoptera: Formicidae)</w:t>
               </w:r>
@@ -9422,51 +9422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pavis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Malosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Howse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9568,64 +9568,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Malosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lettere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Zagatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9688,77 +9688,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and biological activity of beticolin: the yellow Cercospora beticola toxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Milat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Prange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Blein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9809,77 +9809,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropane derivatives from Calystegia sepium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Milat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9915,273 +9915,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02715450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the calystegines: new alkaloids of the nortropane family</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Identification of sex pheronome of the maritime pine scale Matsucoccus feytadiu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Einhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Menassieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Malosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.Y. Lallemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 31 (27), pp.3879-3882</w:t>
+              <w:t xml:space="preserve">, 1990, 31, pp.6633-6636</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02707037v1</w:t>
+                <w:t xml:space="preserve">hal-02713809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of sex pheronome of the maritime pine scale Matsucoccus feytadiu</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Structure of the calystegines: new alkaloids of the nortropane family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Lallemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 31, pp.6633-6636</w:t>
+              <w:t xml:space="preserve">, 1990, 31 (27), pp.3879-3882</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02713809v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02707037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic studies on the 1-hydroxy nortropane system: an approach to calystegines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Beauhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Lallemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 31 (27), pp.3883-3886. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10198,1071 +10198,1196 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02711930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brevet (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emulsifying agent based on lignin fraction and uses thereof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : European Patent Application No. 23 305556.5 V/Réf.: IFF 715-N/Réf.: B3908PC00 - Demande Internationale n° PCT/EP2024/060039. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PHENOL POLYMER WITH 5,5'-BIARYL BONDS, METHOD FOR PREPARING SAME, AND USES THEREOF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian F. Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Reano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Eric Spinnler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR20130059948 20131014 / WO2014FR52604 20141013. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Potential of Lignins as Multifunctional Additives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalia Di Loreto Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baumberger, Stéphanie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry and Agro-food Industry: Towards a Sustainable Bioeconomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Nature Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.269-290, 2024, 978-3-031-54188-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-54188-9_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel des lignines comme additifs multifonctionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Di Loreto Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle M.-N. Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimie verte et Industries Agroalimentaires – Vers une bioéconomie durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.239 à 255, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemo-enzymatic Synthesis, Derivatizations, and Polymerizations of Renewable Phenolic Monomers Derived from Ferulic Acid and Biobased Polyols : An access to Sustainable Copolyesters, Poly(esther-urethane)s, and Poly(ester-alkenamer)s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando, Félix Reano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahahe Mouandhoime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Flourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Polymer Chemistry: Biobased Materials and Biocatalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1192, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACS - American Chemical Society</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, ACS Symposium Series, 9780841230651. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bk-2015-1192.ch004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Brevet (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMULSIFYING AGENT BASED ON LIGNIN FRACTION AND USES THEREOF</w:t>
+                <w:t xml:space="preserve">Valorization of lignins as sustainable multifunctional ingredients for cosmetic formulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Manière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05577994v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formula XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHENOL POLYMER WITH 5,5'-BIARYL BONDS, METHOD FOR PREPARING SAME, AND USES THEREOF</w:t>
-[...170 lines deleted...]
-                <w:t xml:space="preserve">Audrey Manière</w:t>
+                <w:t xml:space="preserve">Acylated industrial lignins as new biobased antioxidant additives for polypropylene stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Sarieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Berzin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formula XI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">PPS-38 Polymer Processing Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Saint Gallen, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440924v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acylated industrial lignins as new biobased antioxidant additives for polypropylene stabilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aya Sarieddine</w:t>
+                <w:t xml:space="preserve">Lignin dericatives as multifunctional polymers in emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPS-38 Polymer Processing Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Saint Gallen, Switzerland</w:t>
+              <w:t xml:space="preserve">International Colloids Conference Elsevier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441013v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignin dericatives as multifunctional polymers in emulsions</w:t>
+                <w:t xml:space="preserve">Surface tension decrease with dispersed lignin colloids and their potential capacity as emulsifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pion</w:t>
@@ -11276,606 +11401,606 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Manière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Grisel</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Colloids Conference Elsevier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">European Colloids and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Crete Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440877v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface tension decrease with dispersed lignin colloids and their potential capacity as emulsifiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biocatalytic esterification of industrial lignins: structure and antioxidant activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Sarieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Berzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Colloids and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Crete Island, Greece</w:t>
+              <w:t xml:space="preserve">ISGC The International Symposyum on Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440895v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocatalytic esterification of industrial lignins: structure and antioxidant activity</w:t>
+                <w:t xml:space="preserve">Acylated industrial lignins as new biobased antioxidant additives for propylene stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Sarieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Berzin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGC The International Symposyum on Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs FARE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440993v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acylated industrial lignins as new biobased antioxidant additives for propylene stabilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aya Sarieddine</w:t>
+                <w:t xml:space="preserve">Enjeux formulatoire autour des lignines, ingrédients biosourcés multifonctionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes Chercheurs FARE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">journée de formulation UTC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441029v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux formulatoire autour des lignines, ingrédients biosourcés multifonctionnels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">valorization of lignin for cosmetic application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée de formulation UTC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Compiègne, France</w:t>
+              <w:t xml:space="preserve">Journées de l'école doctorale de Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440853v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux formulatoires autour des lignines, ingrédients biosourcés multifonctionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11884,248 +12009,248 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Formulation UTC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">valorization of lignin for cosmetic application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enjeux formulatoires autour des lignines, ingrédients biosourcés multifonctionnels (short talk).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'école doctorale de Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Journées Formulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SCF, Nov 2021, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440832v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical grass lignins engineering with ionic liquids as a method for improving antioxidant activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Cottyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12134,1772 +12259,1746 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguie-Beghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gosselink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on green chemistry (ISGC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03225042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of ionic liquids and microwave irradiation on lignin depolymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Cottyn-boitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Majira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Pegot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second MC Meeting &amp; First Workshop FP1306 COST Action (LIGNOVAL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FP1306 COST Action (LIGNOVAL), Feb 2015, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-enzymatic synthesis and properties evaluation of new biobased macrobisphenols derived from ferulic acid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armando F. Reano</w:t>
+                <w:t xml:space="preserve">Quick and reliable UV spectroscopy-based free phenol quantification in lignosulfonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Broussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Chérubin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Clement</w:t>
+                <w:t xml:space="preserve">Christelle Silioc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">248. National Meeting of the American-Chemical-Society (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, American Chemical Society (ACS). Washington D.C., USA., Aug 2014, San Francisco California, United States. 1 p</w:t>
+              <w:t xml:space="preserve">, American Chemical Society (ACS). USA., Aug 2014, San Francisco, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195515v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-enzymatic synthesis and properties evaluation of new bio-based macrobisphenols derived from ferulic acid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armando, Félix Reano</w:t>
+                <w:t xml:space="preserve">Quick and reliable UV spectroscopy-based free phenol quantification in lignosulfonates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Broussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Chérubin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Clement</w:t>
+                <w:t xml:space="preserve">Christelle Silioc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. French Conference on Calorimetry and Thermal Analysis (JCCAT 45)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français d’Études et d’Applications des Polymères. Strasbourg, FRA., May 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">248th ACS National Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195517v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quick and reliable UV spectroscopy-based free phenol quantification in lignosulfonates.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morgane Petit</w:t>
+                <w:t xml:space="preserve">Chemo-enzymatic synthesis and properties evaluation of new bio-based macrobisphenols derived from ferulic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando, Félix Reano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chérubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Silioc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alix Arnaud</w:t>
+                <w:t xml:space="preserve">Tiphaine Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">248th ACS National Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">45. French Conference on Calorimetry and Thermal Analysis (JCCAT 45)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français d’Études et d’Applications des Polymères. Strasbourg, FRA., May 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584193v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quick and reliable UV spectroscopy-based free phenol quantification in lignosulfonates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morgane Petit</w:t>
+                <w:t xml:space="preserve">Chemo-enzymatic synthesis and properties evaluation of new biobased macrobisphenols derived from ferulic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando F. Reano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chérubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Silioc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alix Arnaud</w:t>
+                <w:t xml:space="preserve">Tiphaine Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">248. National Meeting of the American-Chemical-Society (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, American Chemical Society (ACS). USA., Aug 2014, San Francisco, Californie, United States</w:t>
+              <w:t xml:space="preserve">, American Chemical Society (ACS). Washington D.C., USA., Aug 2014, San Francisco California, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740698v1</w:t>
+                <w:t xml:space="preserve">hal-01195515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemo-enzymatic synthesis and polymerizations of biobased macrobisphenols derived from ferulic acid: An access to novel renewable copolyesters, polyurethanes, and polyphenols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian F. Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando F. Reano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouandhoime Z. Oulame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent F. Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">248. National Meeting of the American-Chemical-Society (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Chemical Society (ACS). USA., Aug 2014, San Francisco, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of new bio-based polyphenolics from ferulic acid and bio-based diols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando F. Reano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chérubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Inspires Chemistry Engineers (N.I.C.E. 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Materials Research Society (MRS). USA., Oct 2014, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access to chiral b-benzyl-d-butyrolactones and its application to the synthesis of enantiopure (+)-secoisolariciresinol, (-)-secoisolariciresinol and (-)-enterolactone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">242. National Meeting of the American Chemical Society (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total synthesis of 2-O-feruloyl, 2-O-sinapoyl- and 2-O-5-hydroxyferuloyl-L-malic acid and their impact on plant defense mechanims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">242. National Meeting of the American Chemical Society (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Chemical Society (ACS). USA., Aug 2011, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, molecular modeling and characterization of polyphenolic dendronized polymers via ROMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Mazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Mery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">242. National Meeting of the American Chemical Society (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Chemical Society (ACS). USA., Aug 2011, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One electron vs two electrons transfer during chemical and enzymatic oxidation of phenolics; impact on lignification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Cottyn Boitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la catalyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement durable et chimie verte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fouques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de formation pour les maîtres du 1er degré de l'Académie de Versailles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Grignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peroxidase-catalyzed polymerization of monolignols: HPSEC investigation of the oligomerization step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fournand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. ISWPC International symposium on wood and pulping chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifeedants chemistry: New strategies for the total synthesis of clerodanes diterpenes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Chimie des béticolines : Etude synthétique de la sous unité chloro xanthonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1998, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">JCO 98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1998, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02767093v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse énantiosélective de composés cyclobutaniques : Attribution de la configuration absolue de la phéromone de la cochenille du laurier rose Aspidiotus nerii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCO 98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13950,64 +14049,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Einhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gieselmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14043,535 +14142,561 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimie des béticolines : Etude synthétique de la sous unité chloro xanthonique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Antifeedants chemistry: New strategies for the total synthesis of clerodanes diterpenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Roué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Hervier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCO 98</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1998, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">9. International congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02771101v1</w:t>
+                <w:t xml:space="preserve">hal-02767093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimie des antiappétents : Approche synthétique des sesquiterpènes de la famille des agarofuranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Descoins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vo Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Descoins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCO 98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antifeedants chemistry: Towards the synthesis of agarofuranes sesquiterpenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Descoins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vo Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimie des antiappétents : Nouvelles stratégies pour la synthèse totale des diterpènes de la famille des clérodanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Roué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Hervier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCO 98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une synthèse totale de la clérodine ; construction stéréosélective de la liaison C-9/C-11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Hervier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Lallemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Chimie Organique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02776278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14581,51 +14706,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lignin derivatives as multifunctional polymers in emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14634,1318 +14759,1318 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Colloids Conference Elsevier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lisbon (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de modèles de lignines par biocatalyse dans les liquides ioniques pour la valorisation des lignines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Guisnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Martinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Majira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Boutet-Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée catalyse hétérogène en milieu complexe CEPIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemo-enzymatic synthesis of revewable antioxydant additives with tunable polarity from lignocellulose and vegetal oils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hollande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Hollande</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">253. ACS National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, San Francisco, United States. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laccases and their implication in lignification, an in vitro mechanistic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Cottyn Boitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Baratiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Majira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lignin 2014-Biosynthesis and utilization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Umea, Suède, Sweden. 7, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1754-6834-7-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights in the mechanism of the enzymatic formation of lignin dehydrogenative polymers (DHP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Cottyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Waffo-Teguo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">242. National Meeting of the American Chemical Society (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Denver, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACS - American Chemical Society</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Abstracts of Papers of the American Chemical Society, 242, 2011, Abstracts of Papers of the American Chemical Society</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécificité des laccases végétales dans la polymérisation in vivo et in vitro des monolignols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Baratiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Cottyn Boitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Réseau Français des Parois 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One electron vs two electrons transfer during chemical and enzymatic oxidation of phenolics; impact on lignification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Cottyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhila Ghidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Kollmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lignobiotech One Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One electron vs two electrons transfer during chemical and enzymatic oxidation of phenolics; impact on lignification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Cottyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhila Ghidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Kollmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de Chimie Organique JCO 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photodégradation de phénylurées induite par les nitrates et les nitrites en milieu aquatique : conséquences chimiques et écotoxicologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nelieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muthukonda Shankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lagadic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de restitution ECCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Toulouse, France. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de la LC-ESI-MS-MS à l’analyse de séquences d’oligomères de la 2,5-diméthylaniline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Kerhoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Kollmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Jolivalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20èmes Journées Françaises de Spectrométrie de Masse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Toulouse, France. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une stratégie de bioconversion dans la recherche de nouveaux antitumoraux dérivés du Resvératrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Kollmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Rennes, France. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15955,164 +16080,164 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peroxidase-catalyzed polimerization of monolignols: HPSEC investigation of the oligomerization step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fournand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Wood and Pulping Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Madison (US-WI), United States. Vol. III, pp.165-168, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId420"/>
+      <w:footerReference w:type="default" r:id="rId421"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16259,51 +16384,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441823v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vita" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Holmi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Mejia-Otalvaro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Debard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Degeilh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09287-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04497876v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hadjiefstathiou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mani&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Attia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Ducrot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.124415" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412277v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.129399" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247159v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lailheugue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Perreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Pouvreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2023.113837" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228332v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Malric-Garajova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fortuna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Raveendran Thottathil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28124873" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440535v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.123030" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314648v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Sarieddine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Majira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2023.1239479" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681765v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Gerbin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Michel Frapart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marcuello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foulon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c00583" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620659v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Godon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinta C. van Der Putten" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cezard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201901916" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01817782v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Thierry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel A. Majira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Pegot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bourdreux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201701668" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602521v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Janvier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hollande" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdus Jaufurally" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pernes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;nard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201601595" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620646v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Ducrot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.7b01271" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598611v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia&#8197;r.&#8197;s. Teixeira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201600543" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598621v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdus Samad Jaufurally" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra06348a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01707347v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Reano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6GC00117C" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531696v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Broussard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Petit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baumberger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Arnaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2015-0111" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535298v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn Boitte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rivard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Beauhaire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2015.07.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16G9P40T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204175v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahahe Mouandhoime" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaik Allauddin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kothapalli V. S. N. Raju" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.11.031" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V3SM9QX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204045v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201300702" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P0R2MNJW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003386v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Delle-Vedove" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaudoin-Ollivier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zagatti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-013-0128-z" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V64DZSC7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190541v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schumacher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gautier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morgant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Studt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053729" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521986v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA41247D" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004482v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian F. Pion" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando, F&#233;lix A. F. Reano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri P. H. Ducrot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent F. Allais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra41247d" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019100v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mouterde" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Flourat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Cannet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201201290" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3XJFDPX5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204163v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004052v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Pla" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1259982" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004445v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert A. Kollmann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Waffo-Teguo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201100421" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TNBZXXGQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203939v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1218741" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528143v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnemoy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonnet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Lefeuvre-Orfila" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baudiffier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.341" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4W42BJGX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203873v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahoulo Aouhansou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1218836" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203917v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Quentin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Allasia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pegard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000264" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665759v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Tellier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Fritz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Kerhoas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Carlin-Sinclair" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.1656" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8664A1D12AFD31D820E6CF4F161CA17FCBB6D93D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658985v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Einhorn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8010917" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HZ7HPKZM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203982v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Es-Safi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Guerneve" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00387010801937782" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659905v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2005.12.019" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ML6ZGDB1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653774v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noue-Eddine Es-Safi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665978v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boyer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Martin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-950224" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675702v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Boyer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2005.05.132" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWGM074Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678506v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Kollmann" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jolivalt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-004-1860-7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GHB00GCJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678250v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Es-Safi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Guernev&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2004.11.046" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18WM98H6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680571v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Khlifi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Abbouyi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np0501233" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2NT5CDMC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672118v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2004.11.061" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J50VS0Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680058v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Dubroca" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Alvinerie" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-003-0032-9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DH9JZFN5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678579v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Descoins" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Thanh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Descoins" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prange" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200390171" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6ED7336DC6AB6E0FB3450BFDEF4DA82C4C9F157A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676185v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0957-4166(03)00132-0" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL24VK4L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676700v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680587v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(02)00865" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BL29MDFJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681379v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(02)02027-0" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR2CBT84-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676876v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(02)00309-X" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMKG0DFN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157320v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Jolivalt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00954908v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoum&#233; Leclaire" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Levet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ferreira" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lallemand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B004515M" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694168v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Bala" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697480v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685661v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Giang Vo Thanh" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695763v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lettere" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686460v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698479v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693132v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692202v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695043v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guerrero" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gieselmann" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696743v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Keller" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Czernic" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ponchet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoungwhan Back" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004250050345" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7C231FC7AF7096C85B83DD94A0AF1265D403E3C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696900v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695001v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ramirez-Lucas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malosse" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698985v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691698v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Lallemand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Milat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698987v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Hervier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686462v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705365v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Simon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700594v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mahiou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roblot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hocquemiller" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cave" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Barrios" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708697v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blein" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715229v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Rochat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.O. Ndiege" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707521v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715960v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pavis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02033198" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ADC672F11C81E131D993DA69BFAAAD220679F681/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715289v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louise Milat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Blein" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Tabet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711025v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Fr&#233;rot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmiers-de Chenon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cain" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709918v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tabet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704407v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Henryon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Soulie" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713124v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Howse" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jaffe" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00981927" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C2D744795929E31C8EAA073576750311AAA967F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713196v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00987996" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28711FBAB79BFFA24337AF2EC93A6175DDABB85B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708146v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715450v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldmann" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maille" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707037v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713809v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menassieu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711930v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(00)97495-1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83JHMCX1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562339v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Di Loreto Campos" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Maillard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-54188-9" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_11" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981621v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Di Loreto Campos" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Maillard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195518v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando, F&#233;lix Reano" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbara" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubs.acs.org/doi/abs/10.1021/bk-2015-1192.ch004" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2015-1192.ch004" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577994v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Gore" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01787837v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Eric Spinnler" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440924v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441013v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berzin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440877v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grisel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440895v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440993v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441029v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440853v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775621v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440832v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225042v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aguie-Beghin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gosselink" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516977v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn-boitte" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia-Grondard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195515v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando F. Reano" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ch&#233;rubin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Wang" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Clement" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195517v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584193v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Silioc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740698v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740790v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouandhoime Z. Oulame" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195516v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204018v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pla" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204021v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martinet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204020v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lancelot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazeau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mery" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517168v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824816v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fouques" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761920v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fournand" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767093v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rou&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770803v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771389v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771101v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766319v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vo Thanh" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771870v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769864v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776278v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775606v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517789v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Guisnet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Martinetto" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Boutet-Mercey" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742150v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517741v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Baratiny" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-7-6" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204019v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Waffo-Teguo" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://abstracts.acs.org/chem/242nm/program/view.php?obj_id=88815&amp;amp;terms=" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517705v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517312v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Ghidouche" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517646v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830726v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthukonda Shankar" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagadic" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600359v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600322v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04985085v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441823v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vita" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Holmi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Mejia-Otalvaro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Debard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Degeilh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09287-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412277v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hadjiefstathiou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mani&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Attia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Ducrot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.129399" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04497876v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.124415" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247159v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lailheugue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Perreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Pouvreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2023.113837" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228332v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Malric-Garajova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fortuna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Raveendran Thottathil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28124873" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440535v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.123030" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314648v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Sarieddine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Majira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2023.1239479" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681765v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Gerbin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Michel Frapart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marcuello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foulon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c00583" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620659v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Godon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinta C. van Der Putten" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cezard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201901916" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01817782v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Thierry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel A. Majira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Pegot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bourdreux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201701668" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620646v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Janvier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Ducrot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.7b01271" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602521v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hollande" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdus Jaufurally" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pernes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;nard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201601595" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598611v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia&#8197;r.&#8197;s. Teixeira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201600543" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01707347v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Reano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6GC00117C" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598621v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdus Samad Jaufurally" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra06348a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531696v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Broussard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Petit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baumberger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Arnaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2015-0111" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535298v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn Boitte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rivard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Beauhaire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2015.07.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16G9P40T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204175v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahahe Mouandhoime" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaik Allauddin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kothapalli V. S. N. Raju" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.11.031" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V3SM9QX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204045v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201300702" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P0R2MNJW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003386v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Delle-Vedove" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaudoin-Ollivier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zagatti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-013-0128-z" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V64DZSC7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521986v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA41247D" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190541v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schumacher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gautier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morgant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Studt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053729" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004482v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian F. Pion" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando, F&#233;lix A. F. Reano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri P. H. Ducrot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent F. Allais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra41247d" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019100v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mouterde" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Flourat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Cannet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201201290" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3XJFDPX5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204163v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004445v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert A. Kollmann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Waffo-Teguo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201100421" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TNBZXXGQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004052v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Pla" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1259982" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203873v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahoulo Aouhansou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1218836" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203939v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1218741" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528143v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnemoy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonnet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Lefeuvre-Orfila" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baudiffier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.341" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4W42BJGX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203917v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Quentin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Allasia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pegard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000264" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665759v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Tellier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Fritz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Kerhoas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Carlin-Sinclair" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.1656" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8664A1D12AFD31D820E6CF4F161CA17FCBB6D93D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658985v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Einhorn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8010917" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HZ7HPKZM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203982v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Es-Safi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Guerneve" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00387010801937782" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659905v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2005.12.019" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ML6ZGDB1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653774v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noue-Eddine Es-Safi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665978v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boyer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Martin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-950224" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678250v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Es-Safi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Boyer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Guernev&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2004.11.046" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18WM98H6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678506v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Kollmann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jolivalt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-004-1860-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GHB00GCJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675702v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2005.05.132" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWGM074Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680571v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Khlifi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Abbouyi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np0501233" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2NT5CDMC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672118v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2004.11.061" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J50VS0Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678579v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Descoins" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Thanh" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Descoins" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prange" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200390171" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6ED7336DC6AB6E0FB3450BFDEF4DA82C4C9F157A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680058v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Dubroca" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Alvinerie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-003-0032-9" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DH9JZFN5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676185v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0957-4166(03)00132-0" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL24VK4L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676700v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680587v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(02)00865" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BL29MDFJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681379v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(02)02027-0" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR2CBT84-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676876v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(02)00309-X" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMKG0DFN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157320v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Jolivalt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694168v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Bala" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00954908v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoum&#233; Leclaire" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Levet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ferreira" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lallemand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B004515M" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697480v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695763v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Giang Vo Thanh" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lettere" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686460v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685661v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698479v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693132v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692202v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695043v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guerrero" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gieselmann" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696743v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Keller" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Czernic" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ponchet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoungwhan Back" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004250050345" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7C231FC7AF7096C85B83DD94A0AF1265D403E3C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696900v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698985v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695001v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ramirez-Lucas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malosse" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698987v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Hervier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Lallemand" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691698v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Milat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686462v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705365v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Simon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700594v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mahiou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roblot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hocquemiller" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cave" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Barrios" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707521v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blein" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715229v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Rochat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.O. Ndiege" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708697v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715960v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pavis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02033198" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ADC672F11C81E131D993DA69BFAAAD220679F681/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715289v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louise Milat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Blein" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Tabet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711025v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Fr&#233;rot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmiers-de Chenon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cain" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704407v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Henryon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Soulie" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709918v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tabet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713124v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Howse" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jaffe" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00981927" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C2D744795929E31C8EAA073576750311AAA967F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713196v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00987996" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28711FBAB79BFFA24337AF2EC93A6175DDABB85B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708146v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715450v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldmann" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maille" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713809v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menassieu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707037v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711930v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(00)97495-1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83JHMCX1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577994v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Gore" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01787837v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Eric Spinnler" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562339v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Di Loreto Campos" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Maillard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-54188-9" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_11" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981621v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Di Loreto Campos" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Maillard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195518v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando, F&#233;lix Reano" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbara" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubs.acs.org/doi/abs/10.1021/bk-2015-1192.ch004" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2015-1192.ch004" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440924v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441013v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berzin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440877v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grisel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440895v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440993v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441029v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440853v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440832v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775621v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611243v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225042v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aguie-Beghin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gosselink" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516977v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn-boitte" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia-Grondard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740698v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Silioc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584193v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195517v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ch&#233;rubin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Wang" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Clement" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195515v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando F. Reano" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740790v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouandhoime Z. Oulame" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195516v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204018v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pla" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204021v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martinet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204020v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lancelot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazeau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mery" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517168v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824816v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fouques" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761920v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fournand" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771101v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770803v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771389v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767093v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rou&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766319v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vo Thanh" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771870v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769864v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776278v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775606v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517789v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Guisnet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Martinetto" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Boutet-Mercey" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742150v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517741v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Baratiny" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-7-6" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204019v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Waffo-Teguo" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://abstracts.acs.org/chem/242nm/program/view.php?obj_id=88815&amp;amp;terms=" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517705v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517312v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Ghidouche" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517646v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830726v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthukonda Shankar" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagadic" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600359v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600322v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04985085v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>