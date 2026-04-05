--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1516,399 +1516,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing IFN Alpha Therapy against Myeloproliferative Neoplasms</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A biology-driven deep generative model for cell-type annotation in cytometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Blampey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Bercovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Mourato Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1124/jpet.122.001561⟩</w:t>
+              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bib/bbad260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04308358v1</w:t>
+                <w:t xml:space="preserve">hal-04287005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biology-driven deep generative model for cell-type annotation in cytometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joana Mourato Ribeiro</w:t>
+                <w:t xml:space="preserve">Moving toward precision oncology centers V2.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Solary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Heard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bib/bbad260⟩</w:t>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (12), pp.1088-1089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annonc.2023.09.3115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287005v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving toward precision oncology centers V2.0</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing IFN Alpha Therapy against Myeloproliferative Neoplasms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Hermange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Plo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 34 (12), pp.1088-1089. </w:t>
+              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 387 (1), pp.31-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annonc.2023.09.3115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1124/jpet.122.001561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372621v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative Pan-Cancer Genomic and Transcriptomic Analyses of Refractory Metastatic Cancer</w:t>
               </w:r>
@@ -2022,680 +2022,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CustOmics: A versatile deep-learning based strategy for multi-omics integration</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New calibration setup for quantitative DCE‐US imaging protocol: Toward standardization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. H. Cournède</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isaline Hoferer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurene Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Girot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baya Benatsou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Leguerney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1010921⟩</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (9), pp.5541-5552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mp.16362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069315v1</w:t>
+                <w:t xml:space="preserve">hal-04261753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New calibration setup for quantitative DCE‐US imaging protocol: Toward standardization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Baya Benatsou</w:t>
+                <w:t xml:space="preserve">CustOmics: A versatile deep-learning based strategy for multi-omics integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Benkirane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Leguerney</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. H. Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 50 (9), pp.5541-5552. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mp.16362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1010921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04261753v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergic prognostic value of 3D CT scan subcutaneous fat and muscle masses for immunotherapy-treated cancer</w:t>
+                <w:t xml:space="preserve">Improving HLA typing imputation accuracy and eplet identification with local next‐generation sequencing training data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Decazes</w:t>
+                <w:t xml:space="preserve">Romain Lhotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy Ammari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Younes Belkouchi</w:t>
+                <w:t xml:space="preserve">Véronique Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Mottay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Littisha Lawrance</w:t>
+                <w:t xml:space="preserve">Cédric Usureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Jorge-Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Siemowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jitc-2023-007315⟩</w:t>
+              <w:t xml:space="preserve">HLA: Immune Response Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 103 (1), pp.e15222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tan.15222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287256v1</w:t>
+                <w:t xml:space="preserve">hal-04573496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BR55 Ultrasound Molecular Imaging of Clear Cell Renal Cell Carcinoma Reflects Tumor Vascular Expression of VEGFR-2 in a Patient-Derived Xenograft Model</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synergic prognostic value of 3D CT scan subcutaneous fat and muscle masses for immunotherapy-treated cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Tardy</w:t>
+                <w:t xml:space="preserve">Pierre Decazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Ammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Belkouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Mottay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littisha Lawrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms242216211⟩</w:t>
+              <w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (9), pp.e007315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jitc-2023-007315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372573v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving HLA typing imputation accuracy and eplet identification with local next‐generation sequencing training data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BR55 Ultrasound Molecular Imaging of Clear Cell Renal Cell Carcinoma Reflects Tumor Vascular Expression of VEGFR-2 in a Patient-Derived Xenograft Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Usureau</w:t>
+                <w:t xml:space="preserve">Jean Courcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Leguerney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baya Benatsou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debora Jorge-Cordeiro</w:t>
+                <w:t xml:space="preserve">Sibylle Pochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Siemowski</w:t>
+                <w:t xml:space="preserve">Isabelle Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HLA: Immune Response Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 103 (1), pp.e15222. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (22), pp.16211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tan.15222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms242216211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573496v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full Bayesian inference in hidden Markov models of plant growth</w:t>
               </w:r>
@@ -2913,265 +2913,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation mathématique de l'hématopoïèse et des hémopathies : développement, dynamique et traitement</w:t>
+                <w:t xml:space="preserve">Inferring the initiation and development of myeloproliferative neoplasms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Hermange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Rakotonirainy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Bentriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira El-Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hématologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/hma.2022.1762⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (37), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2120374119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04134893v1</w:t>
+                <w:t xml:space="preserve">hal-03844872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring the initiation and development of myeloproliferative neoplasms</w:t>
+                <w:t xml:space="preserve">Modélisation mathématique de l'hématopoïèse et des hémopathies : développement, dynamique et traitement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Hermange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Plo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 119 (37), </w:t>
+              <w:t xml:space="preserve">Hématologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (4), pp.183-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2120374119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/hma.2022.1762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844872v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging conditional generative models in a general explanation framework of classifier decisions</w:t>
               </w:r>
@@ -3581,51 +3581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Belkouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littisha Lawrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baya Benatsou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joya Hadchiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3702,51 +3702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Mosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Hermange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert John Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3804,248 +3804,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Estimation for the GreenLab Plant Growth Model with Deterministic Organogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automaton-ABC: A statistical method to estimate the probability of spatio-temporal properties for parametric Markov population models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Bentriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Logothetis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
+                <w:t xml:space="preserve">Paolo Ballarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13253-021-00468-w⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 893, pp.191-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2021.09.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04372549v1</w:t>
+                <w:t xml:space="preserve">hal-04148855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automaton-ABC: A statistical method to estimate the probability of spatio-temporal properties for parametric Markov population models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Bentriou</w:t>
+                <w:t xml:space="preserve">Bayesian Estimation for the GreenLab Plant Growth Model with Deterministic Organogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Logothetis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Malefaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Ballarini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
+                <w:t xml:space="preserve">S. Trevezas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 893, pp.191-219. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (1), pp.63-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2021.09.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13253-021-00468-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04148855v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic monitoring of software use with recurrent neural networks</w:t>
               </w:r>
@@ -4412,51 +4412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Tronik-Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Sautreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Bentriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4667,51 +4667,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound Molecular Imaging of Renal Cell Carcinoma: VEGFR targeted therapy monitored with VEGFR1 and FSHR targeted microbubbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ingels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Leguerney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6186,51 +6186,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian parameter estimation for the Wnt pathway: an infinite mixture models approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Koutroumpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Ballarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Votsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6284,247 +6284,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turgidity-dependent petiole flexibility enables efficient water use by a tree subjected to water stress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
+                <w:t xml:space="preserve">Learning from User Workflows for the Characterization and Prediction of Software Crashes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Aliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel de Langre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.03.011⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE 16th International Conference on Data Mining Workshops (ICDMW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1023 - 1030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDMW.2016.0148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323343v1</w:t>
+                <w:t xml:space="preserve">hal-01616232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning from User Workflows for the Characterization and Prediction of Software Crashes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Aliotti</w:t>
+                <w:t xml:space="preserve">Turgidity-dependent petiole flexibility enables efficient water use by a tree subjected to water stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Langre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 16th International Conference on Data Mining Workshops (ICDMW)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 398, pp.20-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.03.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDMW.2016.0148⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01616232v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling spatial competition for light in plant populations with the porous medium equation</w:t>
               </w:r>
@@ -6959,1048 +6959,1084 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter estimation via stochastic variants of the ECM algorithm with applications to plant growth modeling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model-Based Analysis-Synthesis for Realistic Tree Reconstruction and Growth Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Malefaki</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corina Iovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dider Boldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csda.2014.04.004⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (2), pp.1438-1450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2013.2251467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527966v1</w:t>
+                <w:t xml:space="preserve">hal-00826023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Analysis-Synthesis for Realistic Tree Reconstruction and Growth Simulation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoît Bayol</w:t>
+                <w:t xml:space="preserve">Parameter estimation via stochastic variants of the ECM algorithm with applications to plant growth modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samis Trevezas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dider Boldo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sonia Malefaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 52 (2), pp.1438-1450. </w:t>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 78, pp.82-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2013.2251467⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csda.2014.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826023v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data assimilation to reduce uncertainty of crop model prediction with convolution particle filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuting Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, in press. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2014.01.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive methodology of global sensitivity analysis for complex mechanistic models with an application to plant growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiongli Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Complexity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20, pp.219-232. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecocom.2013.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunlab: a Functional-Structural Model for Genotypic and Phenotypic Characterization of the Sunflower Crop</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Letort</w:t>
+                <w:t xml:space="preserve">Parametrization of five classical plant growth models applied to sugar beet and comparison of their predictive capacities on root yield and total biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Baey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Maupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 290, pp.21-33. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2014.02.006⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 290, pp.11-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2013.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272125v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametrization of five classical plant growth models applied to sugar beet and comparison of their predictive capacities on root yield and total biomass</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
+                <w:t xml:space="preserve">Sunlab: a Functional-Structural Model for Genotypic and Phenotypic Characterization of the Sunflower Crop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fenni Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry Cournede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Letort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 290, pp.11-20. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2013.11.003⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 290, pp.21-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2014.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919753v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Symbolic Method to Analyse Patterns in Plant Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Loi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Françon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combinatorics, Probability and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 23 (5), pp.842-860. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0963548314000108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling tree crown dynamics with 3D partial differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Beyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5, pp.329. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2014.00329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the interindividual variability of organogenesis in sugar beet populations using a hierarchical segmented model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Baey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemaire Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Maupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 263, pp.56-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2013.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and Evaluation of Plant Growth Models: Methodology and Implementation in the PYGMALION platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8022,310 +8058,352 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiongli Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Baey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bayol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (4), pp.112-130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/mmnp/20138407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sequential Monte Carlo approach for MLE in a plant growth model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samis Trevezas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.online first. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13253-013-0134-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Graph Grammars with Instantiation Rules Allow Efficient Structural Factorization of Virtual Vegetation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Winfried Kurth</w:t>
+                <w:t xml:space="preserve">An optimal control methodology for plant growth--Case study of a water supply problem of sunflower</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Dimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Reffye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao-Gang Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Communications of the EASST</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 82 (5), pp.909-923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2011.12.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14279/tuj.eceasst.61.830.825⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00872370v1</w:t>
+                <w:t xml:space="preserve">hal-00705066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient computational method for global sensitivity analysis and its application to tree growth modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiongli Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8344,250 +8422,208 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 107, pp.35-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ress.2011.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimal control methodology for plant growth--Case study of a water supply problem of sunflower</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bao-Gang Hu</w:t>
+                <w:t xml:space="preserve">Parallel Graph Grammars with Instantiation Rules Allow Efficient Structural Factorization of Virtual Vegetation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Smolenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winfried Kurth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2011.12.007⟩</w:t>
+              <w:t xml:space="preserve">Electronic Communications of the EASST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.114-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14279/tuj.eceasst.61.830.825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00705066v1</w:t>
+                <w:t xml:space="preserve">hal-00872370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillations in Functional Structural Plant Growth Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8596,261 +8632,261 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baogui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (6), pp.47-66. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mmnp/20127603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the effects of inter-tree competition on source-sink balance in Chinese pine trees with the GreenLab model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangdong Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Letort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trees - Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26, pp.1057-1067. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-012-0683-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Parameter Estimation Issues in Functional-Structural Plant Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8859,1409 +8895,1409 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng Zhen Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (2), pp.133-159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/mmnp/20116205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00631509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of fruit-set and trophic competition and optimization of yield advantages in six Capsicum cultivars using functional-structural plant modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuntao Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Wubs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Heuvelink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Y. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 107 (5), pp.793-803. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/aob/mcq223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00613645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the interactions between architecture and source-sink relationships in winter oilseed rape (Brassica napus) using the GreenLab model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Allirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Reffye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 107 (5), pp.765-779. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcq205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00613649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability and regulation of the number of ovules, seeds and pods according to assimilate availability in winter oilseed rape (Brassica napus L.).</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NEMA, a functional-structural model of nitrogen economy within wheat culms after flowering. I.Model description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra A. Jullien</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jessica Bertheloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2011.02.008⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (6), pp.1085-1096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcr119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01000492v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NEMA, a functional-structural model of nitrogen economy within wheat culms after flowering. I.Model description</w:t>
+                <w:t xml:space="preserve">Variability and regulation of the number of ovules, seeds and pods according to assimilate availability in winter oilseed rape (Brassica napus L.).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Bertheloot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
+                <w:t xml:space="preserve">Xiujuan X. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Andrieu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amélie A. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel J. M. Allirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra A. Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcr119⟩</w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 122 (1), pp.60-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2011.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019789v1</w:t>
+                <w:t xml:space="preserve">hal-01000492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEMA, a functional-structural model of nitrogen economy within wheat culms after flowering. II. Evaluation and sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bertheloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiongli Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 108 (6), pp.1097-1109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/aob/mcr125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of three approaches to model grapevine organogenesis in conditions of fluctuating temperature, solar radiation and soil water content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Loi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 107 (5), pp.Non connues. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/aob/mcq173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00546250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of source-sink dynamics in plant growth for ideotype breeding: a case study on maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuntao Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baogang Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Reffye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 71 (1), pp.96-105. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2009.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00493526v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a mathematical model to evaluate the trophic and non-trophic determinants of axis development in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 36 (2), pp.156-170. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/fp08178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic model of plant growth with interactions between development and functional mechanisms to study plant structural plasticity related to trophic competition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. de Reffye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 103 (8), pp.1173-1186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/aob/mcp054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00418643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une histoire de la modélisation des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Reffye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interstices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the GreenLab model to simulate and optimize wood production and tree stability: a theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Z. Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10280,1084 +10316,1084 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silva Fennica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 43 (3), pp.465-487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00436297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a mathematical model to evaluate the trophic and non-trophic determinants of axis development in grapevine (Vitis vinifera L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 36, pp.156-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing competition for light in the GREENLAB model of plant growth: a contribution to the study of the effects of density on resource acquisition and architectural development.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Houllier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Reffye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 101 (8), pp.1207-1219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/aob/mcm272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00291875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical study of a stochastic plant growth model: application to the GreenLab model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Z. Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Reffye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bao-Gang Hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 78 (1), pp.57-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matcom.2007.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00306691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhythms and alternating patterns in plants as emergent properties of a model of interaction between development and functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Reffye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 101 (8), pp.1233-1242. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/aob/mcm171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00288730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model-based analysis of the dynamics of carbon balance at the whole-plant level in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. de Reffye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 35, pp.1147-1162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/FP08099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00652522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative genetics and functional-structural plant growth models : Simulation of quantitative trait loci detection for model parameters and application to potential yield optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Reffye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 101 (8), pp.1243-1254. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcm197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00288538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Identifiability of Generalized Constraint Neural Network Models for Nonlinear Regression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bao-Gang Hu</w:t>
+                <w:t xml:space="preserve">Parameter optimization and field validation of the functional-structural model GREENLAB for Maize at different population densities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuntao Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Meiping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baoguo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2007.12.013⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101 (8), pp.1185-1194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcm233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00872379v1</w:t>
+                <w:t xml:space="preserve">halsde-00290415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter optimization and field validation of the functional-structural model GREENLAB for Maize at different population densities</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Baoguo Li</w:t>
+                <w:t xml:space="preserve">Structural Identifiability of Generalized Constraint Neural Network Models for Nonlinear Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang-Hong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao-Gang Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 72 (1-3), pp.392-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2007.12.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcm233⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halsde-00290415v1</w:t>
+                <w:t xml:space="preserve">hal-00872379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric identification of a functional-structural tree growth model and application to beech trees (Fagus sylvatica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11379,842 +11415,842 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Reffye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiéry Constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 35, pp.951-963. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/fp08065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00529461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and Visualisation of Functional Landscapes: Effects of the Water Resource Competition between Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xing Mei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computer Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 22 (6), pp.835-845. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11390-007-9105-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00547631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamical model of plant growth with full retroaction between organogenesis and photosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rostand-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Reffye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 7ème Colloque Africain sur la Recherche en Informatique (CARI'04), Volume 4, 2006, pp.101-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/arima.1844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00122478v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Factorization of Plants to Compute their Functional and Architectural Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.Z. Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Barczi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.P. Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Simulation,Transactions of the society for modelling and simulation international, 82 (7), pp.427-438. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0037549706069341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00121231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positivity statements for a Mixed-Element-Volume scheme on fixed and moving grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Koobus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dervieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 15 (7-8), pp.767-798. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/remn.15.767-798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00372831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Water Supply Optimization Problem for Plant Growth Based on GreenLab Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lin Wu</w:t>
+                <w:t xml:space="preserve">GreenLab: A Dynamical Model of Plant Growth for Environmental Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Reffye</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ERCIM News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Special : Environmental Modelling, 61, pp.39-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01261708v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00121232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GreenLab: A Dynamical Model of Plant Growth for Environmental Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Water Supply Optimization Problem for Plant Growth Based on GreenLab Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Reffye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao-Gang Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Dimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe de Reffye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCIM News</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Volume 3, Special Issue CARI'04, november 2005, pp.197-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/arima.1836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00121232v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (77)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasted reaction norms of wheat yield in pure vs mixed stands explained by tillering plasticities and shade avoidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meije Gawinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12256,73 +12292,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counterfactual Analysis for Digital Histopathology Slides Using Human Interpretable Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Benkirane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12344,733 +12380,733 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Lotter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIDL 2024 - Medical Imaging with Deep Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Paris, France. Online ahead of print</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05034913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-Temporal Analysis of Patient-Derived Organoid Videos Using Deep Learning for the Prediction of Drug Efficacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Fillioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gontran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cartry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques RR Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bedja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCV workshop 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">142P Correlating total tumor volume on CT-Scan and liquid biopsy ctDNA in 1017 patients with metastatic cancer: A novel study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Ammari</w:t>
+                <w:t xml:space="preserve">Structured State Space Models for Multiple Instance Learning in Digital Pathology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Fillioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Vasseur</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joseph Boyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vakalopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stergios Christodoulidis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMO Congress 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annonc.2023.09.2867⟩</w:t>
+              <w:t xml:space="preserve">MICCAI 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43907-0_57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396382v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1022MO Predicting overall survival of patients with melanoma and NSCLC treated with immunotherapy using AI combining total tumor volume and tumor heterogeneity on CT-Scans</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joya Hadchiti</w:t>
+                <w:t xml:space="preserve">142P Correlating total tumor volume on CT-Scan and liquid biopsy ctDNA in 1017 patients with metastatic cancer: A novel study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Belkouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lawrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMO 2023 - Congress of European Society for Medical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annonc.2023.09.2161⟩</w:t>
+              <w:t xml:space="preserve">ESMO Congress 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Medical Oncology, Oct 2023, Madrid, Spain. pp.S237, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annonc.2023.09.2867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396366v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Formal Approach for Tuning Stochastic Oscillators</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">1022MO Predicting overall survival of patients with melanoma and NSCLC treated with immunotherapy using AI combining total tumor volume and tumor heterogeneity on CT-Scans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Dawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Ammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Belkouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joya Hadchiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lawrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Methods in Systems Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-42697-1_1⟩</w:t>
+              <w:t xml:space="preserve">ESMO 2023 - Congress of European Society for Medical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Medical Oncology, Oct 2023, Madrid, Spain. pp.S622, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annonc.2023.09.2161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570564v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured State Space Models for Multiple Instance Learning in Digital Pathology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Vakalopoulou</w:t>
+                <w:t xml:space="preserve">A Formal Approach for Tuning Stochastic Oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Ballarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Bentriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stergios Christodoulidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-43907-0_57⟩</w:t>
+              <w:t xml:space="preserve">Computational Methods in Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Luxembourg, Luxembourg. pp.1-17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42697-1_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331431v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing WHEAMM, a new FSPM for the simulation of wheat cultivar mixtures. Feedbacks on model conception, sensitivity analysis and automatic calibration in Julia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meije Gawinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13112,73 +13148,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Presentation for the Wageningen FSPM group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des mélanges de variétés de blé tendre avec une approche interdisciplinaire entre expérimentation au champ et modélisation mécaniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meije Gawinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13220,73 +13256,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WHEAMM: a new functional-structural plant model to study plastic responses to competition for light in wheat cultivar mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meije Gawinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13328,198 +13364,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PlantComp2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyper-AdaC: Adaptive clustering-based hypergraph representation of whole slide images for survival analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Benkirane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vakalopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stergios Christodoulidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid-Judith Garberis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ML4H 2022 - Machine Learning for Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, New Orelans, France. pp.405-418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the statistical inference of WHEAMM's parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meije Gawinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13561,73 +13597,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du groupe de travail Modélisation du projet MoBiDiv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les normes de réactions dans les mélanges intraspécifiques à l'aide d'un modèle et d'une expérience à l'échelle de la plante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meije Gawinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13669,289 +13705,289 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interne de l'UMR GQE - Le Moulon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normes de réaction et plasticité phénotypique des plantes selon l'hétérogénéité de leur voisinage: cas du blé en monoculture versus mélange variétal</w:t>
+                <w:t xml:space="preserve">WHEAMM : a functional-structural model to study the quantitative genetics of wheat variety mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meije Gawinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petit Pois Déridé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaire INRAE-CIRAD sur la modélisation des cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936889v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WHEAMM : a functional-structural model to study the quantitative genetics of wheat variety mixtures</w:t>
+                <w:t xml:space="preserve">Normes de réaction et plasticité phénotypique des plantes selon l'hétérogénéité de leur voisinage: cas du blé en monoculture versus mélange variétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meije Gawinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire INRAE-CIRAD sur la modélisation des cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Petit Pois Déridé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936879v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Use of Neural Networks with Censored Time-to-Event Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13970,92 +14006,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Michiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Mathematical and Computational Oncology - ISMCO 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Paris, France. pp.56-67, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-64511-3_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developping WHEAMM, a functional-structural model of wheat variety mixtures to study the genetic basis of phenotypic plasticity in an agricultural context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meije Gawinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14097,87 +14133,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du GDR PlasPhen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de la densité limite de champ moyen pour des populations hétérogènes avec interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Della Della Noce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14192,100 +14228,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Rencontre du Non-Linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation de données par ﬁltrage particulaire régularisé dans un modèle d'épidémiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Bentriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanella Boatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14300,367 +14336,367 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50èmes journées de Statistique de a SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop recognition from sequential sentinel-1 images with lstm recurrent networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy Hammache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Lohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Hefei, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de population avec interactions : de la limite de champ moyen à l'approximation de champ moyen.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Della Della Noce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50èmes journées de Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Weighted Regression for the Prediction of Soft Wheat Production in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangtuo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA) 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Hefei, China. pp.141-146, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/pma.2018.8611566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis to help individual plant model parameterization for winter oilseed rape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14705,343 +14741,343 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FSPMA 2016., Nov 2016, Qingdao, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/fspma.2016.7818299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling soil temperature to predict emergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie J. Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Qingdao, China. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FSPMA.2016.7818285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of geometrical traits on light interception in conifers analysis using an FSPM for Scots pine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Streit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Henke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risto Sievaenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Qingdao, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/FSPMA.2016.7818307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A data augmentation scheme embedding a sequential Monte Carlo method for Bayesian parameter inference in state space models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Votsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15057,113 +15093,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48èmes Journées de Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the inter-individual variability of single-stemmed plant development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Della Della Noce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Baey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15172,106 +15208,106 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Qingdao, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/fspma.2016.7818287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WIP - Promoting good modeling practice with a domain-specific language and statistical algorithms designed for parallel computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuting Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15312,838 +15348,838 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEVS '15: Proceedings of the Symposium on Theory of Modeling &amp; Simulation: DEVS Integrative M&amp;S Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02777331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparison of a Generic MCMC-Based Algorithm for Bayesian Estimation in C++, R and Julia. Application to Plant Growth Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuting Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 Spring Simulation Multi-Conference The Society for Modeling &amp; Simulation International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Alexandria, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an EDSL to enhance good modelling practice for non-linear stochastic discrete dynamical models Application to plant growth models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuting Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIMULTECH 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Iceland. pp.132-138, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0004481101320138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive global sensitivity analysis for biological model diagnosis and parameterization: application to the NEMA model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jessica Bertheloot</w:t>
+                <w:t xml:space="preserve">A nonlinear mixed effects model to explain inter-individual variability in plant populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Baey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samis Trevezas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Workshop on Functional-Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland</w:t>
+              <w:t xml:space="preserve">Applied Stochastic Models and Data Analysis International Conference (ASMDA) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826102v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlinear mixed effects model to explain inter-individual variability in plant populations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samis Trevezas</w:t>
+                <w:t xml:space="preserve">A comprehensive global sensitivity analysis for biological model diagnosis and parameterization: application to the NEMA model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiongli Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Bertheloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Stochastic Models and Data Analysis International Conference (ASMDA) 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Seventh International Workshop on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826175v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global sensitivity analysis of the NEMA model for its parameterization and biological diagnosis.</w:t>
+                <w:t xml:space="preserve">Assessment of Interactions in Complex Mechanistic Models using Global Sensitivity Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiongli Wu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Bertheloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models (FSPM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland</w:t>
+              <w:t xml:space="preserve">International Conference "Interactions in Complex Systems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456018v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Interactions in Complex Mechanistic Models using Global Sensitivity Analysis</w:t>
+                <w:t xml:space="preserve">Global sensitivity analysis of the NEMA model for its parameterization and biological diagnosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiongli Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Bertheloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference "Interactions in Complex Systems"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Orléans, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models (FSPM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826105v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Competition in Crop Populations via Reaction-­Diffusion Foliage Dynamics. With an Outlook on Tree Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Beyer</w:t>
+                <w:t xml:space="preserve">Optimal Control of Crop Irrigation based on the Hamilton-Jacobi-Bellman Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ramanathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuting Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models (FSPM 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Conference on Control and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, San Diego, United States. pp.21-28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/1.9781611973273.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829756v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02777904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Control of Crop Irrigation based on the Hamilton-Jacobi-Bellman Equation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuting Chen</w:t>
+                <w:t xml:space="preserve">Modelling Competition in Crop Populations via Reaction-­Diffusion Foliage Dynamics. With an Outlook on Tree Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Beyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Control and its Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models (FSPM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.201-203</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02777904v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative convolution particle filtering for nonlinear parameter estimation and data assimilation with application to crop yield prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuting Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16162,482 +16198,482 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Industrial and Applied Mathematics (SIAM): Control &amp; its Applications 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, San Diego, United States. pp.CHEN, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/1.9781611973273.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some sequential Monte Carlo techniques for Data Assimilation in a plant growth model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aman Gupta</w:t>
+                <w:t xml:space="preserve">Sensitivity Analysis for Plant Models with Correlated Parameters: Application to the Characterization of Sun flower Genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiongli Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fenni Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Stochastic Models and Data Analysis International Conference (ASMDA) 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Spain. in press</w:t>
+              <w:t xml:space="preserve">7th International Conference on Sensitivity Analysis of Model Output</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00997736v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity Analysis for Plant Models with Correlated Parameters: Application to the Characterization of Sun flower Genotypes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Lecoeur</w:t>
+                <w:t xml:space="preserve">Some sequential Monte Carlo techniques for Data Assimilation in a plant growth model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuting Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samis Trevezas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aman Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Sensitivity Analysis of Model Output</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Nice, France</w:t>
+              <w:t xml:space="preserve">Applied Stochastic Models and Data Analysis International Conference (ASMDA) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Spain. in press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826104v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SUNLAB: a Functional-Structral Model for Genotypic and Phenotypic Characterization of the Sunflower Crop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fenni Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Magaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE 4th International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Shanghai, China. pp.148-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtrage par noyaux de convolution itératif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuting Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Loi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samis Trevezas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16652,582 +16688,582 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 44 Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Bruxelles, Belgique. pp.CHEN</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Parameter Uncertainty in Plant Growth Model Identification</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of the Predictive Capacity of Five Plant Growth Models for Sugar Beet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Baey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Maupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE 4th International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, China. CHEN, page 43</w:t>
+              <w:t xml:space="preserve">Plant Growth Modeling, Simulation, Visualization and Applications - PMA12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Shanghai, China. pp.30-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00776551v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776389v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Predictive Capacity of Five Plant Growth Models for Sugar Beet</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of Parameter Uncertainty in Plant Growth Model Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuting Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Growth Modeling, Simulation, Visualization and Applications - PMA12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Shanghai, China. pp.30-37</w:t>
+              <w:t xml:space="preserve">2012 IEEE 4th International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, China. CHEN, page 43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00776389v2</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of pod position and its appearance time on pod and seed abortion in winter oilseed rape (Brassica napus L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiujuan X. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie A. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel J. M. Allirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra A. Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Rapeseed Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic. pp.154-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology to study Complex Biophysical Systems with Global Sensitivity Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qiongli Wu</w:t>
+                <w:t xml:space="preserve">Bayesian Estimation in Functional-Structural Plant Models with Stochastic Organogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Loi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samis Trevezas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Antoine Grall, Sep 2011, Troyes, France</w:t>
+              <w:t xml:space="preserve">14th Applied Stochastic Models and Data Analysis International Conference (ASMDA 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639549v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Estimation in Functional-Structural Plant Models with Stochastic Organogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Loi</w:t>
+                <w:t xml:space="preserve">A methodology to study Complex Biophysical Systems with Global Sensitivity Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiongli Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samis Trevezas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Applied Stochastic Models and Data Analysis International Conference (ASMDA 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Rome, Italy</w:t>
+              <w:t xml:space="preserve">ESREL2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antoine Grall, Sep 2011, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653672v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a hierarchical segmented model to assess the dynamics of leaf appearance in plant populations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Baey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17243,73 +17279,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Applied Stochastic Models and Data Analysis International Conference (ASMDA 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00602419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of Sensitivity Analysis for the design of Functional Structural Plant Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiongli Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17325,87 +17361,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth international conference on sensitivity analysis of model output</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Milan, Italy. pp.7768-7769</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00534046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of topology on plant functioning : a theoretical analysis based on the GreenLab model equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17420,1490 +17456,1490 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 Plant Growth Modeling And Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Beijing, China. pp.341-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A functional-structural model of nitrogen economy within wheat culms after flowering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bertheloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. ESA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Non-Linearity in Functional-Structural Plant Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiongli Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bertheloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSPM 2010 - 6th International Workshop on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Davis, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192293v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of branch and flower expansion in GreenLab model to account for the whole crop cycle of Winter Oilseed Rape (Brassica Napus L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Allirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Verchère de Reffye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ville service., Nov 2009, Beijing, China. 454 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of a probabilistic model of oilseed rape fertility to analyze the inter-variety variability in number of seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Allirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Davis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A symbolic method to compute the probability distribution of the number of pattern occurences in random texts generated by stochastic 0L-systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Loi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Françon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Meeting on Probabilistic, Combinatorial, and Asymptotic Methods in the Analysis of Algorithms (AofA'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Vienna, Austria. pp.473-488, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/dmtcs.2774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00529137v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic models in floral biology and its application to the study of oilseed rape (Brassica napus L.) fertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Xiujuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Allirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00529375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic models in floral biology and application to the study of oilseed rape fertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiujuan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Allirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Verchère de Reffye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ville service., Nov 2009, Beijing, China. 454 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PMA.2009.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the density effects on the source-sink dynamics in Sugar-Beet growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Maupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Allirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Beijing, China. 454 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00543137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a continuous approach of functional-structural plant growth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Le Chevalier</w:t>
+                <w:t xml:space="preserve">Plants as Combinatorial Structures and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Loi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Françon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2009, Beijing, China. pp.334-340, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PMA.2009.69⟩</w:t>
+              <w:t xml:space="preserve">, Nov 2009, Pékin, China. pp.319-326, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/pma.2009.27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00529351v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00546283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plants as Combinatorial Structures and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Loi</w:t>
+                <w:t xml:space="preserve">Simulation of morphological plasticity of Acacia tortilis in response to herbivore attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gignoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Françon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2009, Pékin, China. pp.319-326, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., 2009, Beijing, China. 454 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00546283v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00543136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of morphological plasticity of Acacia tortilis in response to herbivore attacks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacques Gignoux</w:t>
+                <w:t xml:space="preserve">Towards a continuous approach of functional-structural plant growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongping Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., 2009, Beijing, China. 454 p</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nov 2009, Beijing, China. pp.334-340, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PMA.2009.69⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00543136v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00529351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Inter-Individual Variability in Sugar Beet Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. de Reffye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitish Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Maupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00537646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of GreenLab model for maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiongli Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18919,688 +18955,688 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd international symposium on Plant Growth and Applications (PMA09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00532950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stochastic growth model of grapevine with full interaction between environment, trophic competition and plant development.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Loi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Pékin, China. pp.95-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00546291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Forest Growth Simulator Based on Functional-Structural Modelling of Individual Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Nov 2009, Beijing, China. pp.34-41, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PMA.2009.55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00529096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Functional-Structural Plant Model-Theory and Applications in Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meng Zhen Kang</w:t>
+                <w:t xml:space="preserve">Rhythms and alternating patterns in plants as emergent properties of a model of interaction between development and functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Reffye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Crop Modeling and Decision Support: ISCMDS 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Second International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications, PMA06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Beijin, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcm171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00380520v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhythms and alternating patterns in plants as emergent properties of a model of interaction between development and functioning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe de Reffye</w:t>
+                <w:t xml:space="preserve">Generating Functions of Stochastic L-Systems and Application to Models of Plant Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Loi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications, PMA06</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcm171⟩</w:t>
+              <w:t xml:space="preserve">Fifth Colloquium on Mathematics and Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Kiel, Germany. pp.325-338, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/dmtcs.3574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824878v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating Functions of Stochastic L-Systems and Application to Models of Plant Development</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Functional-Structural Plant Model-Theory and Applications in Agronomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Zhen Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth Colloquium on Mathematics and Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Crop Modeling and Decision Support: ISCMDS 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Nanjing, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194661v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00380520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A morphogenetic crop model for sugar-beet (Beta vulgaris L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Maupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19615,842 +19651,842 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCMDS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00336415v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et modélisation de l'architecture des Plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Barczi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plantes et peuplements virtuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Adjoint Ecologie des Forêts, Prairies et Milieux Aquatiques (0940)., Mar 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01032386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is it possible to simulate rapeseed organ mass in relation to N nutrition ? Calibration of the functional-structural model GREENLAB for the oilseed rape Brassica napus L. during the vegetative phase for two nitrogen nutrition levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Allirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Matthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. de Reffye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Rapeseed Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of rhythms in plant development controlled by their functioning: theoretical and numerical study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Mathieu</w:t>
+                <w:t xml:space="preserve">Effect of topological and phenological changes on biomass partitioning in Arabidopsis thaliana inflorescence: a preliminary model-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Barthélémy</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Reffye</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Beijing, China</w:t>
+              <w:t xml:space="preserve">PMA06, Plant Growth Modeling, Simulation, Visualization and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Beijing, China. pp.65-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757964v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00576589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of topological and phenological changes on biomass partitioning in Arabidopsis thaliana inflorescence: a preliminary model-based study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Veronique Letort</w:t>
+                <w:t xml:space="preserve">Generation of rhythms in plant development controlled by their functioning: theoretical and numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Irène Hummel</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Reffye</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMA06, Plant Growth Modeling, Simulation, Visualization and applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Beijing, China. pp.65-69</w:t>
+              <w:t xml:space="preserve">2. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00576589v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of the GreenLab model for analyzing sink-source relationships in Chinese Pine saplings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing plant growth model parameters for genetic selection based on QTL mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Fourcaud</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Reffye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMA06, Plant growth modeling, Simulation, Visualization and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Beijing, China. pp.236-243</w:t>
+              <w:t xml:space="preserve">Plant Growth Modeling, Simulation, Visualization and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Beijing, China. pp.16-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00576583v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing plant growth model parameters for genetic selection based on QTL mapping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation of the GreenLab model for analyzing sink-source relationships in Chinese Pine saplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Mahe</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingxia Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fourcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Growth Modeling, Simulation, Visualization and applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Beijing, China. pp.16-21</w:t>
+              <w:t xml:space="preserve">PMA06, Plant growth modeling, Simulation, Visualization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Beijing, China. pp.236-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829810v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00576583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Water Supply Optimization Problem for Plant Growth Based on GreenLab Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Dimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.G. Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20465,208 +20501,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7éme Colloque Africain sur la Recherche en Informatique (CARI'04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Mammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00122491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Study and Numerical Simulation of a Stochastic Model for Plant Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.Z. Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Reffye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.G. Hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th African Conference on Research in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00121499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of Photosynthesis on the Number of Metamers per Growth Unit in GreenLab Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20681,51 +20717,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4TH International Workshop on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00124845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20735,51 +20771,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Better than RECIST and faster than iRECIST: defining the Immunotherapy Progression Decision score to better manage progressive tumors on immunotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Belkouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20838,73 +20874,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMO 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WHEAMM: a functional-structural model to study plant growth and interactions with neighbors in wheat variety mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meije Gawinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20946,375 +20982,375 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSPM 2020 : 9th International Conference on FUNCTIONAL-STRUCTURAL PLANT MODELS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Hanovre (Virtual Conference), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing variance components in nonlinear mixed effects models. Application to plant growth modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Baey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31-th European Meeting of Statisticians -EMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Helsinki, Finland. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing variance components in nonlinear mixed effects models. Application to plant growth modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Baey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference of the ERCIM WG on Computational and Methodological Statistics (CMStatistics 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Seville, Spain. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Functional-Structural Plant Modelling at the Example of Apple Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard G. Buck-Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustino Chi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Qingdao, China. 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/FSPMA.2016.7818281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21324,639 +21360,639 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Transition from the Single Plant to the Stand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Reffye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengzhen Kang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe de Reffye; Mengzhen Kang; Marc Jaeger; Baogui Zhang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Model Greenlab for Botany and Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Singapore, pp.541-582, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-97-7541-5_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05107232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate Bayesian Inference using the Mean-Field Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Della Noce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Analysis and Related Applications 1: Computational, Algorithmic and Applied Economic Data Analysis, Volume 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, 2022, 9781394165513. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394165513.ch24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04374332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural Networks to Predict Survival from RNA-seq Data in Oncology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Sautreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lemler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Methods in Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.122-140, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-85633-5_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reachability Design Through Approximate Bayesian Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Bentriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Ballarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Methods in Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.207-223, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-31304-3_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles Dynamiques de la Croissance des Plantes : Succès et Défis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Potentiels de la science pour une agriculture durable, Académie d'Agriculture de France. Edition: Jean-Claude Pernollet.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes inverses et identification paramétrique de modèles d'architecture végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Reffye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Houllier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe de Reffye; Marc Jaeger; Daniel Barthélémy; François Houllier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architecture et croissance des plantes. Modélisation et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2016, Synthèses, 978-27592-2622-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le passage de la plante au peuplement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21976,294 +22012,294 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe de Reffye; Marc Jaeger; Daniel Barthélémy; François Houllier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architecture et croissance des plantes. Modélisation et croissances des plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Synthèses, 978-27592-2622-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterization of plant growth models to characterize genotype by environment interactions: a methodology adapted to breeding programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fenni Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Halford, N. and Semenov, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aspects of Applied Biology 107: Systems Approaches to Crop Improvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Association of Applied Biologists, pp.27-35, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen acquisition and utilization by crops: review of different approaches and proposition of a mechanistic modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bertheloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications: proceedings, 9-13 November 2009, Beijing, China</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Computer Society, 454 p., 2010, Plant Growth Modeling, Simulation, Visualization and Applications, 978-0-7695-3988-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Functional-Structural Plant Model: Theories and its Applications in Agronomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng Zhen Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22271,442 +22307,442 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Qi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cao, W. and White, J. and Wang, E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop Modeling and Decision Support</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.148-160, 2009, 978-3-642-01131-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-01132-0_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation de l'architecture et de la production végétales</w:t>
+                <w:t xml:space="preserve">Plant growth models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Reffye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Heuvalick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Jaeger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aux origines des plantes : des plantes anciennes à la botanique du XXIe siècle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Encyclopedia of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, 2008, 978-0-08-045400-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-008045405-4.00217-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822356v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant growth models</w:t>
+                <w:t xml:space="preserve">Modélisation et simulation de l'architecture et de la production végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Reffye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jaeger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aux origines des plantes : des plantes anciennes à la botanique du XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fayard, 2008, 978-2-213-62836-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821385v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation techniques for parameter estimation via a stochastic ECM algorithm with applications to plant growth modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samis Trevezas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Malefaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22716,301 +22752,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STHELAR, a multi-tissue dataset linking spatial transcriptomics and histology for cell type annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Giraud-Sauveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Blampey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Benkirane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Marinello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clonal memory of cell division in humans diverges between healthy haematopoiesis and acute myeloid leukaemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Donada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Hermange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Tocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Midoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Prevedello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVALUATION OF MACHINE-LEARNING MODELS TO MEASURE INDIVIDUALIZED TREATMENT EFFECTS FROM RANDOMIZED CLINICAL TRIAL DATA WITH TIME-TO-EVENT OUTCOMES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roblin Elvire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23018,73 +23054,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Michiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05290368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novae: a graph-based foundation model for spatial transcriptomics data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Blampey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23132,73 +23168,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Likelihood ratio test for variance components in nonlinear mixed effects models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Baey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23220,289 +23256,289 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Kuhn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural networks to predict survival from RNA-seq data in oncology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Lemler</w:t>
+                <w:t xml:space="preserve">Combining Similarity and Adversarial Learning to Generate Visual Explanation: Application to Medical Image Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Charachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hudelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ruppli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Ardon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224492v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Similarity and Adversarial Learning to Generate Visual Explanation: Application to Medical Image Classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Hudelot</w:t>
+                <w:t xml:space="preserve">Neural networks to predict survival from RNA-seq data in oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Sautreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lemler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127330v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean field approximation of a heterogeneous population of plants in competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Della Noce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23510,227 +23546,227 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irrigation Optimization by Modeling of Plant-Soil Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongping Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mailhol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00606408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A symbolic method to analyse patterns in plant structure whose organogenesis is driven by a multitype branching process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Loi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Françon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00546309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23740,51 +23776,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing variance components in nonlinear mixed effects models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Baey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23810,297 +23846,297 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Kuhn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] 2017-1, auto-saisine. 2017, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Markovian framework to formalize stochastic L-systems and application to models of plant development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Loi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6830, INRIA. 2008, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00359515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing the moments of probability distributions for branching processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Loi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6728, INRIA. 2008, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00340055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Positive MUSCL Scheme for Triangulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Debiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dervieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-3465, INRIA. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24110,105 +24146,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic System of Plant Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathematics [math]. Université Montpellier II - Sciences et Techniques du Languedoc, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00377462v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId627"/>
+      <w:footerReference w:type="default" r:id="rId630"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -24355,51 +24391,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549203v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Frau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Manso Jimeno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letuan Phan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2026.02.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299939v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mamann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Pradat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F C Bidard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Delaloge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cabel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2025.06.015" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05144693v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Benkirane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vakalopoulou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Planchard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Adam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Olaussen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013012" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396711v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Blampey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bercovici" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Andr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.09.09.612009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269717v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Hermange" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vainchenker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Plo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imammb/dqae006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04642336v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Roblin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Michiels" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2023.101426" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05236067v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Monnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011880" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04638434v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottosso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mosele" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michiels" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry P.-H. Courn&#232;de" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dogan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2024.102247" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644963v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meije Gawinowski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109368" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986625v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duquesne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouget" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Cournede" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fautrel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keac645" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396436v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Belkouchi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lassau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Littisha Lawrance" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Farhane" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-22-0890" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04308358v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.122.001561" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287005v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dutertre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Mourato Ribeiro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbad260" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372621v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Solary" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Heard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aldea" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2023.09.3115" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122846v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pradat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey A. Yurchenko" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Vladimirovich Gunbin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cerbone" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-22-0966" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069315v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Courn&#232;de" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010921" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261753v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Hoferer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Jourdain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Girot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baya Benatsou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Leguerney" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.16362" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287256v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Decazes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ammari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mottay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2023-007315" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372573v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Courcier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Pochon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tardy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242216211" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04573496v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lhotte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Letort" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Usureau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Jorge-Cordeiro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Siemowski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.15222" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04292956v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Viaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting Chen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-AOAS1594" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940635v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lawrance" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farhane" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2022.07.159" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04134893v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/hma.2022.1762" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03844872v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rakotonirainy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Bentriou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Tisserand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira El-Khoury" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2120374119" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574152v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Charachon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hudelot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ardon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2022.02.020" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266174v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Nebot-Bral" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Kind" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence David" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.982790" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03979132v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Hassler" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2022-002442" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792594v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Naccache" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joya Hadchiti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14051337" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03452002v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mosca" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert John Noble" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marzac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021010986" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372549v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Logothetis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malefaki" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trevezas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-021-00468-w" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04148855v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ballarini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.09.039" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520120v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Adam" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aliotti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkiskos Malliaros" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2019.101781" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03127555v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Dormieux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mezquita" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Remon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Tazdait" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-020-06784-y" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03128485v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Della Noce" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carrier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1296.17" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02879515v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Tronik-Le Roux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sautreuil" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bel&#233;n Palma" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-020-02530-x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03128125v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Besse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Monnet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2020.38.15_suppl.9535" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03128255v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ingels" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Irani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ferlicot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64433-2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02367731v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baey" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2019.01.014" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02367752v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-018-00343-1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03128413v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dormieux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mezquita" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacroix" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emy Rouleau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdz413.049" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03128465v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alexandre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leguerney" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Irani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferlicot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2019.08.054" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824176v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Mathieu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vidal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiongli Wu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chambon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy080" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766698v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samis Trevezas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-017-0307-4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01630989v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Beyer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Letort" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Bayer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Pretzsch" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.12.012" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02527764v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangtuo Chen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01630985v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602596v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loudet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.02057" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01630979v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2017.09.010" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01630981v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2017.02.018" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817488v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Koutroumpas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Votsi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw471" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01323343v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez-Rodriguez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Langre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.03.011" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN4MSKB7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616232v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2016.0148" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02404088v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Etard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurent-Gengoux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-014-0763-1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997732v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-015-9440-0" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068327v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2014.930909" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510245v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu Juan Wang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B G Zhang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Reffye" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12152" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527966v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Malefaki" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2014.04.004" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00826023v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Iovan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bayol" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dider Boldo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2251467" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997728v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.01.030" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527976v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2013.12.005" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272125v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenni Kang" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lecoeur" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.02.006" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919753v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Didier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemaire" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maupas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.11.003" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527843v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Loi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;on" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548314000108" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272213v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00329" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819919v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaire S&#233;bastien" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.04.013" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00860902v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20138407" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796154v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-013-0134-1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00872370v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Smolenova" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Kurth" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14279/tuj.eceasst.61.830.825" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639539v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2011.07.001" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9PV254M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00705066v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Wu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Dimet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Gang Hu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2011.12.007" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5TM3GH9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780592v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baogui Zhang" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20127603" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780354v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Guo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangdong Lei" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-012-0683-x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XR23P4X7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00631509v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Zhen Kang" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20116205" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00613645v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuntao Ma" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Wubs" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heuvelink" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Zhu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq223" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00613649v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Allirand" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Pinet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq205" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000492v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiujuan X. Wang" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. Mathieu" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Allirand" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Jullien" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2011.02.008" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QK7F8NWL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019789v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bertheloot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr119" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826101v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr125" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546250v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pallas" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lecoeur" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq173" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493526v3" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Qi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baogang Hu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2009.12.008" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666609v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lecoeur" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp08178" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00418643v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathieu" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Reffye" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp054" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350407v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00436297v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Z. Kang" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00872383v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00291875v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Houllier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm272" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00306691v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auclair" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2007.06.003" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WML21F7K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00288730v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm171" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652522v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08099" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00288538v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mahe" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Courtois" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm197" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00872379v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang-Hong Yang" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2007.12.013" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-641BVSJ3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00290415v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Meiping" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Guo" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoguo Li" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm233" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529461v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp08065" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547631v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Chevalier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Mei" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11390-007-9105-8" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQRZ7VRC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122478v2" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rostand-Mathieu" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1844" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121231v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Z. Kang" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Yan" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549706069341" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-RB0M7G3T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372831v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Koobus" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervieux" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.767-798" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01261708v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1836" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121232v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936930v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05034913v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lotter" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331446v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Fillioux" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gontran" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cartry" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques RR Mathieu" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bedja" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396382v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Belkouchi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dawi" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ammari" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vasseur" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2023.09.2867" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396366v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Dawi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2023.09.2161" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570564v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42697-1_1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331431v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Boyd" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Christodoulidis" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43907-0_57" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936906v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936903v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936896v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330534v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid-Judith Garberis" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936882v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936828v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936889v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936879v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03127430v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64511-3_6" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936827v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02425831v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Della Della Noce" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02860793v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanella Boatto" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02861019v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Hammache" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Lohier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02860994v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Mathieu" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02860799v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pma.2018.8611566" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566311v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fspma.2016.7818299" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01823953v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Claverie" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie J. Lecoeur" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSPMA.2016.7818285" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402783v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Streit" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Henke" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bayol" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risto Sievaenen" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSPMA.2016.7818307" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355334v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490367v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hansart" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fspma.2016.7818287" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02777331v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250999v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01001669v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004481101320138" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826102v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826175v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456018v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826105v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829756v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02777904v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ramanathan" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611973273.4" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826052v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611973273.10" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997736v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Gupta" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826104v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00781183v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Magaldi" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776397v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Loi" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776551v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776389v2" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Song" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000458v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639549v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653672v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00602419v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534046v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546801v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192285v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Wu" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01192293v2" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192313v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Allirand" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verch&#232;re de Reffye" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192265v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529137v2" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2774" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529375v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Xiujuan" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192317v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiujuan Wang" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2009.12" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543137v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ney" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529351v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongping Li" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2009.69" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546283v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pma.2009.27" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543136v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gosset" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gignoux" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537646v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitish Srivastava" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532950v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546291v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529096v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Griffon" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2009.55" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00380520v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824878v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194661v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3574" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336415v3" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032386v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaise" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191922v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matthieu" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757964v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576589v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576583v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxia Hong" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fourcaud" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00829810v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122491v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wu" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G. Hu" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121499v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Roux" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124845v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780911v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961398v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607982v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607339v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602793v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard G. Buck-Sorlin" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustino Chi" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSPMA.2016.7818281" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05107232v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengzhen Kang" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-7541-5_11" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374332v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Della Noce" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394165513.ch24" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03347253v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemler" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85633-5_8" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317539v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31304-3_11" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02285935v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02539715v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Houllier" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02295378v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00872388v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galinier" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192311v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00872390v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01132-0_16" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822356v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821385v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heuvalick" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-008045405-4.00217-2" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798695v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386019v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Giraud-Sauveur" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Marinello" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397031v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Donada" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hermange" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Tocci" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Midoun" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Prevedello" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05290368v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roblin Elvire" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392336v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813686v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03224492v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03127330v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ruppli" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02147039v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606408v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mailhol" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546309v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603158v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359515v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340055v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073225v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debiez" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00377462v2" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549203v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Frau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Manso Jimeno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letuan Phan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2026.02.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299939v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mamann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Pradat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F C Bidard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Delaloge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cabel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2025.06.015" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05144693v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Benkirane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vakalopoulou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Planchard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Adam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Olaussen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013012" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396711v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Blampey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bercovici" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Andr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.09.09.612009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269717v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Hermange" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vainchenker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Plo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imammb/dqae006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04642336v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Roblin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Michiels" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2023.101426" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05236067v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Monnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011880" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04638434v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottosso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mosele" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michiels" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry P.-H. Courn&#232;de" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dogan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2024.102247" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644963v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meije Gawinowski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109368" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986625v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duquesne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouget" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Cournede" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fautrel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keac645" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396436v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Belkouchi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lassau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Littisha Lawrance" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Farhane" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-22-0890" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287005v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dutertre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Mourato Ribeiro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbad260" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372621v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Solary" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Heard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aldea" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2023.09.3115" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04308358v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.122.001561" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122846v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pradat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey A. Yurchenko" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Vladimirovich Gunbin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cerbone" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-22-0966" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261753v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Hoferer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Jourdain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Girot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baya Benatsou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Leguerney" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.16362" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069315v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Courn&#232;de" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010921" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04573496v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lhotte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Letort" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Usureau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Jorge-Cordeiro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Siemowski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.15222" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287256v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Decazes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ammari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mottay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2023-007315" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372573v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Courcier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Pochon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tardy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242216211" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04292956v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Viaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting Chen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-AOAS1594" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940635v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lawrance" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farhane" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2022.07.159" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03844872v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rakotonirainy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Bentriou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Tisserand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira El-Khoury" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2120374119" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04134893v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/hma.2022.1762" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574152v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Charachon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hudelot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ardon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2022.02.020" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266174v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Nebot-Bral" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Kind" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence David" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.982790" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03979132v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Hassler" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2022-002442" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792594v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Naccache" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joya Hadchiti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14051337" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03452002v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mosca" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert John Noble" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marzac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021010986" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04148855v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ballarini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.09.039" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372549v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Logothetis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malefaki" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trevezas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-021-00468-w" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520120v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Adam" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aliotti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkiskos Malliaros" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2019.101781" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03127555v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Dormieux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mezquita" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Remon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Tazdait" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-020-06784-y" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03128485v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Della Noce" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carrier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1296.17" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02879515v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Tronik-Le Roux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sautreuil" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bel&#233;n Palma" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-020-02530-x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03128125v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Besse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Monnet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2020.38.15_suppl.9535" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03128255v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ingels" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Irani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ferlicot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64433-2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02367731v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baey" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2019.01.014" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02367752v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-018-00343-1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03128413v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dormieux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mezquita" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacroix" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emy Rouleau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdz413.049" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03128465v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alexandre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leguerney" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Irani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferlicot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2019.08.054" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824176v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Mathieu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vidal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiongli Wu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chambon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy080" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766698v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samis Trevezas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-017-0307-4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01630989v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Beyer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Letort" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Bayer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Pretzsch" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.12.012" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02527764v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangtuo Chen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01630985v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602596v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loudet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.02057" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01630979v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2017.09.010" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01630981v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2017.02.018" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817488v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Koutroumpas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Votsi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw471" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616232v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2016.0148" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01323343v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez-Rodriguez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Langre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.03.011" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN4MSKB7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02404088v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Etard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurent-Gengoux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-014-0763-1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997732v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-015-9440-0" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068327v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2014.930909" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510245v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu Juan Wang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B G Zhang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Reffye" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12152" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00826023v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Iovan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bayol" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dider Boldo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2251467" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527966v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Malefaki" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2014.04.004" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PM3T7F80-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997728v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.01.030" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527976v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2013.12.005" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83LBH58F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919753v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Didier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemaire" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maupas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.11.003" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272125v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenni Kang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lecoeur" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.02.006" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527843v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Loi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;on" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548314000108" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-P3PB29VF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272213v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00329" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819919v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaire S&#233;bastien" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.04.013" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00860902v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20138407" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796154v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-013-0134-1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00705066v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Wu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Dimet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Gang Hu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2011.12.007" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5TM3GH9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639539v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2011.07.001" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9PV254M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00872370v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Smolenova" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Kurth" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14279/tuj.eceasst.61.830.825" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780592v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baogui Zhang" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20127603" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780354v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Guo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangdong Lei" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-012-0683-x" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XR23P4X7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00631509v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Zhen Kang" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20116205" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00613645v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuntao Ma" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Wubs" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heuvelink" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Zhu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq223" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00613649v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Allirand" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Pinet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq205" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019789v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bertheloot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr119" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000492v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiujuan X. Wang" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. Mathieu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Allirand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Jullien" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2011.02.008" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QK7F8NWL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826101v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr125" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546250v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pallas" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lecoeur" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq173" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493526v3" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Qi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baogang Hu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2009.12.008" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666609v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lecoeur" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp08178" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00418643v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathieu" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Reffye" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp054" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350407v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00436297v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Z. Kang" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00872383v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00291875v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Houllier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm272" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00306691v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auclair" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2007.06.003" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WML21F7K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00288730v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm171" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652522v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08099" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00288538v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mahe" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Courtois" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm197" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00290415v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Meiping" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Guo" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoguo Li" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm233" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00872379v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang-Hong Yang" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2007.12.013" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-641BVSJ3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529461v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp08065" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547631v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Chevalier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Mei" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11390-007-9105-8" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQRZ7VRC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122478v2" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rostand-Mathieu" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1844" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121231v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Z. Kang" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Yan" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549706069341" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-RB0M7G3T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372831v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Koobus" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervieux" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.767-798" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121232v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01261708v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1836" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936930v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05034913v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lotter" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331446v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Fillioux" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gontran" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cartry" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques RR Mathieu" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bedja" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331431v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Boyd" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Christodoulidis" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43907-0_57" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396382v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Belkouchi" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dawi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ammari" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vasseur" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2023.09.2867" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396366v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Dawi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2023.09.2161" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570564v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42697-1_1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936906v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936903v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936896v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330534v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid-Judith Garberis" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936882v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936828v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936879v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936889v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03127430v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64511-3_6" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936827v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02425831v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Della Della Noce" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02860793v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanella Boatto" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02861019v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Hammache" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Lohier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02860994v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Mathieu" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02860799v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pma.2018.8611566" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566311v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fspma.2016.7818299" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01823953v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Claverie" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie J. Lecoeur" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSPMA.2016.7818285" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402783v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Streit" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Henke" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bayol" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risto Sievaenen" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSPMA.2016.7818307" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355334v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490367v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hansart" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fspma.2016.7818287" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02777331v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250999v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01001669v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004481101320138" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826175v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826102v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826105v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456018v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02777904v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ramanathan" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611973273.4" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829756v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826052v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611973273.10" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826104v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997736v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Gupta" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00781183v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Magaldi" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776397v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Loi" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776389v2" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Song" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776551v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000458v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653672v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639549v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00602419v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534046v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546801v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192285v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Wu" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01192293v2" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192313v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Allirand" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verch&#232;re de Reffye" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192265v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529137v2" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2774" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529375v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Xiujuan" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192317v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiujuan Wang" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2009.12" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543137v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ney" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546283v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pma.2009.27" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543136v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gosset" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gignoux" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529351v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongping Li" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2009.69" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537646v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitish Srivastava" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532950v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546291v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529096v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Griffon" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2009.55" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824878v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194661v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3574" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00380520v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336415v3" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032386v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaise" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191922v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matthieu" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576589v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757964v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00829810v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576583v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxia Hong" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fourcaud" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122491v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wu" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G. Hu" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121499v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Roux" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124845v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780911v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961398v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607982v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607339v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602793v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard G. Buck-Sorlin" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustino Chi" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSPMA.2016.7818281" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05107232v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengzhen Kang" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-7541-5_11" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374332v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Della Noce" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394165513.ch24" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03347253v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemler" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85633-5_8" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317539v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31304-3_11" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02285935v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02539715v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Houllier" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02295378v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00872388v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galinier" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192311v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00872390v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01132-0_16" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821385v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heuvalick" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-008045405-4.00217-2" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822356v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798695v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386019v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Giraud-Sauveur" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Marinello" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397031v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Donada" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hermange" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Tocci" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Midoun" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Prevedello" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05290368v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roblin Elvire" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392336v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813686v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03127330v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ruppli" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03224492v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02147039v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606408v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mailhol" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546309v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603158v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359515v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340055v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073225v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debiez" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00377462v2" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>