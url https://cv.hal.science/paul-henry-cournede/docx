--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -555,3332 +555,3315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05144693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novae: a graph-based foundation model for spatial transcriptomics data</w:t>
+                <w:t xml:space="preserve">Contrasted reaction norms of wheat yield in pure vs mixed stands explained by tillering plasticities and shade avoidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Blampey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hakim Benkirane</w:t>
+                <w:t xml:space="preserve">Meije Gawinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Bercovici</w:t>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice André</w:t>
+                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 310, pp.109368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2024.09.09.612009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2024.109368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05396711v1</w:t>
+                <w:t xml:space="preserve">hal-04644963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modelling, selection and hierarchical inference to determine the minimal dose in IFNα therapy against myeloproliferative neoplasms</w:t>
+                <w:t xml:space="preserve">Novae: a graph-based foundation model for spatial transcriptomics data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gurvan Hermange</w:t>
+                <w:t xml:space="preserve">Quentin Blampey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Benkirane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Vainchenker</w:t>
+                <w:t xml:space="preserve">Nadège Bercovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Plo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Fabrice André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imammb/dqae006⟩</w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2024.09.09.612009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269717v1</w:t>
+                <w:t xml:space="preserve">hal-05396711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confidence intervals of survival predictions with neural networks trained on molecular data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Mathematical modelling, selection and hierarchical inference to determine the minimal dose in IFNα therapy against myeloproliferative neoplasms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Hermange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Vainchenker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Plo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Michiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informatics in Medicine Unlocked</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.imu.2023.101426⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (2), pp.110-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imammb/dqae006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04642336v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel batch-effect correction method for scRNA-seq data based on Adversarial Information Factorization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Confidence intervals of survival predictions with neural networks trained on molecular data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvire Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Michiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Informatics in Medicine Unlocked</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (2024), pp.101426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.imu.2023.101426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011880⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05236067v1</w:t>
+                <w:t xml:space="preserve">inserm-04642336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving toward precision medicine to predict drug sensitivity in patients with metastatic breast cancer</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel batch-effect correction method for scRNA-seq data based on Adversarial Information Factorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lily Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMO Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.esmoop.2024.102247⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (2), pp.e1011880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04638434v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted reaction norms of wheat yield in pure vs mixed stands explained by tillering plasticities and shade avoidance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moving toward precision medicine to predict drug sensitivity in patients with metastatic breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bottosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meije Gawinowski</w:t>
+                <w:t xml:space="preserve">F. Mosele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">S. Michiels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Flutre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Dogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 310, pp.109368. </w:t>
+              <w:t xml:space="preserve">ESMO Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (3), pp.102247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2024.109368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.esmoop.2024.102247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644963v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04638434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning identifies a profile of inadequate responder to methotrexate in rheumatoid arthritis</w:t>
+                <w:t xml:space="preserve">BR55 Ultrasound Molecular Imaging of Clear Cell Renal Cell Carcinoma Reflects Tumor Vascular Expression of VEGFR-2 in a Patient-Derived Xenograft Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Duquesne</w:t>
+                <w:t xml:space="preserve">Jean Courcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bouget</w:t>
+                <w:t xml:space="preserve">Ingrid Leguerney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Henry Cournede</w:t>
+                <w:t xml:space="preserve">Baya Benatsou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Fautrel</w:t>
+                <w:t xml:space="preserve">Sibylle Pochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Guillemin</w:t>
+                <w:t xml:space="preserve">Isabelle Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (7), pp.2402-2409. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (22), pp.16211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/keac645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms242216211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03986625v1</w:t>
+                <w:t xml:space="preserve">hal-04372573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better than RECIST and Faster than iRECIST: Defining the Immunotherapy Progression Decision Score to Better Manage Progressive Tumors on Immunotherapy</w:t>
+                <w:t xml:space="preserve">Improving HLA typing imputation accuracy and eplet identification with local next‐generation sequencing training data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Belkouchi</w:t>
+                <w:t xml:space="preserve">Romain Lhotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Talbot</w:t>
+                <w:t xml:space="preserve">Véronique Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lassau</w:t>
+                <w:t xml:space="preserve">Cédric Usureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littisha Lawrance</w:t>
+                <w:t xml:space="preserve">Debora Jorge-Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siham Farhane</w:t>
+                <w:t xml:space="preserve">Jérémy Siemowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29 (8), pp.1528-1534. </w:t>
+              <w:t xml:space="preserve">HLA: Immune Response Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 103 (1), pp.e15222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-22-0890⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tan.15222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396436v1</w:t>
+                <w:t xml:space="preserve">hal-04573496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biology-driven deep generative model for cell-type annotation in cytometry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synergic prognostic value of 3D CT scan subcutaneous fat and muscle masses for immunotherapy-treated cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Antoine Dutertre</w:t>
+                <w:t xml:space="preserve">Pierre Decazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Pic</w:t>
+                <w:t xml:space="preserve">Samy Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joana Mourato Ribeiro</w:t>
+                <w:t xml:space="preserve">Younes Belkouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Mottay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littisha Lawrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bib/bbad260⟩</w:t>
+              <w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (9), pp.e007315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jitc-2023-007315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287005v1</w:t>
+                <w:t xml:space="preserve">hal-04287256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving toward precision oncology centers V2.0</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Heard</w:t>
+                <w:t xml:space="preserve">A biology-driven deep generative model for cell-type annotation in cytometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Blampey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Bercovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Aldea</w:t>
+                <w:t xml:space="preserve">Charles-Antoine Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Mourato Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annonc.2023.09.3115⟩</w:t>
+              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bib/bbad260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372621v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing IFN Alpha Therapy against Myeloproliferative Neoplasms</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Moving toward precision oncology centers V2.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Solary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Heard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aldea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1124/jpet.122.001561⟩</w:t>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (12), pp.1088-1089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annonc.2023.09.3115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308358v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative Pan-Cancer Genomic and Transcriptomic Analyses of Refractory Metastatic Cancer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing IFN Alpha Therapy against Myeloproliferative Neoplasms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Hermange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Plo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Discovery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (5), pp.1116-1143. </w:t>
+              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 387 (1), pp.31-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/2159-8290.CD-22-0966⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1124/jpet.122.001561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122846v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New calibration setup for quantitative DCE‐US imaging protocol: Toward standardization</w:t>
+                <w:t xml:space="preserve">Machine learning identifies a profile of inadequate responder to methotrexate in rheumatoid arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaline Hoferer</w:t>
+                <w:t xml:space="preserve">Julien Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurene Jourdain</w:t>
+                <w:t xml:space="preserve">Vincent Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Girot</w:t>
+                <w:t xml:space="preserve">Paul-Henry Cournede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baya Benatsou</w:t>
+                <w:t xml:space="preserve">Bruno Fautrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Leguerney</w:t>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 50 (9), pp.5541-5552. </w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (7), pp.2402-2409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mp.16362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/keac645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04261753v1</w:t>
+                <w:t xml:space="preserve">hal-03986625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CustOmics: A versatile deep-learning based strategy for multi-omics integration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefan Michiels</w:t>
+                <w:t xml:space="preserve">Better than RECIST and Faster than iRECIST: Defining the Immunotherapy Progression Decision Score to Better Manage Progressive Tumors on Immunotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Belkouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. H. Cournède</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lassau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littisha Lawrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siham Farhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1010921⟩</w:t>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (8), pp.1528-1534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-22-0890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069315v1</w:t>
+                <w:t xml:space="preserve">hal-04396436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving HLA typing imputation accuracy and eplet identification with local next‐generation sequencing training data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrative Pan-Cancer Genomic and Transcriptomic Analyses of Refractory Metastatic Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Usureau</w:t>
+                <w:t xml:space="preserve">Yoann Pradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debora Jorge-Cordeiro</w:t>
+                <w:t xml:space="preserve">J. Viot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Siemowski</w:t>
+                <w:t xml:space="preserve">Andrey A. Yurchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Vladimirovich Gunbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HLA: Immune Response Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tan.15222⟩</w:t>
+              <w:t xml:space="preserve">Cancer Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (5), pp.1116-1143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/2159-8290.CD-22-0966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573496v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergic prognostic value of 3D CT scan subcutaneous fat and muscle masses for immunotherapy-treated cancer</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New calibration setup for quantitative DCE‐US imaging protocol: Toward standardization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Mottay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Littisha Lawrance</w:t>
+                <w:t xml:space="preserve">Isaline Hoferer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurene Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Girot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baya Benatsou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Leguerney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jitc-2023-007315⟩</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (9), pp.5541-5552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mp.16362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287256v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BR55 Ultrasound Molecular Imaging of Clear Cell Renal Cell Carcinoma Reflects Tumor Vascular Expression of VEGFR-2 in a Patient-Derived Xenograft Model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sibylle Pochon</w:t>
+                <w:t xml:space="preserve">CustOmics: A versatile deep-learning based strategy for multi-omics integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Benkirane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Tardy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. H. Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (22), pp.16211. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms242216211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1010921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372573v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full Bayesian inference in hidden Markov models of plant growth</w:t>
+                <w:t xml:space="preserve">Prediction of Early Response to Immunotherapy: DCE-US as a New Biomarker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Viaud</w:t>
+                <w:t xml:space="preserve">Raphael Naccache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Belkouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littisha Lawrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baya Benatsou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuting Chen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joya Hadchiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Applied Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (4), </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (5), pp.1337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/21-AOAS1594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers14051337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292956v1</w:t>
+                <w:t xml:space="preserve">hal-03792594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better than RECIST and faster than iRECIST: Defining the immunotherapy progression decision score to better manage progressive tumors on immunotherapy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lassau</w:t>
+                <w:t xml:space="preserve">Inferring the initiation and development of myeloproliferative neoplasms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Hermange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lawrance</w:t>
+                <w:t xml:space="preserve">Alicia Rakotonirainy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Farhane</w:t>
+                <w:t xml:space="preserve">Mahmoud Bentriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira El-Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annonc.2022.07.159⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (37), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2120374119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940635v1</w:t>
+                <w:t xml:space="preserve">hal-03844872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring the initiation and development of myeloproliferative neoplasms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Modélisation mathématique de l'hématopoïèse et des hémopathies : développement, dynamique et traitement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Hermange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Plo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2120374119⟩</w:t>
+              <w:t xml:space="preserve">Hématologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (4), pp.183-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/hma.2022.1762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844872v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation mathématique de l'hématopoïèse et des hémopathies : développement, dynamique et traitement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Full Bayesian inference in hidden Markov models of plant growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuting Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Plo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hématologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (4), pp.183-200. </w:t>
+              <w:t xml:space="preserve">Annals of Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/hma.2022.1762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/21-AOAS1594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04134893v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging conditional generative models in a general explanation framework of classifier decisions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Better than RECIST and faster than iRECIST: Defining the immunotherapy progression decision score to better manage progressive tumors on immunotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Belkouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lassau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Charachon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
+                <w:t xml:space="preserve">L. Lawrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Hudelot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Farhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.future.2022.02.020⟩</w:t>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33, pp.S595-S596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annonc.2022.07.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574152v1</w:t>
+                <w:t xml:space="preserve">hal-03940635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting immunotherapy outcomes in patients with MSI tumors using NLR and CT global tumor volume</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Younes Belkouchi</w:t>
+                <w:t xml:space="preserve">Leveraging conditional generative models in a general explanation framework of classifier decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Charachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Nebot-Bral</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Littisha Lawrance</w:t>
+                <w:t xml:space="preserve">Céline Hudelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Kind</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roberto Ardon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fonc.2022.982790⟩</w:t>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132, pp.223-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2022.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266174v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning Predicts Response to TNF Inhibitors in Rheumatoid Arthritis: Results on the ESPOIR and ABIRISK Cohorts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Duquesne</w:t>
+                <w:t xml:space="preserve">Predicting immunotherapy outcomes in patients with MSI tumors using NLR and CT global tumor volume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Belkouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Nebot-Bral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littisha Lawrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signe Hassler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fautrel</w:t>
+                <w:t xml:space="preserve">Michele Kind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RMD Open : Rheumatic &amp; Musculoskeletal Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/rmdopen-2022-002442⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.982790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2022.982790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979132v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Early Response to Immunotherapy: DCE-US as a New Biomarker</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Littisha Lawrance</w:t>
+                <w:t xml:space="preserve">Machine Learning Predicts Response to TNF Inhibitors in Rheumatoid Arthritis: Results on the ESPOIR and ABIRISK Cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signe Hassler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baya Benatsou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joya Hadchiti</w:t>
+                <w:t xml:space="preserve">Bruno Fautrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (5), pp.1337. </w:t>
+              <w:t xml:space="preserve">RMD Open : Rheumatic &amp; Musculoskeletal Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (2), pp.e002442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers14051337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/rmdopen-2022-002442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792594v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring the dynamic of mutated hematopoietic stem and progenitor cells induced by IFNα in myeloproliferative neoplasms</w:t>
+                <w:t xml:space="preserve">Bayesian Estimation for the GreenLab Plant Growth Model with Deterministic Organogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Mosca</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amandine Tisserand</w:t>
+                <w:t xml:space="preserve">D. Logothetis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert John Noble</w:t>
+                <w:t xml:space="preserve">S. Malefaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Marzac</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Trevezas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (1), pp.63-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood.2021010986⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13253-021-00468-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452002v1</w:t>
+                <w:t xml:space="preserve">hal-04372549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automaton-ABC: A statistical method to estimate the probability of spatio-temporal properties for parametric Markov population models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Bentriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Ballarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 893, pp.191-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3908,715 +3891,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Estimation for the GreenLab Plant Growth Model with Deterministic Organogenesis</w:t>
+                <w:t xml:space="preserve">Inferring the dynamic of mutated hematopoietic stem and progenitor cells induced by IFNα in myeloproliferative neoplasms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Logothetis</w:t>
+                <w:t xml:space="preserve">Matthieu Mosca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Hermange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Malefaki</w:t>
+                <w:t xml:space="preserve">Robert John Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Trevezas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Marzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (1), pp.63-87. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13253-021-00468-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood.2021010986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04372549v1</w:t>
+                <w:t xml:space="preserve">hal-03452002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic monitoring of software use with recurrent neural networks</w:t>
+                <w:t xml:space="preserve">Comprehensive landscape of immune-checkpoints uncovered in clear cell renal cell carcinoma reveals new and emerging therapeutic targets.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Adam</w:t>
+                <w:t xml:space="preserve">Diana Tronik-Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Aliotti</w:t>
+                <w:t xml:space="preserve">Mathilde Sautreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Bentriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragkiskos Malliaros</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Verine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Belén Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.datak.2019.101781⟩</w:t>
+              <w:t xml:space="preserve">Cancer Immunology, Immunotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69 (7), pp.1237-1252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00262-020-02530-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02520120v1</w:t>
+                <w:t xml:space="preserve">hal-02879515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of metastatic pattern and molecular status in stage IV non-small cell lung cancer adenocarcinoma</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic monitoring of software use with recurrent neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Mezquita</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
+                <w:t xml:space="preserve">Chloé Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Remon</w:t>
+                <w:t xml:space="preserve">Antoine Aliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melodie Tazdait</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fragkiskos Malliaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (9), pp.5021-5028. </w:t>
+              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125, pp.101781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00330-020-06784-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.datak.2019.101781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127555v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal control of non-smooth greenhouse models</w:t>
+                <w:t xml:space="preserve">Association of metastatic pattern and molecular status in stage IV non-small cell lung cancer adenocarcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Della Noce</w:t>
+                <w:t xml:space="preserve">Alison Dormieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Carrier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Laura Mezquita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Remon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melodie Tazdait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2020.1296.17⟩</w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (9), pp.5021-5028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-020-06784-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03128485v1</w:t>
+                <w:t xml:space="preserve">hal-03127555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive landscape of immune-checkpoints uncovered in clear cell renal cell carcinoma reveals new and emerging therapeutic targets.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal control of non-smooth greenhouse models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Verine</w:t>
+                <w:t xml:space="preserve">A. Della Noce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Belén Palma</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Immunology, Immunotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 69 (7), pp.1237-1252. </w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1296, pp.125-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00262-020-02530-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2020.1296.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879515v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the molecular status in non-small cell lung cancer based on metastatic pattern: A free webtool powered by artificial intelligence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Dormieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mezquita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melodie Tazdait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 38 (15_suppl), pp.9535-9535. </w:t>
@@ -4667,64 +4667,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound Molecular Imaging of Renal Cell Carcinoma: VEGFR targeted therapy monitored with VEGFR1 and FSHR targeted microbubbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ingels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Leguerney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Irani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4782,490 +4782,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03128255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic distribution of likelihood ratio test statistics for variance components in nonlinear mixed effects models</w:t>
+                <w:t xml:space="preserve">Échographie moléculaire dans le cancer du rein : modèle pré-clinique de suivi des traitements anti-angiogéniques à partir de microbulles couplées au VEGFR1 et FSHR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Baey</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">I. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Leguerney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Irani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ferlicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csda.2019.01.014⟩</w:t>
+              <w:t xml:space="preserve">Progrès en Urologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (13), pp.647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.purol.2019.08.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02367731v1</w:t>
+                <w:t xml:space="preserve">hal-03128465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights of Global Sensitivity Analysis in Biological Models with Dependent Parameters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Asymptotic distribution of likelihood ratio test statistics for variance components in nonlinear mixed effects models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Baey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Kuhn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 135, pp.107-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csda.2019.01.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13253-018-00343-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02367752v1</w:t>
+                <w:t xml:space="preserve">hal-02367731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of metastatic pattern and molecular status in metastatic lung non-small cell lung cancer adenocarcinomas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Insights of Global Sensitivity Analysis in Biological Models with Dependent Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 30, pp.vii14. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (1), pp.92-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/annonc/mdz413.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13253-018-00343-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03128413v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Échographie moléculaire dans le cancer du rein : modèle pré-clinique de suivi des traitements anti-angiogéniques à partir de microbulles couplées au VEGFR1 et FSHR</w:t>
+                <w:t xml:space="preserve">Association of metastatic pattern and molecular status in metastatic lung non-small cell lung cancer adenocarcinomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Alexandre</w:t>
+                <w:t xml:space="preserve">A. Dormieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Leguerney</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">L. Mezquita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Irani</w:t>
+                <w:t xml:space="preserve">L. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ferlicot</w:t>
+                <w:t xml:space="preserve">Emy Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progrès en Urologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (13), pp.647. </w:t>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30, pp.vii14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.purol.2019.08.054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/annonc/mdz413.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03128465v1</w:t>
+                <w:t xml:space="preserve">hal-03128413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new methodology based on sensitivity analysis to simplify the recalibration of functional–structural plant models in new conditions</w:t>
               </w:r>
@@ -5385,51 +5385,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed-Effects Estimation in Dynamic Models of Plant Growth for the Assessment of Inter-individual Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Baey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5437,51 +5437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samis Trevezas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 23 (2), pp.208-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5509,2470 +5509,2470 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf density-based modelling of phototropic crown dynamics and long-term predictive application to European beech</w:t>
+                <w:t xml:space="preserve">Validation of a functional-structural tree model using terrestrial Lidar data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Beyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dominik Bayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Veronique Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Pretzsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 347, pp.63 - 71. </w:t>
+              <w:t xml:space="preserve">, 2017, 357, pp.55 - 57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2016.12.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2017.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01630989v1</w:t>
+                <w:t xml:space="preserve">hal-01630981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Driven and Data-Driven Approaches for Crop Yield Prediction: Analysis and Comparison</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
+                <w:t xml:space="preserve">Leaf density-based modelling of phototropic crown dynamics and long-term predictive application to European beech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Beyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Bayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Pretzsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mathematical and Computational Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 347, pp.63 - 71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2016.12.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527764v1</w:t>
+                <w:t xml:space="preserve">hal-01630989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indices de Sobol généralisés aux variables dépendantes : tests de performance de l’algorithme HOGS couplé à plusieurs estimateurs paramétriques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
+                <w:t xml:space="preserve">Model-Driven and Data-Driven Approaches for Crop Yield Prediction: Analysis and Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangtuo Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 158 (1), pp.68-89</w:t>
+              <w:t xml:space="preserve">International Journal of Mathematical and Computational Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (7), pp.334-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01630985v1</w:t>
+                <w:t xml:space="preserve">hal-02527764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf segmentation and tracking in arabidopsis thaliana combined to an organ-scale plant model for genotypic differentiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Indices de Sobol généralisés aux variables dépendantes : tests de performance de l’algorithme HOGS couplé à plusieurs estimateurs paramétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul-Henry Cournede</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 158 (1), pp.68-89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602596v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing minimal length tree branch systems from leaf positions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hans Pretzsch</w:t>
+                <w:t xml:space="preserve">Leaf segmentation and tracking in arabidopsis thaliana combined to an organ-scale plant model for genotypic differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Loudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry Cournede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 42, pp.61 - 66. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2017.09.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.02057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630979v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a functional-structural tree model using terrestrial Lidar data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstructing minimal length tree branch systems from leaf positions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Beyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Pretzsch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 357, pp.55 - 57. </w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42, pp.61 - 66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2017.02.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2017.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01630981v1</w:t>
+                <w:t xml:space="preserve">hal-01630979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian parameter estimation for the Wnt pathway: an infinite mixture models approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Learning from User Workflows for the Characterization and Prediction of Software Crashes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Aliotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btw471⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE 16th International Conference on Data Mining Workshops (ICDMW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1023 - 1030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDMW.2016.0148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817488v1</w:t>
+                <w:t xml:space="preserve">hal-01616232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning from User Workflows for the Characterization and Prediction of Software Crashes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Turgidity-dependent petiole flexibility enables efficient water use by a tree subjected to water stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Langre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 16th International Conference on Data Mining Workshops (ICDMW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.1023 - 1030. </w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 398, pp.20-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDMW.2016.0148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616232v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turgidity-dependent petiole flexibility enables efficient water use by a tree subjected to water stress</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Bayesian parameter estimation for the Wnt pathway: an infinite mixture models approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Koutroumpas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Ballarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Votsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel de Langre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.03.011⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (17), pp.i781 - i789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btw471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01323343v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling spatial competition for light in plant populations with the porous medium equation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Laurent-Gengoux</w:t>
+                <w:t xml:space="preserve">A nonlinear mixed effects model of plant growth and estimation via stochastic variants of the EM algorithm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Baey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samis Trevezas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00285-014-0763-1⟩</w:t>
+              <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.00. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03610926.2014.930909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404088v1</w:t>
+                <w:t xml:space="preserve">hal-01068327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Regularized Particle Filter EM Algorithm Based on Gaussian Randomization with an Application to Plant Growth Modeling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
+                <w:t xml:space="preserve">Modeling spatial competition for light in plant populations with the porous medium equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Beyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octave Etard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laurent-Gengoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (4), pp.847-870. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (3), pp.533-547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11009-015-9440-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00285-014-0763-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00997732v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlinear mixed effects model of plant growth and estimation via stochastic variants of the EM algorithm.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Baey</w:t>
+                <w:t xml:space="preserve">A Regularized Particle Filter EM Algorithm Based on Gaussian Randomization with an Application to Plant Growth Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuting Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samis Trevezas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.00. </w:t>
+              <w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (4), pp.847-870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03610926.2014.930909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11009-015-9440-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068327v1</w:t>
+                <w:t xml:space="preserve">hal-00997732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a probabilistic model for analysing the abortion of seeds and pods in winter oilseed rape (Brassica napus)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe de Reffye</w:t>
+                <w:t xml:space="preserve">Modeling tree crown dynamics with 3D partial differential equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Beyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Applied Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/aab.12152⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510245v1</w:t>
+                <w:t xml:space="preserve">hal-01272213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Analysis-Synthesis for Realistic Tree Reconstruction and Growth Simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Data assimilation to reduce uncertainty of crop model prediction with convolution particle filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuting Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2013.2251467⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, in press. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2014.01.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826023v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter estimation via stochastic variants of the ECM algorithm with applications to plant growth modeling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Application of a probabilistic model for analysing the abortion of seeds and pods in winter oilseed rape (Brassica napus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiu Juan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B G Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Reffye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csda.2014.04.004⟩</w:t>
+              <w:t xml:space="preserve">Annals of Applied Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 165 (3), pp.414- 428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aab.12152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02527966v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data assimilation to reduce uncertainty of crop model prediction with convolution particle filtering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
+                <w:t xml:space="preserve">Parameter estimation via stochastic variants of the ECM algorithm with applications to plant growth modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samis Trevezas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Malefaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2014.01.030⟩</w:t>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 78, pp.82-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csda.2014.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00997728v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive methodology of global sensitivity analysis for complex mechanistic models with an application to plant growth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Model-Based Analysis-Synthesis for Realistic Tree Reconstruction and Growth Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corina Iovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dider Boldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Complexity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20, pp.219-232. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (2), pp.1438-1450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecocom.2013.12.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2013.2251467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02527976v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametrization of five classical plant growth models applied to sugar beet and comparison of their predictive capacities on root yield and total biomass</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A comprehensive methodology of global sensitivity analysis for complex mechanistic models with an application to plant growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiongli Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2013.11.003⟩</w:t>
+              <w:t xml:space="preserve">Ecological Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20, pp.219-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecocom.2013.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919753v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunlab: a Functional-Structural Model for Genotypic and Phenotypic Characterization of the Sunflower Crop</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Letort</w:t>
+                <w:t xml:space="preserve">Parametrization of five classical plant growth models applied to sugar beet and comparison of their predictive capacities on root yield and total biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Baey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Maupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 290, pp.21-33. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2014.02.006⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 290, pp.11-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2013.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272125v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Symbolic Method to Analyse Patterns in Plant Structure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Françon</w:t>
+                <w:t xml:space="preserve">Sunlab: a Functional-Structural Model for Genotypic and Phenotypic Characterization of the Sunflower Crop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fenni Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry Cournede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Letort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combinatorics, Probability and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0963548314000108⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 290, pp.21-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2014.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02527843v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling tree crown dynamics with 3D partial differential equations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
+                <w:t xml:space="preserve">A Symbolic Method to Analyse Patterns in Plant Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Loi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Françon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combinatorics, Probability and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (5), pp.842-860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0963548314000108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00329⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01272213v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the interindividual variability of organogenesis in sugar beet populations using a hierarchical segmented model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Baey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemaire Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Maupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 263, pp.56-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8006,103 +8006,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and Evaluation of Plant Growth Models: Methodology and Implementation in the PYGMALION platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuting Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiongli Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Baey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bayol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (4), pp.112-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8149,51 +8149,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sequential Monte Carlo approach for MLE in a plant growth model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samis Trevezas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.online first. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8221,289 +8221,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimal control methodology for plant growth--Case study of a water supply problem of sunflower</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">An efficient computational method for global sensitivity analysis and its application to tree growth modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiongli Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2011.12.007⟩</w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 107, pp.35-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2011.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00705066v1</w:t>
+                <w:t xml:space="preserve">hal-00639539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient computational method for global sensitivity analysis and its application to tree growth modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">An optimal control methodology for plant growth--Case study of a water supply problem of sunflower</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Dimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Reffye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao-Gang Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 107, pp.35-43. </w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 82 (5), pp.909-923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2011.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2011.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639539v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Graph Grammars with Instantiation Rules Allow Efficient Structural Factorization of Virtual Vegetation</w:t>
               </w:r>
@@ -8515,51 +8515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Smolenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winfried Kurth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Communications of the EASST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.114-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8606,64 +8606,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillations in Functional Structural Plant Growth Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baogui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8753,64 +8753,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangdong Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Letort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trees - Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26, pp.1057-1067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8850,865 +8850,865 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Parameter Estimation Issues in Functional-Structural Plant Modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">NEMA, a functional-structural model of nitrogen economy within wheat culms after flowering. II. Evaluation and sensitivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Bertheloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiongli Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mmnp/20116205⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (6), pp.1097-1109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcr125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00631509v1</w:t>
+                <w:t xml:space="preserve">hal-00826101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of fruit-set and trophic competition and optimization of yield advantages in six Capsicum cultivars using functional-structural plant modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuntao Ma</w:t>
+                <w:t xml:space="preserve">Some Parameter Estimation Issues in Functional-Structural Plant Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. M. Wubs</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Y. Zhu</w:t>
+                <w:t xml:space="preserve">Meng Zhen Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcq223⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (2), pp.133-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mmnp/20116205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00613645v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the interactions between architecture and source-sink relationships in winter oilseed rape (Brassica napus) using the GreenLab model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Jullien</w:t>
+                <w:t xml:space="preserve">Simulation of fruit-set and trophic competition and optimization of yield advantages in six Capsicum cultivars using functional-structural plant modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuntao Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Wubs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Heuvelink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Pinet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe de Reffye</w:t>
+                <w:t xml:space="preserve">J. Y. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 107 (5), pp.765-779. </w:t>
+              <w:t xml:space="preserve">, 2011, 107 (5), pp.793-803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcq205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcq223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00613649v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00613645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NEMA, a functional-structural model of nitrogen economy within wheat culms after flowering. I.Model description</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the interactions between architecture and source-sink relationships in winter oilseed rape (Brassica napus) using the GreenLab model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Bertheloot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
+                <w:t xml:space="preserve">Jean-Michel Allirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Andrieu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amélie Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Reffye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 108 (6), pp.1085-1096. </w:t>
+              <w:t xml:space="preserve">, 2011, 107 (5), pp.765-779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcr119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcq205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019789v1</w:t>
+                <w:t xml:space="preserve">halsde-00613649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability and regulation of the number of ovules, seeds and pods according to assimilate availability in winter oilseed rape (Brassica napus L.).</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NEMA, a functional-structural model of nitrogen economy within wheat culms after flowering. I.Model description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Bertheloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2011.02.008⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (6), pp.1085-1096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcr119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000492v1</w:t>
+                <w:t xml:space="preserve">hal-01019789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NEMA, a functional-structural model of nitrogen economy within wheat culms after flowering. II. Evaluation and sensitivity analysis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Variability and regulation of the number of ovules, seeds and pods according to assimilate availability in winter oilseed rape (Brassica napus L.).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiujuan X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie A. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel J. M. Allirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra A. Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 122 (1), pp.60-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2011.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcr125⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00826101v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of three approaches to model grapevine organogenesis in conditions of fluctuating temperature, solar radiation and soil water content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Loi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9768,90 +9768,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of source-sink dynamics in plant growth for ideotype breeding: a case study on maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuntao Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baogang Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Reffye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 71 (1), pp.96-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9879,1073 +9879,1073 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00493526v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a mathematical model to evaluate the trophic and non-trophic determinants of axis development in grapevine</w:t>
+                <w:t xml:space="preserve">Using a mathematical model to evaluate the trophic and non-trophic determinants of axis development in grapevine (Vitis vinifera L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 36 (2), pp.156-170. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 36, pp.156-170</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666609v1</w:t>
+                <w:t xml:space="preserve">hal-00872383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic model of plant growth with interactions between development and functional mechanisms to study plant structural plasticity related to trophic competition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mathieu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Letort</w:t>
+                <w:t xml:space="preserve">Daniel Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. de Reffye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 103 (8), pp.1173-1186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/aob/mcp054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00418643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une histoire de la modélisation des plantes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Using a mathematical model to evaluate the trophic and non-trophic determinants of axis development in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Functional Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (2), pp.156-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/fp08178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350407v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the GreenLab model to simulate and optimize wood production and tree stability: a theoretical study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Une histoire de la modélisation des plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Reffye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silva Fennica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 43 (3), pp.465-487</w:t>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00436297v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a mathematical model to evaluate the trophic and non-trophic determinants of axis development in grapevine (Vitis vinifera L.)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Application of the GreenLab model to simulate and optimize wood production and tree stability: a theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Z. Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Reffye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 36, pp.156-170</w:t>
+              <w:t xml:space="preserve">Silva Fennica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (3), pp.465-487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00872383v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00436297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing competition for light in the GREENLAB model of plant growth: a contribution to the study of the effects of density on resource acquisition and architectural development.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Rhythms and alternating patterns in plants as emergent properties of a model of interaction between development and functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Reffye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 101 (8), pp.1207-1219. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcm272⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 101 (8), pp.1233-1242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcm171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00291875v1</w:t>
+                <w:t xml:space="preserve">halsde-00288730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical study of a stochastic plant growth model: application to the GreenLab model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Computing competition for light in the GREENLAB model of plant growth: a contribution to the study of the effects of density on resource acquisition and architectural development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Houllier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Reffye</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bao-Gang Hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2007.06.003⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101 (8), pp.1207-1219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcm272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00306691v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00291875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhythms and alternating patterns in plants as emergent properties of a model of interaction between development and functioning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Analytical study of a stochastic plant growth model: application to the GreenLab model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Z. Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Reffye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao-Gang Hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (1), pp.57-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2007.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcm171⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halsde-00288730v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00306691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model-based analysis of the dynamics of carbon balance at the whole-plant level in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. de Reffye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 35, pp.1147-1162. </w:t>
@@ -10983,90 +10983,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative genetics and functional-structural plant growth models : Simulation of quantitative trait loci detection for model parameters and application to potential yield optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Reffye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11107,346 +11107,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00288538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter optimization and field validation of the functional-structural model GREENLAB for Maize at different population densities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural Identifiability of Generalized Constraint Neural Network Models for Nonlinear Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wen Meiping</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Shuang-Hong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao-Gang Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcm233⟩</w:t>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 72 (1-3), pp.392-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2007.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00290415v1</w:t>
+                <w:t xml:space="preserve">hal-00872379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Identifiability of Generalized Constraint Neural Network Models for Nonlinear Regression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parameter optimization and field validation of the functional-structural model GREENLAB for Maize at different population densities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuntao Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Meiping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuang-Hong Yang</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Yan Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baoguo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2007.12.013⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101 (8), pp.1185-1194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcm233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00872379v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00290415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric identification of a functional-structural tree growth model and application to beech trees (Fagus sylvatica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Reffye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiéry Constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11506,77 +11506,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and Visualisation of Functional Landscapes: Effects of the Water Resource Competition between Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xing Mei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computer Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 22 (6), pp.835-845. </w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11635,64 +11635,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamical model of plant growth with full retroaction between organogenesis and photosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rostand-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Reffye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 7ème Colloque Africain sur la Recherche en Informatique (CARI'04), Volume 4, 2006, pp.101-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11726,77 +11726,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Factorization of Plants to Compute their Functional and Architectural Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.Z. Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Barczi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11885,51 +11885,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positivity statements for a Mixed-Element-Volume scheme on fixed and moving grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Koobus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dervieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11976,64 +11976,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GreenLab: A Dynamical Model of Plant Growth for Environmental Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Reffye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERCIM News</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Special : Environmental Modelling, 61, pp.39-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12058,103 +12058,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Water Supply Optimization Problem for Plant Growth Based on GreenLab Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Reffye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bao-Gang Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Dimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Volume 3, Special Issue CARI'04, november 2005, pp.197-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12214,952 +12214,952 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted reaction norms of wheat yield in pure vs mixed stands explained by tillering plasticities and shade avoidance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Timothée Flutre</w:t>
+                <w:t xml:space="preserve">Counterfactual Analysis for Digital Histopathology Slides Using Human Interpretable Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Benkirane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vakalopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Michiels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Lotter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">MIDL 2024 - Medical Imaging with Deep Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Paris, France. Online ahead of print</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936930v1</w:t>
+                <w:t xml:space="preserve">inserm-05034913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counterfactual Analysis for Digital Histopathology Slides Using Human Interpretable Features</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefan Michiels</w:t>
+                <w:t xml:space="preserve">Contrasted reaction norms of wheat yield in pure vs mixed stands explained by tillering plasticities and shade avoidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meije Gawinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">William Lotter</w:t>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIDL 2024 - Medical Imaging with Deep Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Paris, France. Online ahead of print</w:t>
+              <w:t xml:space="preserve">ESA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05034913v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-Temporal Analysis of Patient-Derived Organoid Videos Using Deep Learning for the Prediction of Drug Efficacy</w:t>
+                <w:t xml:space="preserve">Structured State Space Models for Multiple Instance Learning in Digital Pathology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Fillioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Gontran</w:t>
+                <w:t xml:space="preserve">Joseph Boyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vakalopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Cartry</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stergios Christodoulidis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCV workshop 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MICCAI 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43907-0_57⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04331446v1</w:t>
+                <w:t xml:space="preserve">hal-04331431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured State Space Models for Multiple Instance Learning in Digital Pathology</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">A Formal Approach for Tuning Stochastic Oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Ballarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Bentriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stergios Christodoulidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-43907-0_57⟩</w:t>
+              <w:t xml:space="preserve">Computational Methods in Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Luxembourg, Luxembourg. pp.1-17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42697-1_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331431v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">142P Correlating total tumor volume on CT-Scan and liquid biopsy ctDNA in 1017 patients with metastatic cancer: A novel study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Belkouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lawrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMO Congress 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Medical Oncology, Oct 2023, Madrid, Spain. pp.S237, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.annonc.2023.09.2867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1022MO Predicting overall survival of patients with melanoma and NSCLC treated with immunotherapy using AI combining total tumor volume and tumor heterogeneity on CT-Scans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Dawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Belkouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joya Hadchiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lawrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMO 2023 - Congress of European Society for Medical Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Medical Oncology, Oct 2023, Madrid, Spain. pp.S622, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.annonc.2023.09.2161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Formal Approach for Tuning Stochastic Oscillators</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatio-Temporal Analysis of Patient-Derived Organoid Videos Using Deep Learning for the Prediction of Drug Efficacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Fillioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gontran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cartry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques RR Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bedja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Methods in Systems Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICCV workshop 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570564v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing WHEAMM, a new FSPM for the simulation of wheat cultivar mixtures. Feedbacks on model conception, sensitivity analysis and automatic calibration in Julia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meije Gawinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Presentation for the Wageningen FSPM group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13184,90 +13184,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des mélanges de variétés de blé tendre avec une approche interdisciplinaire entre expérimentation au champ et modélisation mécaniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meije Gawinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13286,748 +13286,748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WHEAMM: a new functional-structural plant model to study plastic responses to competition for light in wheat cultivar mixtures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Towards the statistical inference of WHEAMM's parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meije Gawinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PlantComp2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Gand, Belgium</w:t>
+              <w:t xml:space="preserve">Réunion du groupe de travail Modélisation du projet MoBiDiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936896v1</w:t>
+                <w:t xml:space="preserve">hal-04936882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyper-AdaC: Adaptive clustering-based hypergraph representation of whole slide images for survival analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">WHEAMM: a new functional-structural plant model to study plastic responses to competition for light in wheat cultivar mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meije Gawinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ML4H 2022 - Machine Learning for Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, New Orelans, France. pp.405-418</w:t>
+              <w:t xml:space="preserve">PlantComp2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04330534v1</w:t>
+                <w:t xml:space="preserve">hal-04936896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the statistical inference of WHEAMM's parameters</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hyper-AdaC: Adaptive clustering-based hypergraph representation of whole slide images for survival analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Benkirane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vakalopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stergios Christodoulidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid-Judith Garberis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Michiels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du groupe de travail Modélisation du projet MoBiDiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, En ligne, France</w:t>
+              <w:t xml:space="preserve">ML4H 2022 - Machine Learning for Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, New Orelans, France. pp.405-418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936882v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les normes de réactions dans les mélanges intraspécifiques à l'aide d'un modèle et d'une expérience à l'échelle de la plante</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">WHEAMM : a functional-structural model to study the quantitative genetics of wheat variety mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meije Gawinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque interne de l'UMR GQE - Le Moulon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">Séminaire INRAE-CIRAD sur la modélisation des cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936828v1</w:t>
+                <w:t xml:space="preserve">hal-04936879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WHEAMM : a functional-structural model to study the quantitative genetics of wheat variety mixtures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Normes de réaction et plasticité phénotypique des plantes selon l'hétérogénéité de leur voisinage: cas du blé en monoculture versus mélange variétal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meije Gawinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire INRAE-CIRAD sur la modélisation des cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Petit Pois Déridé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936879v1</w:t>
+                <w:t xml:space="preserve">hal-04936889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normes de réaction et plasticité phénotypique des plantes selon l'hétérogénéité de leur voisinage: cas du blé en monoculture versus mélange variétal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Comprendre les normes de réactions dans les mélanges intraspécifiques à l'aide d'un modèle et d'une expérience à l'échelle de la plante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meije Gawinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petit Pois Déridé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque interne de l'UMR GQE - Le Moulon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936889v1</w:t>
+                <w:t xml:space="preserve">hal-04936828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Use of Neural Networks with Censored Time-to-Event Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Michiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Mathematical and Computational Oncology - ISMCO 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Paris, France. pp.56-67, </w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14061,90 +14061,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developping WHEAMM, a functional-structural model of wheat variety mixtures to study the genetic basis of phenotypic plasticity in an agricultural context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meije Gawinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du GDR PlasPhen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14195,51 +14195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Della Della Noce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Rencontre du Non-Linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14258,135 +14258,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation de données par ﬁltrage particulaire régularisé dans un modèle d'épidémiologie</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
+                <w:t xml:space="preserve">Application of Weighted Regression for the Prediction of Soft Wheat Production in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangtuo Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50èmes journées de Statistique de a SFdS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Hefei, China. pp.141-146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/pma.2018.8611566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02860793v1</w:t>
+                <w:t xml:space="preserve">hal-02860799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop recognition from sequential sentinel-1 images with lstm recurrent networks</w:t>
               </w:r>
@@ -14398,51 +14394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy Hammache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Lohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Hefei, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14461,1108 +14457,1112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de population avec interactions : de la limite de champ moyen à l'approximation de champ moyen.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Della Della Noce</w:t>
+                <w:t xml:space="preserve">Assimilation de données par ﬁltrage particulaire régularisé dans un modèle d'épidémiologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Bentriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelie Mathieu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Stefanella Boatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50èmes journées de Statistique de la SFdS</w:t>
+              <w:t xml:space="preserve">50èmes journées de Statistique de a SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02860994v1</w:t>
+                <w:t xml:space="preserve">hal-02860793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Weighted Regression for the Prediction of Soft Wheat Production in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
+                <w:t xml:space="preserve">Modèles de population avec interactions : de la limite de champ moyen à l'approximation de champ moyen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Della Della Noce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA) 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">50èmes journées de Statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Palaiseau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02860799v1</w:t>
+                <w:t xml:space="preserve">hal-02860994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis to help individual plant model parameterization for winter oilseed rape</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling the inter-individual variability of single-stemmed plant development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Della Della Noce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Hansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Baey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, FSPMA 2016., Nov 2016, Qingdao, China. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/fspma.2016.7818299⟩</w:t>
+              <w:t xml:space="preserve">, Nov 2016, Qingdao, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/fspma.2016.7818287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01566311v1</w:t>
+                <w:t xml:space="preserve">hal-01490367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling soil temperature to predict emergence</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Sensitivity analysis to help individual plant model parameterization for winter oilseed rape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiongli Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FSPMA.2016.7818285⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FSPMA 2016., Nov 2016, Qingdao, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/fspma.2016.7818299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823953v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of geometrical traits on light interception in conifers analysis using an FSPM for Scots pine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling soil temperature to predict emergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarina Streit</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Jérémie J. Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA)</w:t>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Qingdao, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FSPMA.2016.7818307⟩</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FSPMA.2016.7818285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402783v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A data augmentation scheme embedding a sequential Monte Carlo method for Bayesian parameter inference in state space models</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of geometrical traits on light interception in conifers analysis using an FSPM for Scots pine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Streit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Henke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risto Sievaenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48èmes Journées de Statistique de la SFdS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Qingdao, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FSPMA.2016.7818307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355334v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the inter-individual variability of single-stemmed plant development</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A data augmentation scheme embedding a sequential Monte Carlo method for Bayesian parameter inference in state space models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Votsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">48èmes Journées de Statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/fspma.2016.7818287⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01490367v1</w:t>
+                <w:t xml:space="preserve">hal-01355334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WIP - Promoting good modeling practice with a domain-specific language and statistical algorithms designed for parallel computing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+                <w:t xml:space="preserve">A Comparison of a Generic MCMC-Based Algorithm for Bayesian Estimation in C++, R and Julia. Application to Plant Growth Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuting Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEVS '15: Proceedings of the Symposium on Theory of Modeling &amp; Simulation: DEVS Integrative M&amp;S Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, San Diego, United States</w:t>
+              <w:t xml:space="preserve">2015 Spring Simulation Multi-Conference The Society for Modeling &amp; Simulation International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Alexandria, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02777331v1</w:t>
+                <w:t xml:space="preserve">hal-01250999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of a Generic MCMC-Based Algorithm for Bayesian Estimation in C++, R and Julia. Application to Plant Growth Modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">WIP - Promoting good modeling practice with a domain-specific language and statistical algorithms designed for parallel computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuting Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Baey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 Spring Simulation Multi-Conference The Society for Modeling &amp; Simulation International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Alexandria, United States</w:t>
+              <w:t xml:space="preserve">DEVS '15: Proceedings of the Symposium on Theory of Modeling &amp; Simulation: DEVS Integrative M&amp;S Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250999v1</w:t>
+                <w:t xml:space="preserve">hal-02777331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an EDSL to enhance good modelling practice for non-linear stochastic discrete dynamical models Application to plant growth models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuting Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIMULTECH 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Iceland. pp.132-138, </w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15590,982 +15590,982 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlinear mixed effects model to explain inter-individual variability in plant populations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Sensitivity Analysis for Plant Models with Correlated Parameters: Application to the Characterization of Sun flower Genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiongli Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fenni Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Stochastic Models and Data Analysis International Conference (ASMDA) 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">7th International Conference on Sensitivity Analysis of Model Output</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826175v1</w:t>
+                <w:t xml:space="preserve">hal-00826104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive global sensitivity analysis for biological model diagnosis and parameterization: application to the NEMA model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Some sequential Monte Carlo techniques for Data Assimilation in a plant growth model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuting Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samis Trevezas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aman Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Workshop on Functional-Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland</w:t>
+              <w:t xml:space="preserve">Applied Stochastic Models and Data Analysis International Conference (ASMDA) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Spain. in press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826102v1</w:t>
+                <w:t xml:space="preserve">hal-00997736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Interactions in Complex Mechanistic Models using Global Sensitivity Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Optimal Control of Crop Irrigation based on the Hamilton-Jacobi-Bellman Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ramanathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuting Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference "Interactions in Complex Systems"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Conference on Control and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, San Diego, United States. pp.21-28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/1.9781611973273.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826105v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02777904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global sensitivity analysis of the NEMA model for its parameterization and biological diagnosis.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Modelling Competition in Crop Populations via Reaction-­Diffusion Foliage Dynamics. With an Outlook on Tree Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Beyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models (FSPM 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.201-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456018v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Control of Crop Irrigation based on the Hamilton-Jacobi-Bellman Equation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A nonlinear mixed effects model to explain inter-individual variability in plant populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Baey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samis Trevezas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Control and its Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Stochastic Models and Data Analysis International Conference (ASMDA) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02777904v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Competition in Crop Populations via Reaction-­Diffusion Foliage Dynamics. With an Outlook on Tree Modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A comprehensive global sensitivity analysis for biological model diagnosis and parameterization: application to the NEMA model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiongli Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Bertheloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models (FSPM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.201-203</w:t>
+              <w:t xml:space="preserve">Seventh International Workshop on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829756v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative convolution particle filtering for nonlinear parameter estimation and data assimilation with application to crop yield prediction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Assessment of Interactions in Complex Mechanistic Models using Global Sensitivity Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiongli Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Industrial and Applied Mathematics (SIAM): Control &amp; its Applications 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference "Interactions in Complex Systems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/1.9781611973273.10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00826052v1</w:t>
+                <w:t xml:space="preserve">hal-00826105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity Analysis for Plant Models with Correlated Parameters: Application to the Characterization of Sun flower Genotypes</w:t>
+                <w:t xml:space="preserve">Global sensitivity analysis of the NEMA model for its parameterization and biological diagnosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiongli Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Bertheloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Sensitivity Analysis of Model Output</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Nice, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models (FSPM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826104v1</w:t>
+                <w:t xml:space="preserve">hal-01456018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some sequential Monte Carlo techniques for Data Assimilation in a plant growth model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Iterative convolution particle filtering for nonlinear parameter estimation and data assimilation with application to crop yield prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuting Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samis Trevezas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Stochastic Models and Data Analysis International Conference (ASMDA) 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Society for Industrial and Applied Mathematics (SIAM): Control &amp; its Applications 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, San Diego, United States. pp.CHEN, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/1.9781611973273.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00997736v1</w:t>
+                <w:t xml:space="preserve">hal-00826052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SUNLAB: a Functional-Structral Model for Genotypic and Phenotypic Characterization of the Sunflower Crop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fenni Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Magaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16603,103 +16603,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtrage par noyaux de convolution itératif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuting Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Loi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samis Trevezas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 44 Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Bruxelles, Belgique. pp.CHEN</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16724,103 +16724,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Predictive Capacity of Five Plant Growth Models for Sugar Beet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Baey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Maupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Growth Modeling, Simulation, Visualization and Applications - PMA12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Shanghai, China. pp.30-37</w:t>
@@ -16849,64 +16849,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Parameter Uncertainty in Plant Growth Model Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuting Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE 4th International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, China. CHEN, page 43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16931,103 +16931,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of pod position and its appearance time on pod and seed abortion in winter oilseed rape (Brassica napus L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiujuan X. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie A. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel J. M. Allirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra A. Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Rapeseed Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic. pp.154-157</w:t>
@@ -17069,51 +17069,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Estimation in Functional-Structural Plant Models with Stochastic Organogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Loi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samis Trevezas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17164,51 +17164,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology to study Complex Biophysical Systems with Global Sensitivity Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiongli Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREL2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Antoine Grall, Sep 2011, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17233,64 +17233,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a hierarchical segmented model to assess the dynamics of leaf appearance in plant populations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Baey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Applied Stochastic Models and Data Analysis International Conference (ASMDA 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17309,739 +17309,739 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00602419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of Sensitivity Analysis for the design of Functional Structural Plant Models</w:t>
+                <w:t xml:space="preserve">Assessment of Non-Linearity in Functional-Structural Plant Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiongli Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Bertheloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth international conference on sensitivity analysis of model output</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Milan, Italy. pp.7768-7769</w:t>
+              <w:t xml:space="preserve">FSPM 2010 - 6th International Workshop on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Davis, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00534046v1</w:t>
+                <w:t xml:space="preserve">hal-01192293v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of topology on plant functioning : a theoretical analysis based on the GreenLab model equations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling of branch and flower expansion in GreenLab model to account for the whole crop cycle of Winter Oilseed Rape (Brassica Napus L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Allirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Verchère de Reffye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 Plant Growth Modeling And Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Beijing, China. pp.341-348</w:t>
+              <w:t xml:space="preserve">Third International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville service., Nov 2009, Beijing, China. 454 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546801v1</w:t>
+                <w:t xml:space="preserve">hal-01192313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional-structural model of nitrogen economy within wheat culms after flowering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Calibration of a probabilistic model of oilseed rape fertility to analyze the inter-variety variability in number of seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Allirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. ESA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">6. International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Davis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192285v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Non-Linearity in Functional-Structural Plant Models</w:t>
+                <w:t xml:space="preserve">The use of Sensitivity Analysis for the design of Functional Structural Plant Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiongli Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSPM 2010 - 6th International Workshop on Functional-Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Davis, California, United States</w:t>
+              <w:t xml:space="preserve">Sixth international conference on sensitivity analysis of model output</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Milan, Italy. pp.7768-7769</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192293v2</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of branch and flower expansion in GreenLab model to account for the whole crop cycle of Winter Oilseed Rape (Brassica Napus L.)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of topology on plant functioning : a theoretical analysis based on the GreenLab model equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Reffye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ville service., Nov 2009, Beijing, China. 454 p</w:t>
+              <w:t xml:space="preserve">2009 Plant Growth Modeling And Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Beijing, China. pp.341-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192313v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of a probabilistic model of oilseed rape fertility to analyze the inter-variety variability in number of seeds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A functional-structural model of nitrogen economy within wheat culms after flowering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Bertheloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Wang</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Q. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Davis, United States</w:t>
+              <w:t xml:space="preserve">12. ESA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192265v1</w:t>
+                <w:t xml:space="preserve">hal-01192285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A symbolic method to compute the probability distribution of the number of pattern occurences in random texts generated by stochastic 0L-systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Loi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Françon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Meeting on Probabilistic, Combinatorial, and Asymptotic Methods in the Analysis of Algorithms (AofA'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Vienna, Austria. pp.473-488, </w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18101,64 +18101,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Xiujuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Allirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18226,77 +18226,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiujuan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Allirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Verchère de Reffye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ville service., Nov 2009, Beijing, China. 454 p., </w:t>
@@ -18328,1216 +18328,1216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the density effects on the source-sink dynamics in Sugar-Beet growth</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A Forest Growth Simulator Based on Functional-Structural Modelling of Individual Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Allirand</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Ney</w:t>
+                <w:t xml:space="preserve">Sébastien Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2009, Beijing, China. 454 p</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, IEEE, Nov 2009, Beijing, China. pp.34-41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PMA.2009.55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00543137v1</w:t>
+                <w:t xml:space="preserve">inria-00529096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plants as Combinatorial Structures and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Loi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Françon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Pékin, China. pp.319-326, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/pma.2009.27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00546283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of morphological plasticity of Acacia tortilis in response to herbivore attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gignoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., 2009, Beijing, China. 454 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00543136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a continuous approach of functional-structural plant growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongping Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Beijing, China. pp.334-340, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PMA.2009.69⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00529351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Inter-Individual Variability in Sugar Beet Populations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
+                <w:t xml:space="preserve">Analysis of the density effects on the source-sink dynamics in Sugar-Beet growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Maupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Allirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2009, Beijing, China</w:t>
+              <w:t xml:space="preserve">, Nov 2009, Beijing, China. 454 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00537646v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00543137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of GreenLab model for maize</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Modeling Inter-Individual Variability in Sugar Beet Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Reffye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitish Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Maupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd international symposium on Plant Growth and Applications (PMA09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Beijing, China</w:t>
+              <w:t xml:space="preserve">Third International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00532950v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00537646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic growth model of grapevine with full interaction between environment, trophic competition and plant development.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Sensitivity analysis of GreenLab model for maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiongli Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Pékin, China. pp.95-102</w:t>
+              <w:t xml:space="preserve">3rd international symposium on Plant Growth and Applications (PMA09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00546291v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00532950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Forest Growth Simulator Based on Functional-Structural Modelling of Individual Trees</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A stochastic growth model of grapevine with full interaction between environment, trophic competition and plant development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Loi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IEEE, Nov 2009, Beijing, China. pp.34-41, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nov 2009, Pékin, China. pp.95-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PMA.2009.55⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00529096v1</w:t>
+                <w:t xml:space="preserve">inria-00546291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhythms and alternating patterns in plants as emergent properties of a model of interaction between development and functioning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe de Reffye</w:t>
+                <w:t xml:space="preserve">Generating Functions of Stochastic L-Systems and Application to Models of Plant Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Loi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications, PMA06</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcm171⟩</w:t>
+              <w:t xml:space="preserve">Fifth Colloquium on Mathematics and Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Kiel, Germany. pp.325-338, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/dmtcs.3574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02824878v1</w:t>
+                <w:t xml:space="preserve">hal-01194661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating Functions of Stochastic L-Systems and Application to Models of Plant Development</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Henry Cournède</w:t>
+                <w:t xml:space="preserve">Rhythms and alternating patterns in plants as emergent properties of a model of interaction between development and functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Reffye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth Colloquium on Mathematics and Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Second International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications, PMA06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Beijin, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcm171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/dmtcs.3574⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01194661v1</w:t>
+                <w:t xml:space="preserve">hal-02824878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Functional-Structural Plant Model-Theory and Applications in Agronomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng Zhen Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19579,90 +19579,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A morphogenetic crop model for sugar-beet (Beta vulgaris L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Maupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Reffye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCMDS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19687,77 +19687,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et modélisation de l'architecture des Plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Barczi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19825,90 +19825,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is it possible to simulate rapeseed organ mass in relation to N nutrition ? Calibration of the functional-structural model GREENLAB for the oilseed rape Brassica napus L. during the vegetative phase for two nitrogen nutrition levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Allirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Matthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. de Reffye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Rapeseed Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Wuhan, China</w:t>
@@ -19931,804 +19931,804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of topological and phenological changes on biomass partitioning in Arabidopsis thaliana inflorescence: a preliminary model-based study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Adaptation of the GreenLab model for analyzing sink-source relationships in Chinese Pine saplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingxia Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fourcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe de Reffye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMA06, Plant Growth Modeling, Simulation, Visualization and applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Beijing, China. pp.65-69</w:t>
+              <w:t xml:space="preserve">PMA06, Plant growth modeling, Simulation, Visualization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Beijing, China. pp.236-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00576589v1</w:t>
+                <w:t xml:space="preserve">hal-00576583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of rhythms in plant development controlled by their functioning: theoretical and numerical study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Optimizing plant growth model parameters for genetic selection based on QTL mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Barthélémy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe de Reffye</w:t>
+                <w:t xml:space="preserve">P. de Reffye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Beijing, China</w:t>
+              <w:t xml:space="preserve">Plant Growth Modeling, Simulation, Visualization and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Beijing, China. pp.16-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757964v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing plant growth model parameters for genetic selection based on QTL mapping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Effect of topological and phenological changes on biomass partitioning in Arabidopsis thaliana inflorescence: a preliminary model-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Hummel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Reffye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Growth Modeling, Simulation, Visualization and applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Beijing, China. pp.16-21</w:t>
+              <w:t xml:space="preserve">PMA06, Plant Growth Modeling, Simulation, Visualization and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Beijing, China. pp.65-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829810v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00576589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of the GreenLab model for analyzing sink-source relationships in Chinese Pine saplings</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Generation of rhythms in plant development controlled by their functioning: theoretical and numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Reffye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMA06, Plant growth modeling, Simulation, Visualization and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Beijing, China. pp.236-243</w:t>
+              <w:t xml:space="preserve">2. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00576583v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Water Supply Optimization Problem for Plant Growth Based on GreenLab Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical Study and Numerical Simulation of a Stochastic Model for Plant Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.Z. Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Wu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Le Dimet</w:t>
+                <w:t xml:space="preserve">J. Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Reffye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.G. Hu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe de Reffye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7éme Colloque Africain sur la Recherche en Informatique (CARI'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Mammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">7th African Conference on Research in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00122491v1</w:t>
+                <w:t xml:space="preserve">inria-00121499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Study and Numerical Simulation of a Stochastic Model for Plant Growth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A Water Supply Optimization Problem for Plant Growth Based on GreenLab Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Dimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.G. Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Reffye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B.G. Hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th African Conference on Research in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">7éme Colloque Africain sur la Recherche en Informatique (CARI'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Mammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00121499v1</w:t>
+                <w:t xml:space="preserve">inria-00122491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of Photosynthesis on the Number of Metamers per Growth Unit in GreenLab Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Reffye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4TH International Workshop on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20785,103 +20785,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Better than RECIST and faster than iRECIST: defining the Immunotherapy Progression Decision score to better manage progressive tumors on immunotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Belkouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lassau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littisha Lawrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Farhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMO 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Paris, France. </w:t>
@@ -20910,90 +20910,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WHEAMM: a functional-structural model to study plant growth and interactions with neighbors in wheat variety mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meije Gawinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSPM 2020 : 9th International Conference on FUNCTIONAL-STRUCTURAL PLANT MODELS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Hanovre (Virtual Conference), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21018,77 +21018,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing variance components in nonlinear mixed effects models. Application to plant growth modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Baey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31-th European Meeting of Statisticians -EMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Helsinki, Finland. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21113,77 +21113,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing variance components in nonlinear mixed effects models. Application to plant growth modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Baey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference of the ERCIM WG on Computational and Methodological Statistics (CMStatistics 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Seville, Spain. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21208,51 +21208,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Functional-Structural Plant Modelling at the Example of Apple Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard G. Buck-Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21260,51 +21260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustino Chi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Qingdao, China. 2016, </w:t>
@@ -21374,77 +21374,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Transition from the Single Plant to the Stand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Reffye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengzhen Kang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21508,51 +21508,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate Bayesian Inference using the Mean-Field Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Della Noce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Analysis and Related Applications 1: Computational, Algorithmic and Applied Economic Data Analysis, Volume 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, 2022, 9781394165513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21586,77 +21586,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural Networks to Predict Survival from RNA-seq Data in Oncology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Sautreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lemler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Methods in Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.122-140, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21690,77 +21690,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reachability Design Through Approximate Bayesian Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Bentriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Ballarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Methods in Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.207-223, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21794,51 +21794,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles Dynamiques de la Croissance des Plantes : Succès et Défis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Potentiels de la science pour une agriculture durable, Académie d'Agriculture de France. Edition: Jean-Claude Pernollet.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21857,268 +21857,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes inverses et identification paramétrique de modèles d'architecture végétale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Le passage de la plante au peuplement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Reffye</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe de Reffye; Marc Jaeger; Daniel Barthélémy; François Houllier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architecture et croissance des plantes. Modélisation et applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2016, Synthèses, 978-27592-2622-1</w:t>
+              <w:t xml:space="preserve">Architecture et croissance des plantes. Modélisation et croissances des plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Synthèses, 978-27592-2622-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02539715v1</w:t>
+                <w:t xml:space="preserve">hal-02295378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le passage de la plante au peuplement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Méthodes inverses et identification paramétrique de modèles d'architecture végétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Reffye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Houllier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe de Reffye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe de Reffye; Marc Jaeger; Daniel Barthélémy; François Houllier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architecture et croissance des plantes. Modélisation et croissances des plantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Synthèses, 978-27592-2622-1</w:t>
+              <w:t xml:space="preserve">Architecture et croissance des plantes. Modélisation et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2016, Synthèses, 978-27592-2622-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295378v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterization of plant growth models to characterize genotype by environment interactions: a methodology adapted to breeding programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fenni Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22160,77 +22160,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen acquisition and utilization by crops: review of different approaches and proposition of a mechanistic modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bertheloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications: proceedings, 9-13 November 2009, Beijing, China</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Computer Society, 454 p., 2010, Plant Growth Modeling, Simulation, Visualization and Applications, 978-0-7695-3988-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22255,90 +22255,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Functional-Structural Plant Model: Theories and its Applications in Agronomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng Zhen Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Qi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22389,90 +22389,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant growth models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Reffye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Heuvalick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2008, 978-0-08-045400-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22506,90 +22506,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation de l'architecture et de la production végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Reffye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jaeger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux origines des plantes : des plantes anciennes à la botanique du XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fayard, 2008, 978-2-213-62836-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22659,64 +22659,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation techniques for parameter estimation via a stochastic ECM algorithm with applications to plant growth modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samis Trevezas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Malefaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22779,90 +22779,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STHELAR, a multi-tissue dataset linking spatial transcriptomics and histology for cell type annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Giraud-Sauveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Blampey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Benkirane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Marinello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -23015,64 +23015,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVALUATION OF MACHINE-LEARNING MODELS TO MEASURE INDIVIDUALIZED TREATMENT EFFECTS FROM RANDOMIZED CLINICAL TRIAL DATA WITH TIME-TO-EVENT OUTCOMES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roblin Elvire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Michiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23090,103 +23090,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novae: a graph-based foundation model for spatial transcriptomics data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Blampey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Benkirane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Bercovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23204,77 +23204,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Likelihood ratio test for variance components in nonlinear mixed effects models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Baey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Kuhn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23292,103 +23292,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Similarity and Adversarial Learning to Generate Visual Explanation: Application to Medical Image Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Charachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hudelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ruppli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Ardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23406,77 +23406,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural networks to predict survival from RNA-seq data in oncology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Sautreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lemler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23520,51 +23520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Della Noce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23582,64 +23582,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irrigation Optimization by Modeling of Plant-Soil Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongping Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mailhol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23670,77 +23670,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A symbolic method to analyse patterns in plant structure whose organogenesis is driven by a multitype branching process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Loi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Françon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23790,77 +23790,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing variance components in nonlinear mixed effects models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Baey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Kuhn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] 2017-1, auto-saisine. 2017, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -23895,51 +23895,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Markovian framework to formalize stochastic L-systems and application to models of plant development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Loi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6830, INRIA. 2008, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -23974,51 +23974,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing the moments of probability distributions for branching processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Loi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6728, INRIA. 2008, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -24040,51 +24040,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Positive MUSCL Scheme for Triangulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Debiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24160,51 +24160,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic System of Plant Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathematics [math]. Université Montpellier II - Sciences et Techniques du Languedoc, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24391,51 +24391,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549203v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Frau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Manso Jimeno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letuan Phan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2026.02.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299939v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mamann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Pradat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F C Bidard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Delaloge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cabel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2025.06.015" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05144693v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Benkirane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vakalopoulou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Planchard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Adam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Olaussen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013012" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396711v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Blampey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bercovici" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Andr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.09.09.612009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269717v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Hermange" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vainchenker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Plo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imammb/dqae006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04642336v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Roblin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Michiels" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2023.101426" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05236067v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Monnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011880" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04638434v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottosso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mosele" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michiels" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry P.-H. Courn&#232;de" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dogan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2024.102247" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644963v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meije Gawinowski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109368" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986625v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duquesne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouget" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Cournede" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fautrel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keac645" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396436v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Belkouchi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lassau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Littisha Lawrance" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Farhane" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-22-0890" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287005v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dutertre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Mourato Ribeiro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbad260" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372621v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Solary" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Heard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aldea" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2023.09.3115" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04308358v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.122.001561" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122846v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pradat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey A. Yurchenko" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Vladimirovich Gunbin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cerbone" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-22-0966" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261753v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Hoferer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Jourdain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Girot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baya Benatsou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Leguerney" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.16362" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069315v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Courn&#232;de" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010921" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04573496v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lhotte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Letort" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Usureau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Jorge-Cordeiro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Siemowski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.15222" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287256v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Decazes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ammari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mottay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2023-007315" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372573v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Courcier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Pochon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tardy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242216211" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04292956v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Viaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting Chen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-AOAS1594" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940635v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lawrance" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farhane" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2022.07.159" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03844872v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rakotonirainy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Bentriou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Tisserand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira El-Khoury" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2120374119" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04134893v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/hma.2022.1762" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574152v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Charachon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hudelot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ardon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2022.02.020" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266174v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Nebot-Bral" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Kind" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence David" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.982790" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03979132v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Hassler" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2022-002442" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792594v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Naccache" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joya Hadchiti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14051337" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03452002v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mosca" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert John Noble" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marzac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021010986" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04148855v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ballarini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.09.039" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372549v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Logothetis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malefaki" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trevezas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-021-00468-w" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520120v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Adam" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aliotti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkiskos Malliaros" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2019.101781" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03127555v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Dormieux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mezquita" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Remon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Tazdait" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-020-06784-y" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03128485v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Della Noce" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carrier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1296.17" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02879515v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Tronik-Le Roux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sautreuil" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bel&#233;n Palma" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-020-02530-x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03128125v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Besse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Monnet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2020.38.15_suppl.9535" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03128255v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ingels" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Irani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ferlicot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64433-2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02367731v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baey" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2019.01.014" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02367752v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-018-00343-1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03128413v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dormieux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mezquita" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacroix" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emy Rouleau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdz413.049" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03128465v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alexandre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leguerney" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Irani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferlicot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2019.08.054" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824176v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Mathieu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vidal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiongli Wu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chambon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy080" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766698v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samis Trevezas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-017-0307-4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01630989v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Beyer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Letort" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Bayer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Pretzsch" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.12.012" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02527764v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangtuo Chen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01630985v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602596v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loudet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.02057" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01630979v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2017.09.010" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01630981v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2017.02.018" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817488v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Koutroumpas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Votsi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw471" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616232v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2016.0148" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01323343v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez-Rodriguez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Langre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.03.011" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN4MSKB7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02404088v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Etard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurent-Gengoux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-014-0763-1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997732v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-015-9440-0" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068327v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2014.930909" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510245v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu Juan Wang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B G Zhang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Reffye" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12152" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00826023v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Iovan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bayol" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dider Boldo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2251467" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527966v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Malefaki" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2014.04.004" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PM3T7F80-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997728v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.01.030" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527976v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2013.12.005" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83LBH58F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919753v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Didier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemaire" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maupas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.11.003" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272125v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenni Kang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lecoeur" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.02.006" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527843v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Loi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;on" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548314000108" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-P3PB29VF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272213v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00329" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819919v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaire S&#233;bastien" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.04.013" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00860902v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20138407" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796154v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-013-0134-1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00705066v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Wu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Dimet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Gang Hu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2011.12.007" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5TM3GH9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639539v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2011.07.001" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9PV254M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00872370v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Smolenova" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Kurth" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14279/tuj.eceasst.61.830.825" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780592v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baogui Zhang" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20127603" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780354v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Guo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangdong Lei" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-012-0683-x" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XR23P4X7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00631509v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Zhen Kang" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20116205" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00613645v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuntao Ma" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Wubs" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heuvelink" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Zhu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq223" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00613649v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Allirand" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Pinet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq205" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019789v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bertheloot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr119" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000492v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiujuan X. Wang" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. Mathieu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Allirand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Jullien" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2011.02.008" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QK7F8NWL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826101v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr125" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546250v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pallas" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lecoeur" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq173" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493526v3" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Qi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baogang Hu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2009.12.008" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666609v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lecoeur" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp08178" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00418643v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathieu" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Reffye" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp054" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350407v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00436297v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Z. Kang" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00872383v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00291875v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Houllier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm272" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00306691v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auclair" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2007.06.003" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WML21F7K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00288730v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm171" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652522v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08099" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00288538v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mahe" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Courtois" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm197" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00290415v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Meiping" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Guo" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoguo Li" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm233" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00872379v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang-Hong Yang" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2007.12.013" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-641BVSJ3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529461v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp08065" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547631v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Chevalier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Mei" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11390-007-9105-8" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQRZ7VRC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122478v2" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rostand-Mathieu" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1844" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121231v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Z. Kang" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Yan" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549706069341" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-RB0M7G3T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372831v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Koobus" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervieux" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.767-798" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121232v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01261708v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1836" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936930v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05034913v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lotter" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331446v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Fillioux" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gontran" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cartry" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques RR Mathieu" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bedja" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331431v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Boyd" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Christodoulidis" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43907-0_57" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396382v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Belkouchi" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dawi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ammari" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vasseur" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2023.09.2867" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396366v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Dawi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2023.09.2161" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570564v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42697-1_1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936906v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936903v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936896v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330534v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid-Judith Garberis" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936882v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936828v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936879v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936889v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03127430v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64511-3_6" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936827v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02425831v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Della Della Noce" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02860793v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanella Boatto" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02861019v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Hammache" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Lohier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02860994v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Mathieu" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02860799v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pma.2018.8611566" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566311v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fspma.2016.7818299" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01823953v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Claverie" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie J. Lecoeur" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSPMA.2016.7818285" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402783v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Streit" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Henke" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bayol" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risto Sievaenen" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSPMA.2016.7818307" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355334v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490367v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hansart" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fspma.2016.7818287" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02777331v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250999v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01001669v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004481101320138" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826175v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826102v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826105v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456018v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02777904v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ramanathan" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611973273.4" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829756v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826052v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611973273.10" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826104v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997736v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Gupta" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00781183v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Magaldi" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776397v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Loi" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776389v2" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Song" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776551v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000458v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653672v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639549v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00602419v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534046v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546801v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192285v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Wu" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01192293v2" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192313v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Allirand" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verch&#232;re de Reffye" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192265v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529137v2" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2774" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529375v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Xiujuan" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192317v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiujuan Wang" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2009.12" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543137v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ney" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546283v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pma.2009.27" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543136v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gosset" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gignoux" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529351v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongping Li" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2009.69" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537646v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitish Srivastava" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532950v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546291v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529096v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Griffon" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2009.55" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824878v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194661v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3574" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00380520v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336415v3" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032386v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaise" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191922v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matthieu" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576589v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757964v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00829810v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576583v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxia Hong" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fourcaud" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122491v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wu" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G. Hu" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121499v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Roux" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124845v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780911v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961398v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607982v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607339v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602793v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard G. Buck-Sorlin" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustino Chi" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSPMA.2016.7818281" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05107232v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengzhen Kang" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-7541-5_11" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374332v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Della Noce" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394165513.ch24" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03347253v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemler" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85633-5_8" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317539v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31304-3_11" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02285935v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02539715v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Houllier" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02295378v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00872388v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galinier" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192311v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00872390v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01132-0_16" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821385v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heuvalick" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-008045405-4.00217-2" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822356v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798695v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386019v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Giraud-Sauveur" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Marinello" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397031v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Donada" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hermange" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Tocci" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Midoun" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Prevedello" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05290368v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roblin Elvire" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392336v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813686v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03127330v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ruppli" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03224492v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02147039v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606408v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mailhol" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546309v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603158v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359515v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340055v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073225v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debiez" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00377462v2" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549203v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Frau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Manso Jimeno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letuan Phan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2026.02.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299939v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mamann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Pradat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F C Bidard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Delaloge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cabel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2025.06.015" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05144693v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Benkirane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vakalopoulou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Planchard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Adam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Olaussen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013012" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644963v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meije Gawinowski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry P.-H. Courn&#232;de" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109368" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396711v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Blampey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bercovici" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Andr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.09.09.612009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269717v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Hermange" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vainchenker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Plo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imammb/dqae006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04642336v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Roblin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Michiels" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2023.101426" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05236067v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Monnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011880" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04638434v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottosso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mosele" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michiels" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dogan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2024.102247" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372573v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Courcier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Leguerney" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baya Benatsou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Pochon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tardy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242216211" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04573496v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lhotte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Letort" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Usureau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Jorge-Cordeiro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Siemowski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.15222" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287256v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Decazes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ammari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Belkouchi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mottay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Littisha Lawrance" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2023-007315" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287005v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dutertre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Mourato Ribeiro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbad260" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372621v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Solary" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Heard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aldea" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2023.09.3115" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04308358v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.122.001561" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986625v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duquesne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouget" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Cournede" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fautrel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keac645" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396436v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lassau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Farhane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-22-0890" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122846v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pradat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey A. Yurchenko" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Vladimirovich Gunbin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cerbone" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-22-0966" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261753v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Hoferer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Jourdain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Girot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.16362" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069315v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Courn&#232;de" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010921" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792594v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Naccache" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joya Hadchiti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14051337" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03844872v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rakotonirainy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Bentriou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Tisserand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira El-Khoury" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2120374119" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04134893v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/hma.2022.1762" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04292956v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Viaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting Chen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-AOAS1594" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940635v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lawrance" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farhane" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2022.07.159" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574152v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Charachon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hudelot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ardon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2022.02.020" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266174v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Nebot-Bral" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Kind" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence David" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.982790" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03979132v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Hassler" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2022-002442" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372549v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Logothetis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malefaki" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trevezas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-021-00468-w" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04148855v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ballarini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.09.039" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03452002v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mosca" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert John Noble" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marzac" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021010986" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02879515v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Tronik-Le Roux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sautreuil" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bel&#233;n Palma" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-020-02530-x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520120v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Adam" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aliotti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkiskos Malliaros" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2019.101781" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03127555v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Dormieux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mezquita" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Remon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Tazdait" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-020-06784-y" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03128485v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Della Noce" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carrier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1296.17" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03128125v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Besse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Monnet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2020.38.15_suppl.9535" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03128255v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ingels" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Irani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ferlicot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64433-2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03128465v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alexandre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leguerney" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Irani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferlicot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2019.08.054" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02367731v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baey" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2019.01.014" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02367752v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-018-00343-1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03128413v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dormieux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mezquita" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacroix" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emy Rouleau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdz413.049" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824176v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Mathieu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vidal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiongli Wu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chambon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy080" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766698v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samis Trevezas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-017-0307-4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01630981v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Beyer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Bayer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Letort" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Pretzsch" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2017.02.018" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01630989v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.12.012" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02527764v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangtuo Chen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01630985v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602596v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loudet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.02057" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01630979v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2017.09.010" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616232v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2016.0148" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01323343v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez-Rodriguez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Langre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.03.011" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN4MSKB7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817488v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Koutroumpas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Votsi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw471" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068327v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2014.930909" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02404088v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Etard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurent-Gengoux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-014-0763-1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997732v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-015-9440-0" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272213v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00329" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997728v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.01.030" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510245v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu Juan Wang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B G Zhang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Reffye" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12152" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527966v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Malefaki" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2014.04.004" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PM3T7F80-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00826023v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Iovan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bayol" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dider Boldo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2251467" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527976v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2013.12.005" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83LBH58F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919753v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Didier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemaire" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maupas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.11.003" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272125v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenni Kang" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lecoeur" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.02.006" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527843v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Loi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;on" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548314000108" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-P3PB29VF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819919v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaire S&#233;bastien" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.04.013" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00860902v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20138407" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796154v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-013-0134-1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639539v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2011.07.001" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9PV254M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00705066v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Wu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Dimet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Gang Hu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2011.12.007" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5TM3GH9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00872370v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Smolenova" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Kurth" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14279/tuj.eceasst.61.830.825" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780592v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baogui Zhang" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20127603" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780354v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Guo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangdong Lei" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-012-0683-x" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XR23P4X7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826101v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bertheloot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr125" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00631509v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Zhen Kang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20116205" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00613645v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuntao Ma" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Wubs" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heuvelink" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Zhu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq223" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00613649v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Allirand" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Pinet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq205" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019789v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr119" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000492v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiujuan X. Wang" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. Mathieu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Allirand" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Jullien" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2011.02.008" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QK7F8NWL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546250v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pallas" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lecoeur" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq173" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493526v3" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Qi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baogang Hu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2009.12.008" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00872383v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lecoeur" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00418643v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathieu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Reffye" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp054" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666609v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp08178" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350407v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00436297v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Z. Kang" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00288730v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm171" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00291875v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Houllier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm272" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00306691v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auclair" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2007.06.003" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WML21F7K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652522v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08099" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00288538v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mahe" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Courtois" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm197" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00872379v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang-Hong Yang" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2007.12.013" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-641BVSJ3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00290415v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Meiping" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Guo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoguo Li" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm233" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529461v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp08065" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547631v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Chevalier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Mei" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11390-007-9105-8" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQRZ7VRC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122478v2" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rostand-Mathieu" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1844" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121231v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Z. Kang" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Yan" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549706069341" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-RB0M7G3T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372831v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Koobus" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervieux" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.767-798" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121232v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01261708v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1836" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05034913v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lotter" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936930v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331431v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Fillioux" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Boyd" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Christodoulidis" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43907-0_57" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570564v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42697-1_1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396382v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Belkouchi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dawi" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ammari" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vasseur" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2023.09.2867" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396366v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Dawi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2023.09.2161" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331446v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gontran" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cartry" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques RR Mathieu" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bedja" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936906v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936903v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936882v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936896v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330534v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid-Judith Garberis" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936879v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936889v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936828v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03127430v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64511-3_6" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936827v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02425831v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Della Della Noce" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02860799v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pma.2018.8611566" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02861019v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Hammache" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Lohier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02860793v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanella Boatto" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02860994v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Mathieu" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490367v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hansart" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fspma.2016.7818287" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566311v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fspma.2016.7818299" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01823953v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Claverie" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie J. Lecoeur" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSPMA.2016.7818285" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402783v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Streit" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Henke" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bayol" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risto Sievaenen" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSPMA.2016.7818307" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355334v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250999v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02777331v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01001669v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004481101320138" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826104v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997736v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Gupta" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02777904v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ramanathan" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611973273.4" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829756v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826175v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826102v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826105v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456018v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826052v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611973273.10" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00781183v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Magaldi" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776397v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Loi" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776389v2" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Song" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776551v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000458v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653672v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639549v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00602419v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01192293v2" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192313v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Allirand" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verch&#232;re de Reffye" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192265v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534046v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546801v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192285v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Wu" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529137v2" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2774" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529375v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Xiujuan" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192317v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiujuan Wang" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2009.12" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529096v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Griffon" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2009.55" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546283v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pma.2009.27" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543136v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gosset" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gignoux" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529351v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongping Li" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2009.69" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543137v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ney" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537646v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitish Srivastava" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532950v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546291v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194661v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3574" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824878v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00380520v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336415v3" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032386v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaise" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191922v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matthieu" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576583v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxia Hong" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fourcaud" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00829810v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576589v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757964v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121499v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Roux" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G. Hu" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122491v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wu" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124845v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780911v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961398v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607982v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607339v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602793v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard G. Buck-Sorlin" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustino Chi" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSPMA.2016.7818281" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05107232v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengzhen Kang" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-7541-5_11" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374332v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Della Noce" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394165513.ch24" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03347253v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemler" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85633-5_8" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317539v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31304-3_11" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02285935v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02295378v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02539715v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Houllier" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00872388v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galinier" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192311v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00872390v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01132-0_16" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821385v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heuvalick" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-008045405-4.00217-2" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822356v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798695v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386019v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Giraud-Sauveur" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Marinello" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397031v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Donada" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hermange" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Tocci" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Midoun" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Prevedello" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05290368v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roblin Elvire" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392336v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813686v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03127330v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ruppli" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03224492v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02147039v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606408v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mailhol" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546309v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603158v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359515v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340055v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073225v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debiez" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00377462v2" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>