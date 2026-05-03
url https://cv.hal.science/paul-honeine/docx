--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -333,308 +333,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05581192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of analytical methods for the quantification of sulfates in reconstituted soil matrices: Effect of soil texture and interfering species</w:t>
+                <w:t xml:space="preserve">Pre-image Free Graph Machine Learning with Normalizing Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t>
+                <w:t xml:space="preserve">Clément Glédel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Abou Serhal</w:t>
+                <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Honeine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eti.2025.104182⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 190, pp.45-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2025.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05271180v1</w:t>
+                <w:t xml:space="preserve">hal-04936630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-image Free Graph Machine Learning with Normalizing Flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative analysis of analytical methods for the quantification of sulfates in reconstituted soil matrices: Effect of soil texture and interfering species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Abou Serhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Glédel</w:t>
+                <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Gaüzère</w:t>
+                <w:t xml:space="preserve">Naima Ben Ghozlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Honeine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamad Dhaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 190, pp.45-51. </w:t>
+              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38, pp.104182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2025.02.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eti.2025.104182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936630v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating Contaminated Soil Volumes Using a Generative Neural Network: A Hydrocarbon Case in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbert Rakotonirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Atteia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -707,51 +707,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Support Vector Machines With Uncertainty Option and Incremental Sampling for Kriging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -811,51 +811,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Insights on the Pre-image Resolution in Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 156, pp.110800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -902,51 +902,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generative deep neural network as an alternative to co-kriging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbert Rakotonirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Atteia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1032,51 +1032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbert Rakotonirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Guridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Atteia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1130,685 +1130,685 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully residual Unet-based semantic segmentation of automotive fisheye images: a comparison of rectangular and deformable convolutions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unsupervised Domain Adaptation for Regression Using Dictionary Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mohamad Dhaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin van Exem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11042-023-16627-9⟩</w:t>
+              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 267, pp.110439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.knosys.2023.110439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231805v1</w:t>
+                <w:t xml:space="preserve">hal-04012551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor Scene Recognition Mechanism Based on Direction-Driven Convolutional Neural Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Fully residual Unet-based semantic segmentation of automotive fisheye images: a comparison of rectangular and deformable convolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosana El Jurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rida Sekkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Bensrhair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s23125672⟩</w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-023-16627-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194216v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Domain Adaptation for Regression Using Dictionary Learning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Indoor Scene Recognition Mechanism Based on Direction-Driven Convolutional Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Daou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pothin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonin van Exem</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bensrhair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 267, pp.110439. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (12), pp.5672. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.knosys.2023.110439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s23125672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012551v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph kernels based on linear patterns: Theoretical and experimental comparisons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SynWoodScape: Synthetic Surround-View Fisheye Camera Dataset for Autonomous Driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rida Sekkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linlin Jia</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Varun Ravi Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazem Rashed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senthil Yogamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2021.116095⟩</w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (3), pp.8502-8509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2022.3188106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03410508v1</w:t>
+                <w:t xml:space="preserve">hal-03749088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SynWoodScape: Synthetic Surround-View Fisheye Camera Dataset for Autonomous Driving</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graph kernels based on linear patterns: Theoretical and experimental comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senthil Yogamani</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linlin Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaüzère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Honeine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7 (3), pp.8502-8509. </w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 189, pp.116095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LRA.2022.3188106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2021.116095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03749088v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">End-to-End Convolutional Autoencoder for Nonlinear Hyperspectral Unmixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Dhaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin van Exem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1855,103 +1855,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study On The Stability of Graph Edit Distance Heuristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linlin Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (20), pp.3312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1985,90 +1985,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of semantic segmentation of omnidirectional images from a motorcycle perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rida Sekkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2141,64 +2141,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammet Balcilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -2236,77 +2236,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-level prior-based loss functions for medical image segmentation : a survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosana El Jurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Cheplygina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2366,77 +2366,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">graphkit-learn : a Python Library for Graph Kernels Based on Linear Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linlin Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 143, pp.113-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2496,51 +2496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. El Jurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahed Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2581,460 +2581,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03410507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretable time series kernel analytics by pre-image estimation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">BB-UNet : U-Net with Bounding Box Prior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosana El Jurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gallinari</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahed Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.artint.2020.103342⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (6), pp.1189 - 1198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTSP.2020.3001502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03088295v1</w:t>
+                <w:t xml:space="preserve">hal-02863197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of Multiple Mobility and Observation Models for Indoor Zoning-Based Sensor Tracking</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Interpretable time series kernel analytics by pre-image estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Phuong Thao Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlame Douzal-Chouakria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Varasteh Yazdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aly Chkeir</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAES.2020.2988837⟩</w:t>
+              <w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 286, pp.103342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.artint.2020.103342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551521v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BB-UNet : U-Net with Bounding Box Prior</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Fusion of Multiple Mobility and Observation Models for Indoor Zoning-Based Sensor Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alshamaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Mourad-Chehade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fahed Abdallah</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aly Chkeir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (6), pp.1189 - 1198. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (6), pp.4315 - 4326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSTSP.2020.3001502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAES.2020.2988837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02863197v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Evidential Framework for Localization of Sensors in Indoor Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alshamaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Mourad-Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aly Chkeir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (1), pp.318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3081,51 +3081,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SimilCatch : Enhanced social spammers detection on Twitter using Markov Random Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El-Mawass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vercouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3198,51 +3198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3423,77 +3423,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized Kernel-Based Localization in Wireless Sensor Networks Using Belief Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alshamaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Mourad-Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (11), pp.4149-4159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3553,51 +3553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3644,77 +3644,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking of Mobile Sensors Using Belief Functions in Indoor Wireless Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alshamaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Mourad-Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (1), pp.310-319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3761,51 +3761,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-Class Classification Framework Based on Shrinkage Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patric Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beauseroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3852,77 +3852,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hierarchical Classification Method Using Belief Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alshamaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Mourad-Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 148, pp.68 - 77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3969,51 +3969,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correntropy-based Robust Multilayer Extreme Learning Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Liangjun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4099,51 +4099,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Kernel Nonnegative Matrix Factorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 131, pp.143 - 153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4229,51 +4229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongze Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systems Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 48 (8), pp.1607-1615</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4337,51 +4337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald S. Buller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Mclaughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (4), pp.1278 - 1289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4441,51 +4441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4539,555 +4539,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-network Principal Component Analysis with Diffusion Strategies</w:t>
+                <w:t xml:space="preserve">Non-parametric and semi-parametric RSSI/distance modeling for target tracking in wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nisrine Ghadban</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Sandy Mahfouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Mourad-Chehade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clovis Francis</w:t>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joumana Farah</w:t>
+                <w:t xml:space="preserve">Hichem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Wireless Information Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (2), pp.97 - 111. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (7), pp.2115 - 2126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10776-016-0308-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2015.2510020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965050v1</w:t>
+                <w:t xml:space="preserve">hal-01965051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas Sources Parameters Estimation Using Machine Learning in WSNs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hyperspectral Unmixing in Presence of Endmember Variability, Nonlinearity or Mismodelling Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Honeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Mahfouz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hichem Snoussi</w:t>
+                <w:t xml:space="preserve">José Bioucas-Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (10), pp.4565 - 4579</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965049v1</w:t>
+                <w:t xml:space="preserve">hal-01965047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-parametric and semi-parametric RSSI/distance modeling for target tracking in wireless sensor networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">In-network Principal Component Analysis with Diffusion Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Ghadban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Honeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Mourad-Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Farah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hichem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (7), pp.2115 - 2126. </w:t>
+              <w:t xml:space="preserve">International Journal of Wireless Information Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (2), pp.97 - 111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2015.2510020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10776-016-0308-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965051v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperspectral Unmixing in Presence of Endmember Variability, Nonlinearity or Mismodelling Effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Gas Sources Parameters Estimation Using Machine Learning in WSNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Mahfouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Mourad-Chehade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José Bioucas-Dias</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (14), pp.5795 - 5804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2016.2569559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965047v1</w:t>
+                <w:t xml:space="preserve">hal-01965049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi-objective Nonnegative Matrix Factorization: Linear Versus Kernel-based Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 54 (7), pp.4012 - 4022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5121,51 +5121,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropy of Overcomplete Kernel Dictionaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Mathematical Sciences and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16, pp.1 - 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5203,51 +5203,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the Intrinsic Dimension of Hyperspectral Images Using a Noise-Whitened Eigengap Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Kharouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5346,64 +5346,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Distributed Sensor Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2015 (Article ID 989450), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5437,51 +5437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation errors of online sparsification criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 63 (17), pp.4700 - 4709. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5541,51 +5541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafic Saidé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lengellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5657,51 +5657,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing sparse dictionaries for online learning with kernels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 63 (23), pp.6343 - 6353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5735,103 +5735,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kernel-based machine learning using radio-fingerprints for localization in WSNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Mahfouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Mourad-Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51 (2), pp.1324 - 1336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5859,291 +5859,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear estimation of material abundances in hyperspectral images with L₁-norm spatial regularization</w:t>
+                <w:t xml:space="preserve">Variants of non-negative least-mean-square algorithm and convergence analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José C. M. Bermudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2013.2264392⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (15), pp.3990 - 4005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2014.2332440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965569v1</w:t>
+                <w:t xml:space="preserve">hal-01965572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variants of non-negative least-mean-square algorithm and convergence analysis</w:t>
+                <w:t xml:space="preserve">Nonlinear estimation of material abundances in hyperspectral images with L₁-norm spatial regularization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 62 (15), pp.3990 - 4005. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (5), pp.2654 - 2665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2014.2332440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2013.2264392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965572v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lp-norms in One-Class Classification for Intrusion Detection in SCADA Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patric Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beauseroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6190,103 +6190,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Target tracking using machine learning and Kalman filter in wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Mahfouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Mourad-Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (10), pp.3715 - 3725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6333,64 +6333,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kernel autoregressive models using Yule-Walker equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Kallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clovis Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Amoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6437,51 +6437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiclass classification machines with the complexity of a single binary classifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Noumir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6554,77 +6554,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-negativity constraints on the pre-image for pattern recognition with kernel machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Kallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clovis Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Amoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6697,51 +6697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafic Saidé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lengellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Achkar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6840,51 +6840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Theys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAS Publications Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, EAS Publications Series, 59, pp.417 - 437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6944,51 +6944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61 (2), pp.480 - 492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7022,51 +7022,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches géométriques pour l'estimation des fractions d'abondance en traitement de données hyperspectales. Extensions aux modèles de mélange non linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7126,77 +7126,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polar interval-based localization in mobile sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Mourad-Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 49 (4), pp.2310 - 2322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7230,51 +7230,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric unmixing of large hyperspectral images: a barycentric coordinate approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7321,51 +7321,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online kernel principal component analysis: a reduced-order model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 34 (9), pp.1814 - 1826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7533,51 +7533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A closed-form solution for the pre-image problem in kernel-based machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7636,51 +7636,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preimage problem in kernel-based machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7753,64 +7753,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José C. M. Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 59 (11), pp.5225 - 5235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7844,103 +7844,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decentralized approach for non-linear prediction of time series data in sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José C. M. Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal on Wireless Communications and Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Special issue on theoretical and algorithmic foundations of wireless ad hoc and sensor networks, pp.12:1 - 12:12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8000,51 +8000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Borgnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Flandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8117,64 +8117,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online prediction of time series data with kernels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José C. M. Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 57 (3), pp.1058 -1067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8208,51 +8208,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution temps-fréquence à paramétrisation radialement Gaussienne optimisée pour la classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8290,51 +8290,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Frequency Learning Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8420,226 +8420,226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights on Using Graph Neural Networks for Sulcal Graphs Predictive Models</w:t>
+                <w:t xml:space="preserve">Deep Joint Distribution Optimal Transport for Universal Domain Adaptation on Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Imbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gaüzère</w:t>
+                <w:t xml:space="preserve">Romain Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Takerkart</w:t>
+                <w:t xml:space="preserve">Fannia Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Auzias</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Gilles Gasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IAPR-TC-15 International Workshop on Graph-Based Representations in Pattern Recognition (GbRPR 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Caen, France. pp.79-89, </w:t>
+              <w:t xml:space="preserve">2025 International Joint Conference on Neural Networks (IJCNN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rome, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-94139-9_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN64981.2025.11229152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05271182v1</w:t>
+                <w:t xml:space="preserve">hal-05031338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherence-based Sample Selection for Class-incremental Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pothin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bensrhair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8664,103 +8664,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universal Domain Adaptation Benchmark for Time Series Data Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fannia Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8771,208 +8771,208 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05082451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Joint Distribution Optimal Transport for Universal Domain Adaptation on Time Series</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights on Using Graph Neural Networks for Sulcal Graphs Predictive Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fannia Pacheco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Berar</w:t>
+                <w:t xml:space="preserve">Alexis Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Gasso</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Sylvain Takerkart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Auzias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 International Joint Conference on Neural Networks (IJCNN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Rome, Italy. </w:t>
+              <w:t xml:space="preserve">14th IAPR-TC-15 International Workshop on Graph-Based Representations in Pattern Recognition (GbRPR 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Caen, France. pp.79-89, </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IJCNN64981.2025.11229152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-94139-9_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05031338v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral-spatial contrastive learning framework for regression on hyperspectral data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Dhaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9049,64 +9049,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Luis Medina Cartuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amnir Hadachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bensrhair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 40th ACM/SIGAPP Symposium on Applied Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Mar 2025, Sicily, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9131,64 +9131,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrastive learning for regression on hyperspectral data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Honeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Dhaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9233,425 +9233,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Distinct Spaces in Graph-based Machine Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Linlin Jia</w:t>
+                <w:t xml:space="preserve">Graph Normalizing Flows to Pre-image Free Machine Learning for Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Glédel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao Ning</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Benoît Gaüzère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kaspar Riesen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Asian Conference on Pattern Recognition (ACPR2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-47637-2_1⟩</w:t>
+              <w:t xml:space="preserve">13th IAPR-TC15 International Workshop on Graph-Based Representations in Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Salerno, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42795-4_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194644v2</w:t>
+                <w:t xml:space="preserve">hal-04189301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolation spatiale avec un réseau de neurones génératif comme alternative au krigeage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Bridging Distinct Spaces in Graph-based Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linlin Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Ning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaüzère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antonin van Exem</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaspar Riesen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 29-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th Asian Conference on Pattern Recognition (ACPR2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Kitakyushu, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-47637-2_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194187v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194644v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Normalizing Flows to Pre-image Free Machine Learning for Regression</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Interpolation spatiale avec un réseau de neurones génératif comme alternative au krigeage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Rakotonirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Atteia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin van Exem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IAPR-TC15 International Workshop on Graph-Based Representations in Pattern Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actes du 29-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-42795-4_9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04189301v1</w:t>
+                <w:t xml:space="preserve">hal-04194187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normalizing Flows pour éviter le problème de pré-image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Glédel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI'23 : XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9676,77 +9676,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage contrastif pour l'adaptation de domaine en régression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Dhaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin van Exem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9784,77 +9784,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normalizing Flow appliqué aux problèmes de pré-image de noyau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Glédel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24-ème Conférence d’Apprentissage automatique (CAp)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Vannes, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9879,77 +9879,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation de domaine en régression par alignement de décompositions non-négatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Dhaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin van Exem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9987,103 +9987,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SynWoodScape: Synthetic Surround-view Fisheye Camera Dataset for Autonomous Driving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rida Sekkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varun Ravi Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Rashed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senthil Yogamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Kyoto, Japan</w:t>
@@ -10112,90 +10112,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle d'un système multi-CNN via le cap magnétique du smartphone pour la reconnaissance de scènes indoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pothin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bensrhair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10214,450 +10214,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the Expressive Power of Graph Neural Networks in a Spectral Perspective</w:t>
+                <w:t xml:space="preserve">Breaking the Limits of Message Passing Graph Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammet Balcilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Héroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaüzère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Conference on Learning Representations (ICLR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Proceedings of the 38th International Conference on Machine Learning (ICML)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Vienna, Austria. pp.599-608</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03135633v1</w:t>
+                <w:t xml:space="preserve">hal-03410699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Metric Learning Approach to Graph Edit Costs for Regression</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Analyzing the Expressive Power of Graph Neural Networks in a Spectral Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammet Balcilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renton Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Héroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IAPR Joint International Workshops on Statistical techniques in Pattern Recognition (SPR 2020) and Structural and Syntactic Pattern Recognition (SSPR 2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the International Conference on Learning Representations (ICLR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03128664v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking the Limits of Message Passing Graph Neural Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A Metric Learning Approach to Graph Edit Costs for Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linlin Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Yger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Honeine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 38th International Conference on Machine Learning (ICML)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of IAPR Joint International Workshops on Statistical techniques in Pattern Recognition (SPR 2020) and Structural and Syntactic Pattern Recognition (SSPR 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Venise, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-73973-7_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410699v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Surprisingly Effective Perimeter-based Loss for Medical Image Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosana El Jurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Cheplygina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10708,77 +10708,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Graph Pre-image Method Based on Graph Edit Distances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linlin Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of IAPR Joint International Workshops on Statistical techniques in Pattern Recognition (SPR 2020) and Structural and Syntactic Pattern Recognition (SSPR 2020).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Venise, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10812,90 +10812,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration des performances des réseaux de neurones convolutifs en localisation indoor par augmentation des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐baptiste Pothin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bensrhair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10914,494 +10914,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating CoordConv for Fully and Weakly Supervised Medical Image Segmentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosana El Jurdi</w:t>
+                <w:t xml:space="preserve">When Spectral Domain Meets Spatial Domain in Graph Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammet Balcilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Renton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dargent</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Héroux Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gaüzère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 Tenth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Thirty-seventh International Conference on Machine Learning (ICML 2020) - Workshop on Graph Representation Learning and Beyond (GRL+ 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03088385v1</w:t>
+                <w:t xml:space="preserve">hal-03088374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Spectral Domain Meets Spatial Domain in Graph Neural Networks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparative study of semantic segmentation using omnidirectional images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rida Sekkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Honeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirty-seventh International Conference on Machine Learning (ICML 2020) - Workshop on Graph Representation Learning and Beyond (GRL+ 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Congrès Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088374v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of semantic segmentation using omnidirectional images</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Pixel-wise linear/non linear nonnegative matrix factorization for unmixing of hyperspectral data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2020 - 2020 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcelona, Spain. pp.4737-4741, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088368v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pixel-wise linear/non linear nonnegative matrix factorization for unmixing of hyperspectral data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Investigating CoordConv for Fully and Weakly Supervised Medical Image Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosana El Jurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jie Chen</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahed Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2020 - 2020 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Barcelona, Spain. pp.4737-4741, </w:t>
+              <w:t xml:space="preserve">2020 Tenth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris, France. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPTA50016.2020.9286633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088297v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral-designed depthwise separable graph neural networks</w:t>
               </w:r>
@@ -11426,64 +11426,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Renton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Thirty-seventh International Conference on Machine Learning (ICML 2020) - Workshop on Graph Representation Learning and Beyond (GRL+ 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Vienna, Austria</w:t>
@@ -11512,90 +11512,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The OmniScape Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rida Sekkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Paris, France. pp.1603-1608, </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11623,299 +11623,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of State-of-the-art Filtering Criteria Applied to SIFT Features</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Génération d'images omnidirectionnelles à partir d'un environnement virtuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rida Sekkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Bensrhair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IEEE International Symposium on Signal Processing and Information Technology (ISSPIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Ajman, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">27-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343564v1</w:t>
+                <w:t xml:space="preserve">hal-02183033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération d'images omnidirectionnelles à partir d'un environnement virtuel</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Performance Evaluation of State-of-the-art Filtering Criteria Applied to SIFT Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvère Konlambigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pothin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bensrhair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">19th IEEE International Symposium on Signal Processing and Information Technology (ISSPIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Ajman, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183033v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organ Segmentation in CT Images With Weak Annotations: A Preliminary Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosana El Jurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahed Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11979,51 +11979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12061,90 +12061,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hidden Markov Model for Indoor Trajectory Tracking of Elderly People</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alshamaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aly Chkeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Mourad-Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE Sensors Applications Symposium (SAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Sophia Antipolis, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12172,720 +12172,720 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and Accurate Gaussian Pyramid Construction by Extended Box Filtering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Decentralized Sensor Localization by Decision Fusion of RSSI and Mobility in Indoor Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alshamaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Mourad-Chehade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Bensrhair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 25rd European Conference on Signal Processing (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Rome, Italy. pp.400-404, </w:t>
+              <w:t xml:space="preserve">, 2018, Rome, Italy. pp.2300-2304, </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2018.8553321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2018.8553020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965908v1</w:t>
+                <w:t xml:space="preserve">hal-01965909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of Sensors in Indoor Wireless Networks: An Observation Model Using WiFi RSS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">The Belief Functions Theory for Sensors Localization in Indoor Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alshamaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Mourad-Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 9th IFIP International Conference on New Technologies, Mobility and Security - Workshop on Wireless Sensor Networks: Architectures, Deployments, and Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France. </w:t>
+              <w:t xml:space="preserve">Proc. 5th International Conference on Belief Functions (BELIEF 2018): Belief Functions: Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Compiègne, France. pp.10--13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NTMS.2018.8328699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99383-6_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965906v1</w:t>
+                <w:t xml:space="preserve">hal-01965907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K-SVD with a real L0 optimization: application to image denoising</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Fast and Accurate Gaussian Pyramid Construction by Extended Box Filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvère Konlambigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pothin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Su Ruan</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bensrhair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 28th IEEE workshop on Machine Learning for Signal Processing (MLSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Aalborg, Denmark. pp.1 - 6, </w:t>
+              <w:t xml:space="preserve">Proc. 25rd European Conference on Signal Processing (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Rome, Italy. pp.400-404, </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MLSP.2018.8517064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2018.8553321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965904v1</w:t>
+                <w:t xml:space="preserve">hal-01965908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility-based Tracking Using WiFi RSS in Indoor Wireless Sensor Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Localization of Sensors in Indoor Wireless Networks: An Observation Model Using WiFi RSS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alshamaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Mourad-Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 9th IFIP International Conference on New Technologies, Mobility and Security</w:t>
+              <w:t xml:space="preserve">Proc. 9th IFIP International Conference on New Technologies, Mobility and Security - Workshop on Wireless Sensor Networks: Architectures, Deployments, and Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NTMS.2018.8328704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NTMS.2018.8328699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965903v1</w:t>
+                <w:t xml:space="preserve">hal-01965906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized Sensor Localization by Decision Fusion of RSSI and Mobility in Indoor Environments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">K-SVD with a real L0 optimization: application to image denoising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 25rd European Conference on Signal Processing (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Rome, Italy. pp.2300-2304, </w:t>
+              <w:t xml:space="preserve">Proc. 28th IEEE workshop on Machine Learning for Signal Processing (MLSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Aalborg, Denmark. pp.1 - 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2018.8553020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MLSP.2018.8517064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965909v1</w:t>
+                <w:t xml:space="preserve">hal-01965904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Belief Functions Theory for Sensors Localization in Indoor Wireless Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Mobility-based Tracking Using WiFi RSS in Indoor Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alshamaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Mourad-Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 5th International Conference on Belief Functions (BELIEF 2018): Belief Functions: Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Compiègne, France. pp.10--13, </w:t>
+              <w:t xml:space="preserve">Proc. 9th IFIP International Conference on New Technologies, Mobility and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-99383-6_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NTMS.2018.8328704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965907v1</w:t>
+                <w:t xml:space="preserve">hal-01965903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervised Classification of Social Spammers using a Similarity-based Markov Random Field Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El-Mawass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vercouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12932,77 +12932,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Weighted Kernel-based Hierarchical Classification Method for Zoning of Sensors in Indoor Wireless Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alshamaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Mourad-Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 19th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Kalamata, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13036,51 +13036,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neighbor Retrieval Visualizer for Monitoring Lifting Cranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Mouzoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13153,51 +13153,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champ Aléatoire de Markov pour la Détection Supervisée des Comptes Malicieux sur Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El-Mawass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vercouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13235,77 +13235,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical learning for sensor localization in wireless networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alshamaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Mourad-Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on Optimization and Learning: Challenges and Applications (OLA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13356,51 +13356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13438,77 +13438,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification paramétrique multi-classes à croyance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alshamaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Mourad-Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 26-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13527,317 +13527,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of cyberattacks in a water distribution system using machine learning techniques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">ADMM for Maximum Correntropy Criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Beauseroy</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanning Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. sixth International Conference on Digital Information Processing and Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Beirut, Lebanon. pp.25-30, </w:t>
+              <w:t xml:space="preserve">Proc. 28th (INNS and IEEE-CIS) International Joint Conference on Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vancouver, Canada. pp.1420-1427, </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDIPC.2016.7470786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN.2016.7727365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965914v1</w:t>
+                <w:t xml:space="preserve">hal-01965916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADMM for Maximum Correntropy Criterion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Detection of cyberattacks in a water distribution system using machine learning techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patric Nader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nanning Zheng</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beauseroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 28th (INNS and IEEE-CIS) International Joint Conference on Neural Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Vancouver, Canada. pp.1420-1427, </w:t>
+              <w:t xml:space="preserve">Proc. sixth International Conference on Digital Information Processing and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Beirut, Lebanon. pp.25-30, </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IJCNN.2016.7727365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICDIPC.2016.7470786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965916v1</w:t>
+                <w:t xml:space="preserve">hal-01965914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear hyperspectral unmixing accounting for spatial illumination variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Bioucas-Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald S. Buller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13910,64 +13910,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust hyperspectral unmixing accounting for residual components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Bioucas-Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. IEEE workshop on Statistical Signal Processing (SSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Palma de Mallorca, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13995,823 +13995,823 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoning-based Localization in Indoor Sensor Networks Using Belief Functions Theory</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Filtering smooth altimetric signals using a Bayesian algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald S. Buller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Mclaughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 17th IEEE International Workshop on Signal Processing Advances in Wireless Communications (SPAWC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Edinburgh, UK, Unknown Region. </w:t>
+              <w:t xml:space="preserve">Proc. 23rd European Conference on Signal Processing (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Budapest, Hungary. pp.2385-2389, </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SPAWC.2016.7536787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2016.7760676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965915v1</w:t>
+                <w:t xml:space="preserve">hal-01965917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtering smooth altimetric signals using a Bayesian algorithm</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Zoning-based Localization in Indoor Sensor Networks Using Belief Functions Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alshamaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Mourad-Chehade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 23rd European Conference on Signal Processing (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Budapest, Hungary. pp.2385-2389, </w:t>
+              <w:t xml:space="preserve">Proc. 17th IEEE International Workshop on Signal Processing Advances in Wireless Communications (SPAWC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Edinburgh, UK, Unknown Region. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2016.7760676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SPAWC.2016.7536787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965917v1</w:t>
+                <w:t xml:space="preserve">hal-01965915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gossip algorithms for principal component analysis in networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Hyperspectral unmixing accounting for spatial correlations and endmember variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dobigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clovis Francis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 23rd European Conference on Signal Processing (EUSIPCO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th IEEE Workshop on Hyperspectral Image and SIgnal Processing: Evolution in Remote Sensing (WHISPERS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Tokyo, Japan. pp. 1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965985v1</w:t>
+                <w:t xml:space="preserve">hal-01377331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pareto front of bi-objective kernel-based nonnegative matrix factorization</w:t>
+                <w:t xml:space="preserve">Online nonnegative matrix factorization based on kernel machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 23rd European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. 23rd European Conference on Signal Processing (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nice, France. pp.2381 - 2385, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362811⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965982v1</w:t>
+                <w:t xml:space="preserve">hal-01965987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online nonnegative matrix factorization based on kernel machines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Unmixing multitemporal hyperspectral images accounting for endmember variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dobigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Mclaughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 23rd European Conference on Signal Processing (EUSIPCO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd European Signal and Image Processing Conference (EUSIPCO 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nice, France. pp. 1686-1690</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362811⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01965987v1</w:t>
+                <w:t xml:space="preserve">hal-01363316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unmixing multitemporal hyperspectral images accounting for endmember variability</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Gossip algorithms for principal component analysis in networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Ghadban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Mourad-Chehade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Francis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Signal and Image Processing Conference (EUSIPCO 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. 23rd European Conference on Signal Processing (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nice, France. pp.2366-2370, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362808⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363316v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperspectral unmixing accounting for spatial correlations and endmember variability</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Pareto front of bi-objective kernel-based nonnegative matrix factorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IEEE Workshop on Hyperspectral Image and SIgnal Processing: Evolution in Remote Sensing (WHISPERS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Tokyo, Japan. pp. 1-4</w:t>
+              <w:t xml:space="preserve">Proc. 23rd European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Bruges, Belgium. pp.585 - 590</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01377331v1</w:t>
+                <w:t xml:space="preserve">hal-01965982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shrinkage methods for one-class classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patric Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beauseroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14858,51 +14858,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eviter la malédiction de pré-image : application à la factorisation en matrices non négatives à noyaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14953,77 +14953,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new Bayesian unmixing algorithm for hyperspectral images mitigating endmember variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dobigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2015, 40th IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. pp.2469-2473, </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15070,51 +15070,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la dimension intrinsèque des images hyperspectrales à l'aide d'un modèle à variances isolées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Kharouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15178,103 +15178,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle semi-paramétrique RSSI/distance pour le suivi d'une cible dans les réseaux de capteurs sans fil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Mahfouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Mourad-Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 25-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15312,51 +15312,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online One-class Classification for Intrusion Detection Based on the Mahalanobis Distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patric Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beauseroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15388,793 +15388,793 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion Strategies For In-Network Principal Component Analysis</w:t>
+                <w:t xml:space="preserve">Ridge regression and Kalman filtering for target tracking in wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nisrine Ghadban</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Sandy Mahfouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Mourad-Chehade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clovis Francis</w:t>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joumana Farah</w:t>
+                <w:t xml:space="preserve">Hichem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 24th IEEE workshop on Machine Learning for Signal Processing (MLSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Reims, France. pp.1 - 6, </w:t>
+              <w:t xml:space="preserve">Proc. eighth IEEE Sensor Array and Multichannel Signal Processing Workshop (SAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, A Coruna, Spain. pp.237-240, </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MLSP.2014.6958849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SAM.2014.6882384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965993v1</w:t>
+                <w:t xml:space="preserve">hal-01965991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies for principal component analysis in wireless sensor networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Spectral partitioning and fusion techniques for hyperspectral data classification and unmixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Ammanouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Abou Melhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE 8th Sensor Array and Multichannel Signal Processing Workshop (SAM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SAM.2014.6882383⟩</w:t>
+              <w:t xml:space="preserve">Proc. 6th International Symposium on Communications, Control, and Signal Processing (ISCCSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Athens, Greece. pp.550-553, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCCSP.2014.6877934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965990v1</w:t>
+                <w:t xml:space="preserve">hal-01965992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of One-Class Classification in Detecting Cyberattacks in Critical Infrastructures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Diffusion Strategies For In-Network Principal Component Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Ghadban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Beauseroy</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Mourad-Chehade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 9th International Conference on Critical Information Infrastructures Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. 24th IEEE workshop on Machine Learning for Signal Processing (MLSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Reims, France. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MLSP.2014.6958849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965997v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility using first and second derivatives for kernel-based regression in wireless sensor networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Strategies for principal component analysis in wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Ghadban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Mourad-Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 21st International Conference on Systems, Signals and Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE 8th Sensor Array and Multichannel Signal Processing Workshop (SAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, A Coruna, Spain. pp.233-236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SAM.2014.6882383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965994v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ridge regression and Kalman filtering for target tracking in wireless sensor networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">The Role of One-Class Classification in Detecting Cyberattacks in Critical Infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patric Nader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hichem Snoussi</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beauseroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. eighth IEEE Sensor Array and Multichannel Signal Processing Workshop (SAM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. 9th International Conference on Critical Information Infrastructures Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Limassol, Cyprus</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965991v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral partitioning and fusion techniques for hyperspectral data classification and unmixing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Mobility using first and second derivatives for kernel-based regression in wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Ghadban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Honeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Mourad-Chehade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Farah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 6th International Symposium on Communications, Control, and Signal Processing (ISCCSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. 21st International Conference on Systems, Signals and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Dubrovnik, Croatia. pp.203-206</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCCSP.2014.6877934⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01965992v1</w:t>
+                <w:t xml:space="preserve">hal-01965994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahalanobis-Based One-Class Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patric Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beauseroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16234,51 +16234,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démélange non-linéaire d'images hyperspectrales : mythe ou réalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dobigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16385,51 +16385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16474,762 +16474,762 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernel non-negative matrix factorization without the pre-image problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Combining a physical model with a nonlinear fluctuation for signal propagation modeling in WSNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Mahfouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maya Kallas</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Mourad-Chehade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IEEE Workshop on Machine Learning for Signal Processing, MLSP 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Reims, France. </w:t>
+              <w:t xml:space="preserve">Proc. 11th IEEE/ACS International Conference on Computer Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Doha, Qatar. pp.413-419, </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MLSP.2014.6958910⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA.2014.7073228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965998v1</w:t>
+                <w:t xml:space="preserve">hal-01965996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining a physical model with a nonlinear fluctuation for signal propagation modeling in WSNs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Kernel non-negative matrix factorization without the pre-image problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hichem Snoussi</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Kallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 11th IEEE/ACS International Conference on Computer Systems and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Doha, Qatar. pp.413-419, </w:t>
+              <w:t xml:space="preserve">24th IEEE Workshop on Machine Learning for Signal Processing, MLSP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Reims, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AICCSA.2014.7073228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MLSP.2014.6958910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965996v1</w:t>
+                <w:t xml:space="preserve">hal-01965998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation locale d'un champ de diffusion par modèles à noyaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Nonlinear unmixing of hyperspectral data with partially linear least-squares support vector regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 14-ème conférence ROADEF de la Société Française de Recherche Opérationnelle et Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. 38th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Vancouver, Canada. pp.2174 - 2178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6638039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966003v1</w:t>
+                <w:t xml:space="preserve">hal-01966004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constrained reflect-then-combine methods for unmixing hyperspectral data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Lantéri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. IEEE Workshop on Hyperspectral Image and Signal Processing : Evolution in Remote Sensing (WHISPERS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Gainesville, Florida, USA, Unknown Region. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WHISPERS.2013.8080643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité d'un réseau de capteurs sans fil basée sur les méthodes à noyau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Ghadban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Mourad-Chehade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 24-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear unmixing of hyperspectral data with partially linear least-squares support vector regression</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Estimation locale d'un champ de diffusion par modèles à noyaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Ghadban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Mourad-Chehade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 38th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actes de la 14-ème conférence ROADEF de la Société Française de Recherche Opérationnelle et Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Troyes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6638039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01966004v1</w:t>
+                <w:t xml:space="preserve">hal-01966003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrusion Detection in SCADA Systems Using One-Class Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patric Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beauseroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17293,51 +17293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. IEEE Workshop on Hyperspectral Image and Signal Processing : Evolution in Remote Sensing (WHISPERS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Gainesville, Florida, USA, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17371,103 +17371,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation par fingerprinting et méthodes à noyaux dans les réseaux de capteurs sans fil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Mahfouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Mourad-Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 14-ème conférence ROADEF de la Société Française de Recherche Opérationnelle et Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17518,64 +17518,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José C. M. Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 24-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17600,103 +17600,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kernel-based localization using fingerprinting in wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Mahfouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Mourad-Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 14th IEEE Workshop on Signal Processing Advances in Wireless Communications (SPAWC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Darmstadt, Germany. pp.744 - 748, </w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17724,493 +17724,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vigires’eau : système de surveillance en temps réel de la qualité de l’eau potable d’un réseau de distribution en vue de la détection d’intrusion</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Decentralized Localization Using Fingerprinting and Kernel Methods in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Mahfouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Mourad-Chehade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Snoussi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale (WISG 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Troyes, France</w:t>
+              <w:t xml:space="preserve">Proc. 21th European Conference on Signal Processing (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Marrakech, Morocco. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632188v1</w:t>
+                <w:t xml:space="preserve">hal-01966008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance Continue d’Activité et Localisation d’Agressions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Constrained Kaczmarz's Cyclic Projections for Unmixing Hyperspectral Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lantéri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale (WISG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Troyes, France</w:t>
+              <w:t xml:space="preserve">Proc. 21th European Conference on Signal Processing (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Marrakech, Morocco. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303127v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained Kaczmarz's Cyclic Projections for Unmixing Hyperspectral Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Vigires’eau : système de surveillance en temps réel de la qualité de l’eau potable d’un réseau de distribution en vue de la détection d’intrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Campan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Noumir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 21th European Conference on Signal Processing (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Marrakech, Morocco. pp.1-5</w:t>
+              <w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale (WISG 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966006v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized Localization Using Fingerprinting and Kernel Methods in Wireless Sensor Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Surveillance Continue d’Activité et Localisation d’Agressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Campan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Long Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Nader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beauseroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 21th European Conference on Signal Processing (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Marrakech, Morocco. pp.1-5</w:t>
+              <w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale (WISG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966008v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-stationary Analysis of the Convergence of the Non-negative Least-mean-square Algorithm</w:t>
               </w:r>
@@ -18222,64 +18222,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José C. M. Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 21th European Conference on Signal Processing (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Marrakech, Morocco. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18317,51 +18317,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation en ligne d'un dictionnaire pour les méthodes à noyau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafic Saidé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lengellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18419,1195 +18419,1195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online One-Class Machines Based on the Coherence Criterion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Prediction of time series using yule-walker equations with kernels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Kallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Amoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 20th European Conference on Signal Processing (EUSIPCO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. 37th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Kyoto, Japan. pp.2185 - 2188, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966019v1</w:t>
+                <w:t xml:space="preserve">hal-01966015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-class Machines Based on the Coherence Criterion</w:t>
+                <w:t xml:space="preserve">Kernels for time series of exponential decay/growth processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Noumir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. IEEE workshop on Statistical Signal Processing (SSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. 22nd IEEE workshop on Machine Learning for Signal Processing (MLSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Santander, Spain. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MLSP.2012.6349753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SSP.2012.6319771⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01966025v1</w:t>
+                <w:t xml:space="preserve">hal-01966020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VigiRes'Eau : Surveiller un réseau de distribution d'eau potable</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indoor localization using polar intervals in wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Mourad-Chehade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Honeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Snoussi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale (WISG 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. 19th International Conference on Telecommunications (ICT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Jounieh, Lebanon. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTEL.2012.6221222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632233v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Class SVM Classification Combined with Kernel PCA Feature Extraction of ECG Signals</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VigiRes'Eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalia Merheb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Honeine</w:t>
+                <w:t xml:space="preserve">Stéphane Deveughèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Birregah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 19th International Conference on Telecommunications (ICT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. 10th International Conference on Hydroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Hamburg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966016v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VigiRes'Eau</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of Rain Attenuation Series with Discretized Spectral Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Honeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 10th International Conference on Hydroinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Munich, Germany. pp.2407-2410, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2012.6351006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966013v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Rain Attenuation Series with Discretized Spectral Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jie Chen</w:t>
+                <w:t xml:space="preserve">Modeling electrocardiogram using Yule-Walker equations and kernel machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Kallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Honeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Amoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Munich, Germany. pp.2407-2410, </w:t>
+              <w:t xml:space="preserve">Proc. 19th International Conference on Telecommunications (ICT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Jounieh, Lebanon. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2012.6351006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICTEL.2012.6221217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966022v1</w:t>
+                <w:t xml:space="preserve">hal-01966017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling electrocardiogram using Yule-Walker equations and kernel machines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Online One-Class Machines Based on the Coherence Criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Noumir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Amoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 19th International Conference on Telecommunications (ICT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. 20th European Conference on Signal Processing (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bucharest, Romania. pp.664 - 668</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966017v1</w:t>
+                <w:t xml:space="preserve">hal-01966019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of time series using yule-walker equations with kernels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">One-class Machines Based on the Coherence Criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Noumir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hassan Amoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 37th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288346⟩</w:t>
+              <w:t xml:space="preserve">Proc. IEEE workshop on Statistical Signal Processing (SSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Ann Arbor, Michigan, USA, United States. pp.600 - 603, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSP.2012.6319771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966015v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernels for time series of exponential decay/growth processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VigiRes'Eau : Surveiller un réseau de distribution d'eau potable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Campan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Noumir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 22nd IEEE workshop on Machine Learning for Signal Processing (MLSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale (WISG 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Troyes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966020v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor localization using polar intervals in wireless sensor networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Multi-Class SVM Classification Combined with Kernel PCA Feature Extraction of ECG Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Kallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Kanaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia Merheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 19th International Conference on Telecommunications (ICT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Jounieh, Lebanon. pp.1 - 6, </w:t>
+              <w:t xml:space="preserve">, 2012, Jounieh, Lebanon. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTEL.2012.6221222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICTEL.2012.6221261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966018v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionary Adaptation for Online Prediction of Time Series Data with Kernels</w:t>
               </w:r>
@@ -19619,51 +19619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafic Saidé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lengellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19736,51 +19736,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On simple one-class classification methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Noumir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19853,51 +19853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Hoang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Theys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19970,51 +19970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. IEEE Workshop on Hyperspectral Image and Signal Processing : Evolution in Remote Sensing (WHISPERS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Shanghai, China. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20167,57 +20167,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02870498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches géométriques pour l'estimation des fractions d'abondance en traitement de données hyperspectales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Classification multi-classes au prix d'un classifieur binaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Noumir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20225,1006 +20238,993 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 23-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966040v1</w:t>
+                <w:t xml:space="preserve">hal-01966041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Negative Pre-Image in Machine Learning for Pattern Recognition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Online system identification under non-negativity and l₁-norm constraints algorithm and weight behavior analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lantéri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Theys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hassan Amoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 19th European Conference on Signal Processing (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Barcelona, Spain. pp.931-935</w:t>
+              <w:t xml:space="preserve">, 2011, Barcelona, Spain. pp.1919-1923</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966029v1</w:t>
+                <w:t xml:space="preserve">hal-01966026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless sensor networks in biomedical: body area networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Modèle autorégressif non-linéaire à noyau. Une première approche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Kallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hichem Snoussi</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Amoud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 7th International Workshop on Systems, Signal Processing and their Applications (WOSSPA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actes du 23-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966032v1</w:t>
+                <w:t xml:space="preserve">hal-01966034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gradient Based Method for Fully Constrained Least-Squares Unmixing of Hyperspectral Images</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Honeine</w:t>
+                <w:t xml:space="preserve">Problème de pré-image en apprentissage et reconnaissance des formes. Applications en traitement du signal et des images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Honeiné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. IEEE workshop on Statistical Signal Processing (SSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée thématique : Apprentissage et reconnaissance des formes en signal et images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GdR ISIS, Apr 2011, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966030v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur le problème de la pré-image en reconnaissance des formes avec contraintes de non-négativité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Approches géométriques pour l'estimation des fractions d'abondance en traitement de données hyperspectales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clovis Francis</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 23-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966035v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online system identification under non-negativity and l₁-norm constraints algorithm and weight behavior analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jie Chen</w:t>
+                <w:t xml:space="preserve">Non-Negative Pre-Image in Machine Learning for Pattern Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Kallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul Honeine</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Amoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 19th European Conference on Signal Processing (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Barcelona, Spain. pp.1919-1923</w:t>
+              <w:t xml:space="preserve">, 2011, Barcelona, Spain. pp.931-935</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966026v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle autorégressif non-linéaire à noyau. Une première approche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wireless sensor networks in biomedical: body area networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Honeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Mourad-Chehade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Kallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Clovis Francis</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Amoud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 23-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. 7th International Workshop on Systems, Signal Processing and their Applications (WOSSPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Tipaza, Algeria. pp.388-391, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WOSSPA.2011.5931518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966034v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problème de pré-image en apprentissage et reconnaissance des formes. Applications en traitement du signal et des images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Honeiné</w:t>
+                <w:t xml:space="preserve">A Gradient Based Method for Fully Constrained Least-Squares Unmixing of Hyperspectral Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lantéri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Theys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique : Apprentissage et reconnaissance des formes en signal et images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. IEEE workshop on Statistical Signal Processing (SSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Nice, France. pp.301-304, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSP.2011.5967687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967902v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification multi-classes au prix d'un classifieur binaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Sur le problème de la pré-image en reconnaissance des formes avec contraintes de non-négativité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Kallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Richard</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Amoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Francis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 23-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966041v1</w:t>
+                <w:t xml:space="preserve">hal-01966035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Study Of Pre-Image Techniques: The Kernel Autoregressive Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Kallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clovis Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Amoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21284,51 +21284,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Class Least Squares Classification at Binary-Classification Complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Noumir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21401,51 +21401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 23-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21483,77 +21483,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kernel-Based Autoregressive Modeling with a Pre-Image Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Kallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clovis Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Amoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21600,90 +21600,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCA And KPCA Of ECG Signals With Binary SVM Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Kanaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalia Merheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Kallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clovis Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Amoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21760,51 +21760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 45th Asilomar Conference on Signals, Systems and Computers (ASILOMAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Pacific Grove (CA), USA, United States. pp.1898-1902, </w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21832,580 +21832,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VigiRes'Eau : Surveillance en temps réel de la qualité de l'eau potable d'un réseau de distribution en vue de la détection d'intrusions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A Modified Non-Negative LMS Algorithm and its Stochastic Behavior Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José C. M. Bermudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale (WISG 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. 45th Asilomar Conference on Signals, Systems and Computers (ASILOMAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Pacific Grove (CA), USA, United States. pp.542-546, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACSSC.2011.6190060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632317v1</w:t>
+                <w:t xml:space="preserve">hal-01966036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Modified Non-Negative LMS Algorithm and its Stochastic Behavior Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Filtrage adaptatif avec contrainte de non-négativité. Principes de l'algorithme NN-LMS et modèle de convergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José C. M. Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 45th Asilomar Conference on Signals, Systems and Computers (ASILOMAR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actes du 23-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACSSC.2011.6190060⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01966036v1</w:t>
+                <w:t xml:space="preserve">hal-01966027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtrage adaptatif avec contrainte de non-négativité. Principes de l'algorithme NN-LMS et modèle de convergence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VigiRes'Eau : Surveillance en temps réel de la qualité de l'eau potable d'un réseau de distribution en vue de la détection d'intrusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Honeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Snoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 23-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale (WISG 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966027v1</w:t>
+                <w:t xml:space="preserve">hal-02632317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System identification under non-negativity constraints</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distributed learning with kernels in wireless sensor networks for physical phenomena modeling and tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Lantéri</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Snoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Theys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark. pp.1728-1732</w:t>
+              <w:t xml:space="preserve">Proc. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Honolulu (Hawaii), USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02111262v1</w:t>
+                <w:t xml:space="preserve">hal-01966044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear feature extraction using kernel principal component analysis with non-negative pre-image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Kallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Amoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clovis Francis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 32nd Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Buenos Aires, Argentina. pp.3642-3645, </w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22433,239 +22433,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed learning with kernels in wireless sensor networks for physical phenomena modeling and tracking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simple scheme for unmixing hyperspectral data based on the geometry of the n-dimensional simplex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Honeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Theys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Honolulu (Hawaii), USA, United States</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, Honolulu (Hawaii), USA, Unknown Region. pp.2271-2274, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2010.5651456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966044v1</w:t>
+                <w:t xml:space="preserve">hal-01966046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple scheme for unmixing hyperspectral data based on the geometry of the n-dimensional simplex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">System identification under non-negativity constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Richard</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lantéri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Theys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark. pp.1728-1732</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2010.5651456⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01966046v1</w:t>
+                <w:t xml:space="preserve">hal-02111262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">StaRAC : Stationnarité Relative et Approches Connexes</w:t>
               </w:r>
@@ -22776,51 +22776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The angular kernel in machine learning for hyperspectral data classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22893,77 +22893,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Lantéri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la VI-ème Conférence Internationale Francophone d'Automatique (CIFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Nancy, France</w:t>
@@ -23031,51 +23031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Amoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clovis Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23126,77 +23126,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical hypothesis testing with time-frequency surrogates to check signal stationarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Amoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Flandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23273,64 +23273,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José C. M. Bermudez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 44th Asilomar Conference on Signals, Systems and Computers (ASILOMAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Pacific Grove (CA), USA, United States. pp.451-455, </w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23358,433 +23358,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional estimation in Hilbert space for distributed learning in wireless sensor networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Apprentissage non-linéaire en ligne dans les réseaux de capteurs sans fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Essoloh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 34th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actes du 22-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966048v1</w:t>
+                <w:t xml:space="preserve">hal-01966050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la caractérisation de non-stationnarités par la méthode des substituts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Amoud</w:t>
+                <w:t xml:space="preserve">Functional estimation in Hilbert space for distributed learning in wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José C. M. Bermudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Snoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Essoloh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIe Colloque GRETSI - Traitement du Signal et des Images 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. 34th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Taipei, Taiwan. pp.2861-2864, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00420577v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage non-linéaire en ligne dans les réseaux de capteurs sans fil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Sur la caractérisation de non-stationnarités par la méthode des substituts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Amoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hichem Snoussi</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Flandrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Borgnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 22-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">XXIIe Colloque GRETSI - Traitement du Signal et des Images 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI, Sep 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966050v1</w:t>
+                <w:t xml:space="preserve">ensl-00420577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Frequency Learning Machines For NonStationarity Detection Using Surrogates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Amoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23857,51 +23857,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving the pre-image problem in kernel machines: a direct method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23948,77 +23948,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-localisation dans les réseaux de capteurs sans fil par régression de matrices de Gram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Essoloh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24050,407 +24050,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur l'usage de critères de représentation parcimonieuse pour la RdF par méthodes à noyau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distributed learning in wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Richard</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Snoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Essoloh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Carlos M. Bermudez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique : représentations parcimonieuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GdR ISIS, 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">5th Workshop on Sensor Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967905v1</w:t>
+                <w:t xml:space="preserve">hal-02870422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed localization in wireless sensor networks as a pre-image problem in a reproducing kernel Hilbert space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Essoloh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 16th European Conference on Signal Processing (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Lausanne, Switzerland. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed learning in wireless sensor networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sur l'usage de critères de représentation parcimonieuse pour la RdF par méthodes à noyau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Honeiné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">José Carlos M. Bermudez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Workshop on Sensor Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée thématique : représentations parcimonieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GdR ISIS, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02870422v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization in sensor networks - A matrix regression approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Essoloh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 5th IEEE Sensor Array and Multichannel Signal Processing Workshop (SAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Darmstadt, Germany. pp.284-287, </w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24484,90 +24484,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed regression in sensor networks with a reduced-order kernel model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Essoloh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 51st IEEE GLOBECOM Global Communications Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, New Orleans, LA, USA, United States. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24601,90 +24601,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed prediction of time series data with kernels and adaptive filtering techniques in sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José C. M. Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 42nd Annual Asilomar Conference on Signals, Systems and Computers (ASILOMAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Pacific Grove, CA, USA, United States. pp.246-250, </w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24712,252 +24712,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal-dependent time-frequency representations for classification using a radially gaussian kernel and the alignment criterion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">On-line nonlinear sparse approximation of functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José C. M. Bermudez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. IEEE workshop on Statistical Signal Processing (SSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Madison, WI, USA, Unknown Region. pp.735 - 739, </w:t>
+              <w:t xml:space="preserve">Proc. IEEE International Symposium on Information Theory (ISIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Nice, France. pp.956 - 960, </w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SSP.2007.4301356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISIT.2007.4557347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966057v1</w:t>
+                <w:t xml:space="preserve">hal-01966056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line nonlinear sparse approximation of functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Signal-dependent time-frequency representations for classification using a radially gaussian kernel and the alignment criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José C. M. Bermudez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. IEEE International Symposium on Information Theory (ISIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Nice, France. pp.956 - 960, </w:t>
+              <w:t xml:space="preserve">Proc. IEEE workshop on Statistical Signal Processing (SSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Madison, WI, USA, Unknown Region. pp.735 - 739, </w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISIT.2007.4557347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SSP.2007.4301356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966056v1</w:t>
+                <w:t xml:space="preserve">hal-01966057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution temps-fréquence à noyau radialement Gaussien : optimisation pour la classification par le critère d'alignement noyau-cible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25077,77 +25077,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation parcimonieuse non linéaire en ligne par une méthode à noyau reproduisant et un critère de cohérence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José C. M. Bermudez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du XXI-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25172,90 +25172,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal selection of time-frequency representations for signal classification: A kernel-target alignment approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Flandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pothin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 31st IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Toulouse, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
@@ -25289,51 +25289,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance des formes par méthodes à noyau dans le domaine temps-fréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25429,51 +25429,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating Contaminated Soil Volumes Using a Generative Neural Network: A Hydrocarbon Case in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbert Rakotonirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Atteia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25550,51 +25550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Feray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jacquemoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin van Exem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25632,51 +25632,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperspectral imaging for the evaluation of lithology and the monitoring of hydrocarbons in environmental samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Dhaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Joseph Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25796,51 +25796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Delignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeiné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25930,51 +25930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Kallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clovis Francis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Tripoli, Liban. Proc. 1st International Conference on Advances in Biomedical Engineering</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26044,51 +26044,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of One-Class Classification in Detecting Cyberattacks in Critical Infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patric Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beauseroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26130,64 +26130,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kernel variational approach for target tracking in a wireless sensor network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26229,64 +26229,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kernel-Based Nonlinear Signal Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José C. M. Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26341,64 +26341,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche variationnelle à noyau pour le suivi de cibles dans un réseau de capteurs sans fil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26479,51 +26479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Flandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Amoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26569,51 +26569,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonstationary signal analysis with time-frequency kernel machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26709,51 +26709,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for analyzing soil pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin van Exem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26784,77 +26784,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System and method for locating a target using a transceiver array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US13264719. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26930,78 +26930,78 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amnir Hadachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bensrhair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -27044,64 +27044,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Renton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -27123,77 +27123,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph Kernels Based on Linear Patterns: Theoretical and Experimental Comparisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linlin Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27331,51 +27331,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An eigenanalysis of data centering in machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ArXiv. 2016, pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -27410,51 +27410,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kernel Nonnegative Matrix Factorization Without the Curse of the Pre-image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Kallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27489,51 +27489,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropy of Overcomplete Kernel Dictionaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] arXiv:1411.0161, ArXiv. 2014, pp.1 - 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -27568,51 +27568,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kernel nonnegative matrix factorization without the curse of the pre-image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Kallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27660,51 +27660,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Least-Squares One-Class Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Noumir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27771,51 +27771,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes à noyau pour l'analyse et la décision en environnement non-stationnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Apprentissage [cs.LG]. mémoire de thèse de doctorat en Optimisation et Sûreté des Systèmes, Ecole doctoral SSTO - UTT, 2007. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -27874,51 +27874,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions en traitement du signal par méthodes d'apprentissage à noyaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Apprentissage [cs.LG]. Habilitation à Diriger des Recherches, de l'Ecole Doctorale de l'Université de Technologie de Compiègne, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28026,51 +28026,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FB8EC46E"/>
+    <w:nsid w:val="EBF27575"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -28257,51 +28257,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-honeine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3042-183X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13564609X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581192v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Karam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Jrad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patty Coupeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fasquel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahed Abdallah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2026.117539" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271180v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Gisel Arellano-S&#225;nchez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Abou Serhal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Devouge-Boyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Ben Ghozlen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Dhaini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2025.104182" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04936630v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gl&#233;del" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2025.02.005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05063108v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Rakotonirina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atteia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin van Exem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-025-10193-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04740273v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xiong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exsy.13747" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648777v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2024.110800" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04722317v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acags.2024.100198" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654724v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Guridi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-023-10125-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04231805v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana El Jurdi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rida Sekkat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-16627-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04194216v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Daou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pothin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bensrhair" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23125672" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04012551v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2023.110439" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410508v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Jia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.116095" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03749088v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Ravi Kumar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Rashed" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthil Yogamani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3188106" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03749095v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14143341" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03816056v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11203312" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03654210v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08466-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410511v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammet Balcilar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.09.020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410506v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petitjean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Cheplygina" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2021.103248" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03111016v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.01.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410507v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Jurdi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petitjean" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2021.03.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088295v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Thao Tran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Douzal-Chouakria" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Varasteh Yazdi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2020.103342" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02551521v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alshamaa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Mourad-Chehade" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Chkeir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2020.2988837" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02863197v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2020.3001502" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433601v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20010318" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088293v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El-Mawass" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercouter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2020.102317" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088292v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Liu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ruan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2020.102703" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965039v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Sudharshan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Spanhol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Oliveira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heutte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.09.049" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02307466v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2019.2898106" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183028v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Canu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2019.2896790" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965042v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2017.2766630" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965053v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Nader" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauseroy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-017-1240-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965041v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2018.02.021" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965040v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Liangjun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu Hua" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Jihong" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Xia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2018.07.011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965046v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Zhu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2016.08.011" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965044v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Liu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badong Chen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Xu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongze Wu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965045v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Halimi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald S. Buller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Mclaughlin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2629516" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965043v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanning Zheng" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2696262" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965050v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Ghadban" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Francis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Farah" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10776-016-0308-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965049v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Mahfouz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Snoussi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2569559" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965051v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2510020" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965047v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bioucas-Dias" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965048v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2535298" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965563v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325467v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kharouf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2528298" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965567v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Wang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/989450" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965565v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2442960" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965566v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafic Said&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lengell&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Achkar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2548" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GS35QN13-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965568v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2457396" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965564v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2015.140061" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965569v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2264392" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965572v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C. M. Bermudez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2332440" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965570v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2014.2330796" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965571v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2014.2332098" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965577v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Kallas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Amoud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.03.032" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965575v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Noumir" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2012.11.009" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965576v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2013.03.021" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965578v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2013.2254711" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964950v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hoang Nguyen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Theys" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1359019" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965573v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2222390" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965574v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.30.61-86" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965579v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2013.6621818" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965580v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2011.2170999" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965581v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2011.270" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965583v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Flandrin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.28.691-716" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965585v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-010-0482-9" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TQR829F1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965582v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2010.939747" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965584v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2162508" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965586v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/627372" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00475929v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xiao" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2043971" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965587v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.2009895" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965588v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02111309v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.894252" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271182v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Imbert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_8" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04937562v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082451v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mussard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannia Pacheco" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gasso" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031338v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN64981.2025.11229152" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05433552v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04936638v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Medina Cartuche" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amnir Hadachi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04360616v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04194644v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ning" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar Riesen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47637-2_1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04194187v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189301v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42795-4_9" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189355v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04194190v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03749104v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03749186v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03749224v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03749199v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03135633v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renton Guillaume" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adam" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03128664v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73973-7_23" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410699v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410709v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03128660v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73973-7_21" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339622v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Pothin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088385v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dargent" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286633" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088374v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;roux Pierre" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088368v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088297v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053239" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088372v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088300v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197144" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02343564v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Konlambigue" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183033v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183031v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183029v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01995170v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAS.2019.8706002" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965908v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553321" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965906v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2018.8328699" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965904v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2018.8517064" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965903v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2018.8328704" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965909v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553020" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965907v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99383-6_2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965910v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3227696.3227712" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965905v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2018.8445918" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965902v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mouzoun" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Eltabach" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11220-2_3" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334326v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563830v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965912v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965911v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965914v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIPC.2016.7470786" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965916v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2016.7727365" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965918v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2016.8071750" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965913v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2016.7551848" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965915v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2016.7536787" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965917v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760676" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965985v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362808" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965982v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965987v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362811" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363316v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mclaughlin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377331v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965989v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362360" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965984v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387760v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178415" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965986v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965988v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965983v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965993v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2014.6958849" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965990v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2014.6882383" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965997v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965994v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965991v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2014.6882384" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965992v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ammanouil" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Abou Melhem" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCCSP.2014.6877934" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965995v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2014.6958934" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02967890v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honein&#233;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303112v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise K&#233;vin Gu&#233;pi&#233;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fillatre" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Nikiforov" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-4451-42-0_12" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965998v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2014.6958910" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965996v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2014.7073228" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966003v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966005v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lant&#233;ri" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2013.8080643" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966011v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966004v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638039" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966009v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965999v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2013.8080639" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966001v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966002v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966000v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2013.6612149" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02632188v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Campan" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303127v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Long Do" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nader" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966006v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966008v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966010v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966007v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966019v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966025v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2012.6319771" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02632233v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Yin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966016v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Kanaan" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Merheb" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2012.6221261" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966013v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deveugh&#232;le" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perez" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemercier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Birregah" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966022v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6351006" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966017v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2012.6221217" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966015v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288346" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966020v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2012.6349753" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966018v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2012.6221222" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966021v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2012.6319772" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966023v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2012.6283685" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966014v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6350773" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966012v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2012.6874231" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870498v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966040v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966029v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966032v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOSSPA.2011.5931518" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966030v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967687" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966035v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966026v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966034v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02967902v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966041v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966039v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2011.6089006" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966033v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967680" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966031v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966028v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967681" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966038v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2011.6089000" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966037v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2011.6190353" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02632317v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966036v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2011.6190060" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966027v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02111262v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966047v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627421" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966044v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966046v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5651456" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02967897v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Moghtaderi" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966042v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2010.5594908" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966043v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02967862v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00476017v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495887" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966045v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2010.5757599" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966048v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Essoloh" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960220" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00420577v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966050v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00420575v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2009.5278514" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966049v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2009.5306204" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966051v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02967905v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966055v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870422v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos M. Bermudez" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966052v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2008.4606873" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966053v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.29" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966054v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2008.5074401" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966057v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2007.4301356" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966056v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2007.4557347" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966058v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02967906v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966059v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966060v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660694" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966061v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04936640v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04194212v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Feray" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemoud" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410722v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Roudaut" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Garret" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Arzur" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chereau" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870517v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Septier" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delignon" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Armand" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02967843v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Khodor" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964947v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964949v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964948v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964952v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02967833v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964951v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716255v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966122v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05300304v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Medina" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02515637v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02053946v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00118896v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966116v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966117v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966119v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966118v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966121v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01966123v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01966120v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-honeine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3042-183X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13564609X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581192v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Karam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Jrad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patty Coupeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fasquel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahed Abdallah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2026.117539" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04936630v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gl&#233;del" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2025.02.005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271180v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Gisel Arellano-S&#225;nchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Abou Serhal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Devouge-Boyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Ben Ghozlen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Dhaini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2025.104182" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05063108v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Rakotonirina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atteia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin van Exem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-025-10193-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04740273v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xiong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exsy.13747" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648777v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2024.110800" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04722317v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acags.2024.100198" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654724v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Guridi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-023-10125-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04012551v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2023.110439" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04231805v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana El Jurdi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rida Sekkat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-16627-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04194216v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Daou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pothin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bensrhair" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23125672" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03749088v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Ravi Kumar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Rashed" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthil Yogamani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3188106" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410508v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Jia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.116095" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03749095v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14143341" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03816056v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11203312" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03654210v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08466-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410511v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammet Balcilar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.09.020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410506v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petitjean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Cheplygina" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2021.103248" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03111016v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.01.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410507v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Jurdi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petitjean" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2021.03.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02863197v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2020.3001502" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088295v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Thao Tran" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Douzal-Chouakria" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Varasteh Yazdi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2020.103342" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02551521v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alshamaa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Mourad-Chehade" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Chkeir" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2020.2988837" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433601v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20010318" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088293v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El-Mawass" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercouter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2020.102317" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088292v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Liu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ruan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2020.102703" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965039v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Sudharshan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Spanhol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Oliveira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heutte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.09.049" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02307466v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2019.2898106" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183028v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Canu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2019.2896790" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965042v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2017.2766630" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965053v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Nader" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauseroy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-017-1240-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965041v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2018.02.021" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965040v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Liangjun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu Hua" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Jihong" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Xia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2018.07.011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965046v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Zhu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2016.08.011" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965044v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Liu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badong Chen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Xu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongze Wu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965045v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Halimi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald S. Buller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Mclaughlin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2629516" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965043v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanning Zheng" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2696262" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965051v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Mahfouz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Farah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Snoussi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2510020" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965047v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bioucas-Dias" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965050v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Ghadban" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Francis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10776-016-0308-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965049v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2569559" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965048v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2535298" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965563v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325467v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kharouf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2528298" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965567v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Wang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/989450" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965565v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2442960" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965566v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafic Said&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lengell&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Achkar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2548" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GS35QN13-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965568v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2457396" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965564v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2015.140061" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965572v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C. M. Bermudez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2332440" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965569v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2264392" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965570v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2014.2330796" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965571v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2014.2332098" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965577v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Kallas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Amoud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.03.032" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965575v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Noumir" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2012.11.009" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965576v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2013.03.021" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965578v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2013.2254711" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964950v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hoang Nguyen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Theys" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1359019" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965573v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2222390" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965574v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.30.61-86" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965579v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2013.6621818" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965580v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2011.2170999" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965581v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2011.270" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965583v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Flandrin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.28.691-716" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965585v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-010-0482-9" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TQR829F1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965582v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2010.939747" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965584v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2162508" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965586v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/627372" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00475929v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xiao" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2043971" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965587v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.2009895" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965588v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02111309v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.894252" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031338v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mussard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannia Pacheco" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gasso" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN64981.2025.11229152" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04937562v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082451v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271182v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Imbert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_8" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05433552v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04936638v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Medina Cartuche" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amnir Hadachi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04360616v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189301v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42795-4_9" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04194644v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ning" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar Riesen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47637-2_1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04194187v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189355v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04194190v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03749104v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03749186v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03749224v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03749199v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410699v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adam" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03135633v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renton Guillaume" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03128664v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73973-7_23" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410709v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03128660v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73973-7_21" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339622v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Pothin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088374v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;roux Pierre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088368v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088297v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053239" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088385v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dargent" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286633" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088372v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088300v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197144" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183033v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02343564v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Konlambigue" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183031v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183029v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01995170v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAS.2019.8706002" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965909v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553020" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965907v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99383-6_2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965908v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553321" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965906v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2018.8328699" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965904v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2018.8517064" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965903v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2018.8328704" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965910v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3227696.3227712" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965905v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2018.8445918" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965902v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mouzoun" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Eltabach" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11220-2_3" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334326v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563830v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965912v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965911v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965916v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2016.7727365" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965914v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIPC.2016.7470786" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965918v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2016.8071750" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965913v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2016.7551848" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965917v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760676" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965915v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2016.7536787" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377331v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965987v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362811" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363316v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mclaughlin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965985v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362808" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965982v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965989v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362360" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965984v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387760v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178415" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965986v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965988v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965983v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965991v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2014.6882384" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965992v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ammanouil" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Abou Melhem" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCCSP.2014.6877934" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965993v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2014.6958849" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965990v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2014.6882383" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965997v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965994v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965995v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2014.6958934" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02967890v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honein&#233;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303112v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise K&#233;vin Gu&#233;pi&#233;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fillatre" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Nikiforov" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-4451-42-0_12" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965996v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2014.7073228" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965998v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2014.6958910" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966004v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638039" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966005v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lant&#233;ri" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2013.8080643" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966011v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966003v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966009v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965999v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2013.8080639" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966001v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966002v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966000v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2013.6612149" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966008v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966006v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02632188v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Campan" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303127v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Long Do" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nader" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966010v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966007v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966015v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288346" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966020v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2012.6349753" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966018v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2012.6221222" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966013v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deveugh&#232;le" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perez" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemercier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Yin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Birregah" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966022v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6351006" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966017v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2012.6221217" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966019v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966025v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2012.6319771" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02632233v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966016v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Kanaan" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Merheb" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2012.6221261" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966021v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2012.6319772" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966023v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2012.6283685" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966014v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6350773" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966012v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2012.6874231" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870498v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966041v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966026v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966034v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02967902v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966040v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966029v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966032v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOSSPA.2011.5931518" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966030v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967687" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966035v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966039v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2011.6089006" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966033v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967680" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966031v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966028v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967681" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966038v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2011.6089000" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966037v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2011.6190353" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966036v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2011.6190060" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966027v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02632317v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966044v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966047v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627421" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966046v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5651456" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02111262v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02967897v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Moghtaderi" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966042v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2010.5594908" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966043v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02967862v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00476017v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495887" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966045v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2010.5757599" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966050v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Essoloh" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966048v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960220" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00420577v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00420575v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2009.5278514" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966049v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2009.5306204" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966051v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870422v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos M. Bermudez" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966055v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02967905v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966052v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2008.4606873" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966053v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.29" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966054v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2008.5074401" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966056v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2007.4557347" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966057v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2007.4301356" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966058v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02967906v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966059v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966060v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660694" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966061v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04936640v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04194212v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Feray" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemoud" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410722v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Roudaut" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Garret" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Arzur" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chereau" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870517v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Septier" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delignon" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Armand" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02967843v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Khodor" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964947v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964949v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964948v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964952v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02967833v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964951v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716255v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966122v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05300304v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Medina" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02515637v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02053946v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00118896v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966116v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966117v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966119v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966118v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966121v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01966123v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01966120v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>