--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,27971 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...27920 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Paul Honeine </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">paul-honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3042-183X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13564609X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=yxk7n1kAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic image segmentation using multi-view graph neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Jrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patty Coupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahed Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 145, pp.117539. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2026.117539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of analytical methods for the quantification of sulfates in reconstituted soil matrices: Effect of soil texture and interfering species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Abou Serhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Devouge-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Ben Ghozlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Dhaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38, pp.104182. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eti.2025.104182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-image Free Graph Machine Learning with Normalizing Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Glédel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 190, pp.45-51. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2025.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Contaminated Soil Volumes Using a Generative Neural Network: A Hydrocarbon Case in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Rakotonirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Atteia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin van Exem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-025-10193-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support Vector Machines With Uncertainty Option and Incremental Sampling for Kriging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin van Exem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42 (2), pp.e13747. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/exsy.13747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Insights on the Pre-image Resolution in Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 156, pp.110800. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2024.110800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generative deep neural network as an alternative to co-kriging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Rakotonirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Atteia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin van Exem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Computing and Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, pp.100198. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acags.2024.100198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Interpolation and Conditional Map Generation Using Deep Image Prior for Environmental Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Rakotonirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Guridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Atteia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin van Exem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (5), pp.949-974. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-023-10125-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor Scene Recognition Mechanism Based on Direction-Driven Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pothin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bensrhair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (12), pp.5672. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23125672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully residual Unet-based semantic segmentation of automotive fisheye images: a comparison of rectangular and deformable convolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosana El Jurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rida Sekkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-023-16627-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Domain Adaptation for Regression Using Dictionary Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Dhaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin van Exem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 267, pp.110439. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.knosys.2023.110439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph kernels based on linear patterns: Theoretical and experimental comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linlin Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 189, pp.116095. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2021.116095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SynWoodScape: Synthetic Surround-View Fisheye Camera Dataset for Autonomous Driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rida Sekkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Ravi Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazem Rashed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthil Yogamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (3), pp.8502-8509. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2022.3188106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-End Convolutional Autoencoder for Nonlinear Hyperspectral Unmixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Dhaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin van Exem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (14), pp.3341. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14143341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study On The Stability of Graph Edit Distance Heuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linlin Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (20), pp.3312. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11203312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of semantic segmentation of omnidirectional images from a motorcycle perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rida Sekkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-08466-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbols Detection and Classification using Graph Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Renton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammet Balcilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2021.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-level prior-based loss functions for medical image segmentation : a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosana El Jurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Cheplygina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahed Abdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 210, pp.103248. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2021.103248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">graphkit-learn : a Python Library for Graph Kernels Based on Linear Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linlin Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 143, pp.113-121. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2021.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoordConv-Unet: Investigating CoordConv for Organ Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. El Jurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahed Abdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2021.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of Multiple Mobility and Observation Models for Indoor Zoning-Based Sensor Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alshamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aly Chkeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (6), pp.4315 - 4326. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2020.2988837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretable time series kernel analytics by pre-image estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Thao Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlame Douzal-Chouakria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Varasteh Yazdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 286, pp.103342. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2020.103342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BB-UNet : U-Net with Bounding Box Prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosana El Jurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahed Abdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (6), pp.1189 - 1198. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2020.3001502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evidential Framework for Localization of Sensors in Indoor Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alshamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aly Chkeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.318. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20010318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SimilCatch : Enhanced social spammers detection on Twitter using Markov Random Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El-Mawass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57 (6), pp.102317. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipm.2020.102317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incoherent Dictionary Learning via Mixed-integer Programming and Hybrid Augmented Lagrangian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Su Ruan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101, pp.102703. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2020.102703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Instance Learning for Histopathological Breast Cancer Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Sudharshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Spanhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 117, pp.103-111. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2018.09.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965039v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Kernel-Based Localization in Wireless Sensor Networks Using Belief Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alshamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (11), pp.4149-4159. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2019.2898106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Integer Programming for Sparse Coding: Application to Image Denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Su Ruan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCI.2019.2896790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking of Mobile Sensors Using Belief Functions in Indoor Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alshamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (1), pp.310-319. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2017.2766630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Class Classification Framework Based on Shrinkage Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Nader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauseroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90 (3), pp.341 - 356. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11265-017-1240-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Classification Method Using Belief Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alshamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 148, pp.68 - 77. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2018.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correntropy-based Robust Multilayer Extreme Learning Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Liangjun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Jihong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun Xia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84, pp.357 - 370. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2018.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Kernel Nonnegative Matrix Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131, pp.143 - 153. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2016.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum Correntropy Unscented Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongze Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (8), pp.1607-1615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denoising Smooth Signals Using a Bayesian Approach: Application to Altimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald S. Buller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Mclaughlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (4), pp.1278 - 1289. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2016.2629516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correntropy Maximization via ADMM - Application to Robust Hyperspectral Unmixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanning Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (9), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2017.2696262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-parametric and semi-parametric RSSI/distance modeling for target tracking in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (7), pp.2115 - 2126. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2015.2510020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral Unmixing in Presence of Endmember Variability, Nonlinearity or Mismodelling Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bioucas-Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (10), pp.4565 - 4579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-network Principal Component Analysis with Diffusion Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Ghadban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Wireless Information Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (2), pp.97 - 111. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10776-016-0308-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Sources Parameters Estimation Using Machine Learning in WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (14), pp.5795 - 5804. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2016.2569559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-objective Nonnegative Matrix Factorization: Linear Versus Kernel-based Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (7), pp.4012 - 4022. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2016.2535298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy of Overcomplete Kernel Dictionaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Sciences and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, pp.1 - 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Intrinsic Dimension of Hyperspectral Images Using a Noise-Whitened Eigengap Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Kharouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 54 (n° 7), pp.3811-3821. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2016.2528298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation errors of online sparsification criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (17), pp.4700 - 4709. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2015.2442960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal event detection via multikernel learning for distributed camera networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Distributed Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (Article ID 989450), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/989450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Adaptive Filtering using Kernel-based Algorithms with Dictionary Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafic Saidé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lengellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Achkar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (11), pp.1391-1410. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acs.2548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing sparse dictionaries for online learning with kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (23), pp.6343 - 6353. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2015.2457396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel-based machine learning using radio-fingerprints for localization in WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (2), pp.1324 - 1336. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2015.140061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variants of non-negative least-mean-square algorithm and convergence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José C. M. Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (15), pp.3990 - 4005. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2014.2332440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear estimation of material abundances in hyperspectral images with L₁-norm spatial regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (5), pp.2654 - 2665. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2013.2264392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lp-norms in One-Class Classification for Intrusion Detection in SCADA Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Nader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauseroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (4), pp.2308 - 2317. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2014.2330796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target tracking using machine learning and Kalman filter in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (10), pp.3715 - 3725. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2014.2332098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel autoregressive models using Yule-Walker equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Kallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Amoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93 (11), pp.3053 - 3061. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2013.03.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiclass classification machines with the complexity of a single binary classifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Noumir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93 (5), pp.1013 - 1026. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2012.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online kernel adaptive algorithms with dictionary adaptation for MIMO models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafic Saidé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lengellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Achkar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (5), pp.535 - 538. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2013.2254711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negativity constraints on the pre-image for pattern recognition with kernel machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Kallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Amoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (11), pp.3066 - 3080. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2013.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised nonlinear unmixing of hyperspectral images using a pre-image method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Hoang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Theys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAS Publications Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, EAS Publications Series, 59, pp.417 - 437. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/1359019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear unmixing of hyperspectral data based on a linear-mixture/nonlinear-fluctuation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (2), pp.480 - 492. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2012.2222390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches géométriques pour l'estimation des fractions d'abondance en traitement de données hyperspectales. Extensions aux modèles de mélange non linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Hoang Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (1-2), pp.61 - 86. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ts.30.61-86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar interval-based localization in mobile sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (4), pp.2310 - 2322. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2013.6621818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric unmixing of large hyperspectral images: a barycentric coordinate approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (6), pp.2185 - 2195. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2011.2170999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online kernel principal component analysis: a reduced-order model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (9), pp.1814 - 1826. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2011.270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stationnarité relative et approches connexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Flandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borgnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Amoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (6), pp.691 - 716. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ts.28.691-716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A closed-form solution for the pre-image problem in kernel-based machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 65 (3), pp.289 - 299. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11265-010-0482-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preimage problem in kernel-based machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (2), pp.77 - 88. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MSP.2010.939747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative least-mean-square algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José C. M. Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (11), pp.5225 - 5235. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2011.2162508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decentralized approach for non-linear prediction of time series data in sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José C. M. Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Special issue on theoretical and algorithmic foundations of wireless ad hoc and sensor networks, pp.12:1 - 12:12. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2010/627372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Stationarity with Surrogates: A Time-Frequency Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borgnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Flandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Xiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3459-3470, pp.3459-3470. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2010.2043971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00475929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online prediction of time series data with kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José C. M. Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (3), pp.1058 -1067. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2008.2009895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution temps-fréquence à paramétrisation radialement Gaussienne optimisée pour la classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Frequency Learning Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Flandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (7), pp.3930-3936. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2007.894252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (151)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Joint Distribution Optimal Transport for Universal Domain Adaptation on Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannia Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN64981.2025.11229152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on Using Graph Neural Networks for Sulcal Graphs Predictive Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Takerkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IAPR-TC-15 International Workshop on Graph-Based Representations in Pattern Recognition (GbRPR 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Caen, France. pp.79-89, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-94139-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence-based Sample Selection for Class-incremental Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pothin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bensrhair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal Domain Adaptation Benchmark for Time Series Data Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannia Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral-spatial contrastive learning framework for regression on hyperspectral data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Dhaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin van Exem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing (WHISPERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2025, Bellaterra, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamba-PKD: A Framework for Efficient and Scalable Model Compression in Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Medina Cartuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amnir Hadachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bensrhair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 40th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Mar 2025, Sicily, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrastive learning for regression on hyperspectral data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Dhaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin van Exem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 49th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2024, Seoul (Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Normalizing Flows to Pre-image Free Machine Learning for Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Glédel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IAPR-TC15 International Workshop on Graph-Based Representations in Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Salerno, Italy. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42795-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Distinct Spaces in Graph-based Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linlin Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Ning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaspar Riesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Asian Conference on Pattern Recognition (ACPR2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Kitakyushu, Japan. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-47637-2_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194644v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolation spatiale avec un réseau de neurones génératif comme alternative au krigeage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Rakotonirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Atteia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin van Exem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 29-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalizing Flows pour éviter le problème de pré-image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Glédel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI'23 : XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage contrastif pour l'adaptation de domaine en régression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Dhaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin van Exem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 29-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalizing Flow appliqué aux problèmes de pré-image de noyau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Glédel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24-ème Conférence d’Apprentissage automatique (CAp)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vannes, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de domaine en régression par alignement de décompositions non-négatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Dhaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin van Exem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SynWoodScape: Synthetic Surround-view Fisheye Camera Dataset for Autonomous Driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rida Sekkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Ravi Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazem Rashed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthil Yogamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle d'un système multi-CNN via le cap magnétique du smartphone pour la reconnaissance de scènes indoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pothin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bensrhair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking the Limits of Message Passing Graph Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammet Balcilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 38th International Conference on Machine Learning (ICML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Vienna, Austria. pp.599-608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Metric Learning Approach to Graph Edit Costs for Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linlin Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IAPR Joint International Workshops on Statistical techniques in Pattern Recognition (SPR 2020) and Structural and Syntactic Pattern Recognition (SSPR 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Venise, Italy. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-73973-7_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the Expressive Power of Graph Neural Networks in a Spectral Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammet Balcilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renton Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Conference on Learning Representations (ICLR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Surprisingly Effective Perimeter-based Loss for Medical Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosana El Jurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Cheplygina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahed Abdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth conference on Medical Imaging with Deep Learning (MIDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lübeck, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Graph Pre-image Method Based on Graph Edit Distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linlin Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IAPR Joint International Workshops on Statistical techniques in Pattern Recognition (SPR 2020) and Structural and Syntactic Pattern Recognition (SSPR 2020).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Venise, Italy. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-73973-7_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128660v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des performances des réseaux de neurones convolutifs en localisation indoor par augmentation des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Pothin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bensrhair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating CoordConv for Fully and Weakly Supervised Medical Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosana El Jurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahed Abdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Tenth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA50016.2020.9286633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Spectral Domain Meets Spatial Domain in Graph Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammet Balcilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Renton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héroux Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-seventh International Conference on Machine Learning (ICML 2020) - Workshop on Graph Representation Learning and Beyond (GRL+ 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of semantic segmentation using omnidirectional images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rida Sekkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pixel-wise linear/non linear nonnegative matrix factorization for unmixing of hyperspectral data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2020 - 2020 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelona, Spain. pp.4737-4741, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral-designed depthwise separable graph neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammet Balcilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Renton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Thirty-seventh International Conference on Machine Learning (ICML 2020) - Workshop on Graph Representation Learning and Beyond (GRL+ 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The OmniScape Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rida Sekkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris, France. pp.1603-1608, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA40945.2020.9197144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of State-of-the-art Filtering Criteria Applied to SIFT Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Konlambigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pothin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bensrhair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Symposium on Signal Processing and Information Technology (ISSPIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Ajman, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération d'images omnidirectionnelles à partir d'un environnement virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rida Sekkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organ Segmentation in CT Images With Weak Annotations: A Preliminary Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosana El Jurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahed Abdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hidden Markov Model for Indoor Trajectory Tracking of Elderly People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alshamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aly Chkeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Sensors Applications Symposium (SAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Sophia Antipolis, France. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAS.2019.8706002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de dictionnaire faiblement cohérent par programmation quadratique mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Su Ruan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Sensor Localization by Decision Fusion of RSSI and Mobility in Indoor Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alshamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 25rd European Conference on Signal Processing (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rome, Italy. pp.2300-2304, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2018.8553020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Belief Functions Theory for Sensors Localization in Indoor Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alshamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 5th International Conference on Belief Functions (BELIEF 2018): Belief Functions: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Compiègne, France. pp.10--13, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99383-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility-based Tracking Using WiFi RSS in Indoor Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alshamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 9th IFIP International Conference on New Technologies, Mobility and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NTMS.2018.8328704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Accurate Gaussian Pyramid Construction by Extended Box Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Konlambigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pothin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bensrhair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 25rd European Conference on Signal Processing (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rome, Italy. pp.400-404, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2018.8553321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of Sensors in Indoor Wireless Networks: An Observation Model Using WiFi RSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alshamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 9th IFIP International Conference on New Technologies, Mobility and Security - Workshop on Wireless Sensor Networks: Architectures, Deployments, and Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NTMS.2018.8328699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-SVD with a real L0 optimization: application to image denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Su Ruan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 28th IEEE workshop on Machine Learning for Signal Processing (MLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Aalborg, Denmark. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2018.8517064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised Classification of Social Spammers using a Similarity-based Markov Random Field Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El-Mawass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. the 5th multidisciplinary international social networks conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Saint-Etienne, France. pp.14:1 - 14:8, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3227696.3227712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Weighted Kernel-based Hierarchical Classification Method for Zoning of Sensors in Indoor Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alshamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 19th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Kalamata, Greece. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPAWC.2018.8445918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighbor Retrieval Visualizer for Monitoring Lifting Cranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mouzoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Eltabach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Condition Monitoring of Machinery in Non-Stationary Operations: Proc. 6th International Conference on Condition Monitoring of Machinery in Non-stationary Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Santander, Spain. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-11220-2_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champ Aléatoire de Markov pour la Détection Supervisée des Comptes Malicieux sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El-Mawass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20-ème Conférence d'Apprentissage automatique (CAp)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical learning for sensor localization in wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alshamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Optimization and Learning: Challenges and Applications (OLA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Alicante, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une véritable approche L0 pour l'apprentissage de dictionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Su Ruan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 26-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification paramétrique multi-classes à croyance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alshamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 26-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADMM for Maximum Correntropy Criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanning Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 28th (INNS and IEEE-CIS) International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vancouver, Canada. pp.1420-1427, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN.2016.7727365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of cyberattacks in a water distribution system using machine learning techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Nader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauseroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. sixth International Conference on Digital Information Processing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Beirut, Lebanon. pp.25-30, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDIPC.2016.7470786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear hyperspectral unmixing accounting for spatial illumination variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bioucas-Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald S. Buller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Mclaughlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE Workshop on Hyperspectral Image and Signal Processing : Evolution in Remote Sensing (WHISPERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Los Angeles, CA, United States. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHISPERS.2016.8071750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust hyperspectral unmixing accounting for residual components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bioucas-Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE workshop on Statistical Signal Processing (SSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Palma de Mallorca, Spain. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2016.7551848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering smooth altimetric signals using a Bayesian algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald S. Buller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Mclaughlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 23rd European Conference on Signal Processing (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Budapest, Hungary. pp.2385-2389, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUSIPCO.2016.7760676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoning-based Localization in Indoor Sensor Networks Using Belief Functions Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alshamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 17th IEEE International Workshop on Signal Processing Advances in Wireless Communications (SPAWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Edinburgh, UK, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPAWC.2016.7536787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral unmixing accounting for spatial correlations and endmember variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE Workshop on Hyperspectral Image and SIgnal Processing: Evolution in Remote Sensing (WHISPERS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tokyo, Japan. pp. 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pareto front of bi-objective kernel-based nonnegative matrix factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 23rd European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bruges, Belgium. pp.585 - 590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gossip algorithms for principal component analysis in networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Ghadban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 23rd European Conference on Signal Processing (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nice, France. pp.2366-2370, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online nonnegative matrix factorization based on kernel machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 23rd European Conference on Signal Processing (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nice, France. pp.2381 - 2385, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmixing multitemporal hyperspectral images accounting for endmember variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mclaughlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Signal and Image Processing Conference (EUSIPCO 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nice, France. pp. 1686-1690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrinkage methods for one-class classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Nader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauseroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 23rd European Conference on Signal Processing (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nice, France. pp.135-139, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eviter la malédiction de pré-image : application à la factorisation en matrices non négatives à noyaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 25-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Bayesian unmixing algorithm for hyperspectral images mitigating endmember variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2015, 40th IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. pp.2469-2473, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7178415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle semi-paramétrique RSSI/distance pour le suivi d'une cible dans les réseaux de capteurs sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 25-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la dimension intrinsèque des images hyperspectrales à l'aide d'un modèle à variances isolées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Kharouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 25-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online One-class Classification for Intrusion Detection Based on the Mahalanobis Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Nader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauseroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 23rd European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bruges, Belgium. pp.567 - 572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of One-Class Classification in Detecting Cyberattacks in Critical Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Nader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauseroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 9th International Conference on Critical Information Infrastructures Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility using first and second derivatives for kernel-based regression in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Ghadban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 21st International Conference on Systems, Signals and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Dubrovnik, Croatia. pp.203-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion Strategies For In-Network Principal Component Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Ghadban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 24th IEEE workshop on Machine Learning for Signal Processing (MLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Reims, France. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2014.6958849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for principal component analysis in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Ghadban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE 8th Sensor Array and Multichannel Signal Processing Workshop (SAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, A Coruna, Spain. pp.233-236, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAM.2014.6882383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridge regression and Kalman filtering for target tracking in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. eighth IEEE Sensor Array and Multichannel Signal Processing Workshop (SAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, A Coruna, Spain. pp.237-240, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAM.2014.6882384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral partitioning and fusion techniques for hyperspectral data classification and unmixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Ammanouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Abou Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 6th International Symposium on Communications, Control, and Signal Processing (ISCCSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Athens, Greece. pp.550-553, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCCSP.2014.6877934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahalanobis-Based One-Class Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Nader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauseroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 24th IEEE workshop on Machine Learning for Signal Processing (MLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Reims, France. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2014.6958934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démélange non-linéaire d'images hyperspectrales : mythe ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque scientifique de la SFPT-GH - 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of contamination in water distribution network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Noumir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Kévin Guépié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Hydroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nice, France. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-4451-42-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining a physical model with a nonlinear fluctuation for signal propagation modeling in WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 11th IEEE/ACS International Conference on Computer Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Doha, Qatar. pp.413-419, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA.2014.7073228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel non-negative matrix factorization without the pre-image problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Kallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE Workshop on Machine Learning for Signal Processing, MLSP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Reims, France. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2014.6958910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear unmixing of hyperspectral data with partially linear least-squares support vector regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 38th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vancouver, Canada. pp.2174 - 2178, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6638039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation locale d'un champ de diffusion par modèles à noyaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Ghadban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 14-ème conférence ROADEF de la Société Française de Recherche Opérationnelle et Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained reflect-then-combine methods for unmixing hyperspectral data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lantéri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE Workshop on Hyperspectral Image and Signal Processing : Evolution in Remote Sensing (WHISPERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Gainesville, Florida, USA, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHISPERS.2013.8080643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité d'un réseau de capteurs sans fil basée sur les méthodes à noyau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Ghadban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 24-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating abundance fractions of materials in hyperspectral images by fitting a post-nonlinear mixing model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE Workshop on Hyperspectral Image and Signal Processing : Evolution in Remote Sensing (WHISPERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Gainesville, Florida, USA, United States. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHISPERS.2013.8080639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrusion Detection in SCADA Systems Using One-Class Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Nader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauseroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 21th European Conference on Signal Processing (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marrakech, Morocco. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation par fingerprinting et méthodes à noyaux dans les réseaux de capteurs sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 14-ème conférence ROADEF de la Société Française de Recherche Opérationnelle et Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification en ligne avec régularisation L1. Algorithme et analyse de convergence en environnement non-stationnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José C. M. Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 24-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel-based localization using fingerprinting in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 14th IEEE Workshop on Signal Processing Advances in Wireless Communications (SPAWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Darmstadt, Germany. pp.744 - 748, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPAWC.2013.6612149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Localization Using Fingerprinting and Kernel Methods in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 21th European Conference on Signal Processing (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marrakech, Morocco. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Kaczmarz's Cyclic Projections for Unmixing Hyperspectral Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lantéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 21th European Conference on Signal Processing (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marrakech, Morocco. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigires’eau : système de surveillance en temps réel de la qualité de l’eau potable d’un réseau de distribution en vue de la détection d’intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Campan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Kévin Guépié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Noumir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale (WISG 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance Continue d’Activité et Localisation d’Agressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Campan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Long Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Nader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauseroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale (WISG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-stationary Analysis of the Convergence of the Non-negative Least-mean-square Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José C. M. Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 21th European Conference on Signal Processing (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marrakech, Morocco. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation en ligne d'un dictionnaire pour les méthodes à noyau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafic Saidé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lengellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Achkar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 24-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of time series using yule-walker equations with kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Kallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Amoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 37th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Kyoto, Japan. pp.2185 - 2188, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernels for time series of exponential decay/growth processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Noumir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 22nd IEEE workshop on Machine Learning for Signal Processing (MLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Santander, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2012.6349753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor localization using polar intervals in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 19th International Conference on Telecommunications (ICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Jounieh, Lebanon. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTEL.2012.6221222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Class SVM Classification Combined with Kernel PCA Feature Extraction of ECG Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Kallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Merheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 19th International Conference on Telecommunications (ICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Jounieh, Lebanon. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTEL.2012.6221261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VigiRes'Eau : Surveiller un réseau de distribution d'eau potable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Campan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Kévin Guépié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Noumir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale (WISG 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online One-Class Machines Based on the Coherence Criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Noumir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 20th European Conference on Signal Processing (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bucharest, Romania. pp.664 - 668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-class Machines Based on the Coherence Criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Noumir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE workshop on Statistical Signal Processing (SSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ann Arbor, Michigan, USA, United States. pp.600 - 603, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2012.6319771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VigiRes'Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Deveughèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 10th International Conference on Hydroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Rain Attenuation Series with Discretized Spectral Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Munich, Germany. pp.2407-2410, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2012.6351006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling electrocardiogram using Yule-Walker equations and kernel machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Kallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Amoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 19th International Conference on Telecommunications (ICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Jounieh, Lebanon. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTEL.2012.6221217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionary Adaptation for Online Prediction of Time Series Data with Kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafic Saidé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lengellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Achkar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE workshop on Statistical Signal Processing (SSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ann Arbor, Michigan, USA, Unknown Region. pp.604 - 607, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2012.6319772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On simple one-class classification methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Noumir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE International Symposium on Information Theory (ISIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, MIT, Cambridge (MA), USA, United States. pp.2022 - 2026, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT.2012.6283685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral image unmixing using manifold learning: methods derivations and comparative tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Hoang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Theys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Munich, Germany. pp.3086 - 3089, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2012.6350773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear unmixing of hyperspectral images based on multi-kernel learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE Workshop on Hyperspectral Image and Signal Processing : Evolution in Remote Sensing (WHISPERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Shanghai, China. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHISPERS.2012.6874231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of contamination in water distribution network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Noumir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Kévin Guépié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference SimHydro: New trends in simulation hydroinformatics and 3D modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification multi-classes au prix d'un classifieur binaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Noumir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 23-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le problème de la pré-image en reconnaissance des formes avec contraintes de non-négativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Kallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Amoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 23-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gradient Based Method for Fully Constrained Least-Squares Unmixing of Hyperspectral Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lantéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Theys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE workshop on Statistical Signal Processing (SSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nice, France. pp.301-304, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2011.5967687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches géométriques pour l'estimation des fractions d'abondance en traitement de données hyperspectales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 23-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Negative Pre-Image in Machine Learning for Pattern Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Kallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Amoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 19th European Conference on Signal Processing (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Barcelona, Spain. pp.931-935</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless sensor networks in biomedical: body area networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Kallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Amoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 7th International Workshop on Systems, Signal Processing and their Applications (WOSSPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Tipaza, Algeria. pp.388-391, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WOSSPA.2011.5931518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online system identification under non-negativity and l₁-norm constraints algorithm and weight behavior analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lantéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Theys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 19th European Conference on Signal Processing (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Barcelona, Spain. pp.1919-1923</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle autorégressif non-linéaire à noyau. Une première approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Kallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Amoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 23-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème de pré-image en apprentissage et reconnaissance des formes. Applications en traitement du signal et des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique : Apprentissage et reconnaissance des formes en signal et images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR ISIS, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Class Least Squares Classification at Binary-Classification Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Noumir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE workshop on Statistical Signal Processing (SSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nice, France. pp.277 - 280, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2011.5967680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study Of Pre-Image Techniques: The Kernel Autoregressive Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Kallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Amoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE workshop on Signal Processing Systems (SiPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Beirut, Lebanon. pp.379 - 384, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SiPS.2011.6089006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau paradigme pour le démélange non-linéaire des images hyperspectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 23-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel-Based Autoregressive Modeling with a Pre-Image Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Kallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Amoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE workshop on Statistical Signal Processing (SSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nice, France. pp.281 - 284, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2011.5967681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCA And KPCA Of ECG Signals With Binary SVM Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Merheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Kallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Amoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE workshop on Signal Processing Systems (SiPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Beirut, Lebanon. pp.344 - 348, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SiPS.2011.6089000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel kernel-based nonlinear unmixing scheme of hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 45th Asilomar Conference on Signals, Systems and Computers (ASILOMAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Pacific Grove (CA), USA, United States. pp.1898-1902, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACSSC.2011.6190353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modified Non-Negative LMS Algorithm and its Stochastic Behavior Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José C. M. Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 45th Asilomar Conference on Signals, Systems and Computers (ASILOMAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Pacific Grove (CA), USA, United States. pp.542-546, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACSSC.2011.6190060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage adaptatif avec contrainte de non-négativité. Principes de l'algorithme NN-LMS et modèle de convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José C. M. Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 23-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VigiRes'Eau : Surveillance en temps réel de la qualité de l'eau potable d'un réseau de distribution en vue de la détection d'intrusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale (WISG 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear feature extraction using kernel principal component analysis with non-negative pre-image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Kallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Amoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 32nd Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Buenos Aires, Argentina. pp.3642-3645, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5627421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed learning with kernels in wireless sensor networks for physical phenomena modeling and tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Theys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Honolulu (Hawaii), USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple scheme for unmixing hyperspectral data based on the geometry of the n-dimensional simplex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Honolulu (Hawaii), USA, Unknown Region. pp.2271-2274, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2010.5651456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System identification under non-negativity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lantéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Theys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark. pp.1728-1732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">StaRAC : Stationnarité Relative et Approches Connexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Flandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borgnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Moghtaderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Colloque STIC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The angular kernel in machine learning for hyperspectral data classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE Workshop on Hyperspectral Image and Signal Processing : Evolution in Remote Sensing (WHISPERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Reykjavik, Iceland. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHISPERS.2010.5594908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d'apprentissage non-linéaires en ligne avec contraintes de positivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lantéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la VI-ème Conférence Internationale Francophone d'Automatique (CIFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Pattern Recognition with Nonlinear Principal Component Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Kallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Amoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques à l'Ecole Doctorale de Sciences et Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Tripoli, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical hypothesis testing with time-frequency surrogates to check signal stationarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Amoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Flandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing ICASSP-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.3666-3669, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5495887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00476017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative Distributed Regression for Data Inference in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José C. M. Bermudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 44th Asilomar Conference on Signals, Systems and Computers (ASILOMAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Pacific Grove (CA), USA, United States. pp.451-455, </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACSSC.2010.5757599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional estimation in Hilbert space for distributed learning in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José C. M. Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Essoloh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 34th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Taipei, Taiwan. pp.2861-2864, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la caractérisation de non-stationnarités par la méthode des substituts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Amoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Flandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borgnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Colloque GRETSI - Traitement du Signal et des Images 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI, Sep 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00420577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage non-linéaire en ligne dans les réseaux de capteurs sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Essoloh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 22-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Frequency Learning Machines For NonStationarity Detection Using Surrogates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Amoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borgnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Flandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSP'09 (IEEE/SP 15th Workshop on Statistical Signal Processing 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/SP, Aug 2009, Cardiff, United Kingdom. pp.565-568, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2009.5278514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00420575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the pre-image problem in kernel machines: a direct method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 19th IEEE workshop on Machine Learning for Signal Processing (MLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Grenoble, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2009.5306204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-localisation dans les réseaux de capteurs sans fil par régression de matrices de Gram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Essoloh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 22-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed learning in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Essoloh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos M. Bermudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'usage de critères de représentation parcimonieuse pour la RdF par méthodes à noyau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique : représentations parcimonieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR ISIS, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed localization in wireless sensor networks as a pre-image problem in a reproducing kernel Hilbert space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Essoloh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 16th European Conference on Signal Processing (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lausanne, Switzerland. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization in sensor networks - A matrix regression approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Essoloh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 5th IEEE Sensor Array and Multichannel Signal Processing Workshop (SAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Darmstadt, Germany. pp.284-287, </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAM.2008.4606873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed regression in sensor networks with a reduced-order kernel model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Essoloh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 51st IEEE GLOBECOM Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, New Orleans, LA, USA, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2008.ECP.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed prediction of time series data with kernels and adaptive filtering techniques in sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José C. M. Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 42nd Annual Asilomar Conference on Signals, Systems and Computers (ASILOMAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Pacific Grove, CA, USA, United States. pp.246-250, </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACSSC.2008.5074401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line nonlinear sparse approximation of functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José C. M. Bermudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE International Symposium on Information Theory (ISIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nice, France. pp.956 - 960, </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT.2007.4557347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal-dependent time-frequency representations for classification using a radially gaussian kernel and the alignment criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE workshop on Statistical Signal Processing (SSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Madison, WI, USA, Unknown Region. pp.735 - 739, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2007.4301356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution temps-fréquence à noyau radialement Gaussien : optimisation pour la classification par le critère d'alignement noyau-cible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXI-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage adaptatif non linéaire par méthode à noyau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique : signal, reconnaissance des formes et machines à noyaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR ISIS, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation parcimonieuse non linéaire en ligne par une méthode à noyau reproduisant et un critère de cohérence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José C. M. Bermudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXI-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal selection of time-frequency representations for signal classification: A kernel-target alignment approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Flandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pothin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 31st IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance des formes par méthodes à noyau dans le domaine temps-fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Flandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XX-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Louvain-la-Neuve, Belgique. pp.969 - 972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Contaminated Soil Volumes Using a Generative Neural Network: A Hydrocarbon Case in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Rakotonirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Atteia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin van Exem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Geostatistics for Environmental Applications (geoENV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Chania, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral characterization of soil matrix effects by coupling physical models and machine learning methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Feray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jacquemoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin van Exem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE Workshop on Hyperspectral Image and Signal Processing : Evolution in Remote Sensing (WHISPERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral imaging for the evaluation of lithology and the monitoring of hydrocarbons in environmental samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Dhaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Garret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Arzur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RemTech (International event on Remediation, Coasts, Floods, Climate, Seismic, Regeneration Industry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Ferrara, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MALICE : Localisation de sources polluantes depuis un réseau de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Delignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS 3SGS 2011 : 4ème Workshop du Groupement d'Intérêt Scientifique «Surveillance, Sûreté, Sécurité des Grands Systèmes»)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de pré-image dans la reconnaissance des formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Khodor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Amoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Kallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Advances in Biomedical Engineering (ICABME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Tripoli, Liban. Proc. 1st International Conference on Advances in Biomedical Engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of One-Class Classification in Detecting Cyberattacks in Critical Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Nader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauseroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christos G. Panayiotou and Georgios Ellinas and Elias Kyriakides and Marios M. Polycarpou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Information Infrastructures Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, Springer, pp.244 - 255, 2016, 978-3-319-31663-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel variational approach for target tracking in a wireless sensor network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Giovannelli and Jérôme Idier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regularization and bayesian methods for inverse problems in signal and image processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, Wiley-ISTE, pp.251 - 265, 2015, Digital signal and image processing series, 978-1-84821-637-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel-Based Nonlinear Signal Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José C. M. Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coelho and Nascimento and Queiroz and Romano and Cavalcante. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signals and Images: Advances and Results in Speech, Estimation, Compression, Recognition, Filtering, and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, CRC Press, Taylor &amp; Francis Group, pp.29 - 50, 2015, 9781498722360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche variationnelle à noyau pour le suivi de cibles dans un réseau de capteurs sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Giovannelli and Jérôme Idier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes d'inversion appliquées au traitement du signal et de l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.273 - 288, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Frequency Learning Machines For NonStationarity Detection Using Surrogates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borgnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Flandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Amoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael J. Way; Jeffrey D. Scargle; Kamal M. Ali; Ashok N. Srivstava. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Machine Learning and Data Mining for Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapman &amp; Hall; CRC Press, pp.487-503, 2012, 978‐1‐4398‐4173‐0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-02967833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonstationary signal analysis with time-frequency kernel machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Flandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Machine Learning Applications and Trends: Algorithms, Methods and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, IGI Global, pp.223 - 241, 2010, Information Science Reference, 9781605667676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for analyzing soil pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin van Exem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2022069827 (A1). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System and method for locating a target using a transceiver array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US13264719. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamba base PKD for efficient knowledge compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amnir Hadachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bensrhair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Gap Between Spectral and Spatial Domains in Graph Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammet Balcilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Renton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Kernels Based on Linear Patterns: Theoretical and Experimental Comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linlin Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-frequency learning machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Flandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00118896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An eigenanalysis of data centering in machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ArXiv. 2016, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel Nonnegative Matrix Factorization Without the Curse of the Pre-image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Kallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ArXiv. 2016, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy of Overcomplete Kernel Dictionaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] arXiv:1411.0161, ArXiv. 2014, pp.1 - 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel nonnegative matrix factorization without the curse of the pre-image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Kallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ArXiv. 2014, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Least-Squares One-Class Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Noumir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UTT-ICD-2012-3-31, Université de technologie de Troyes. 2012, pp.1 - 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes à noyau pour l'analyse et la décision en environnement non-stationnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apprentissage [cs.LG]. mémoire de thèse de doctorat en Optimisation et Sûreté des Systèmes, Ecole doctoral SSTO - UTT, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01966123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions en traitement du signal par méthodes d'apprentissage à noyaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apprentissage [cs.LG]. Habilitation à Diriger des Recherches, de l'Ecole Doctorale de l'Université de Technologie de Compiègne, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01966120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId553"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -28026,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EBF27575"/>
+    <w:nsid w:val="31844EED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -28257,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-honeine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3042-183X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13564609X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581192v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Karam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Jrad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patty Coupeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fasquel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahed Abdallah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2026.117539" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04936630v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gl&#233;del" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2025.02.005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271180v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Gisel Arellano-S&#225;nchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Abou Serhal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Devouge-Boyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Ben Ghozlen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Dhaini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2025.104182" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05063108v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Rakotonirina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atteia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin van Exem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-025-10193-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04740273v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xiong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exsy.13747" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648777v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2024.110800" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04722317v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acags.2024.100198" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654724v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Guridi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-023-10125-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04012551v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2023.110439" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04231805v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana El Jurdi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rida Sekkat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-16627-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04194216v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Daou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pothin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bensrhair" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23125672" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03749088v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Ravi Kumar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Rashed" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthil Yogamani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3188106" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410508v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Jia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.116095" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03749095v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14143341" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03816056v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11203312" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03654210v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08466-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410511v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammet Balcilar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.09.020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410506v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petitjean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Cheplygina" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2021.103248" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03111016v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.01.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410507v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Jurdi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petitjean" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2021.03.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02863197v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2020.3001502" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088295v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Thao Tran" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Douzal-Chouakria" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Varasteh Yazdi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2020.103342" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02551521v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alshamaa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Mourad-Chehade" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Chkeir" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2020.2988837" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433601v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20010318" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088293v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El-Mawass" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercouter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2020.102317" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088292v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Liu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ruan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2020.102703" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965039v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Sudharshan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Spanhol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Oliveira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heutte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.09.049" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02307466v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2019.2898106" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183028v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Canu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2019.2896790" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965042v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2017.2766630" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965053v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Nader" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauseroy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-017-1240-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965041v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2018.02.021" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965040v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Liangjun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu Hua" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Jihong" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Xia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2018.07.011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965046v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Zhu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2016.08.011" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965044v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Liu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badong Chen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Xu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongze Wu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965045v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Halimi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald S. Buller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Mclaughlin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2629516" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965043v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanning Zheng" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2696262" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965051v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Mahfouz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Farah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Snoussi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2510020" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965047v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bioucas-Dias" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965050v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Ghadban" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Francis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10776-016-0308-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965049v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2569559" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965048v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2535298" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965563v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325467v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kharouf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2528298" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965567v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Wang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/989450" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965565v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2442960" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965566v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafic Said&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lengell&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Achkar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2548" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GS35QN13-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965568v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2457396" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965564v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2015.140061" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965572v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C. M. Bermudez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2332440" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965569v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2264392" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965570v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2014.2330796" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965571v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2014.2332098" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965577v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Kallas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Amoud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.03.032" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965575v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Noumir" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2012.11.009" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965576v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2013.03.021" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965578v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2013.2254711" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964950v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hoang Nguyen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Theys" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1359019" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965573v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2222390" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965574v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.30.61-86" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965579v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2013.6621818" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965580v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2011.2170999" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965581v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2011.270" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965583v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Flandrin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.28.691-716" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965585v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-010-0482-9" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TQR829F1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965582v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2010.939747" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965584v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2162508" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965586v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/627372" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00475929v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xiao" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2043971" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965587v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.2009895" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965588v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02111309v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.894252" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031338v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mussard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannia Pacheco" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gasso" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN64981.2025.11229152" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04937562v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082451v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271182v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Imbert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_8" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05433552v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04936638v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Medina Cartuche" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amnir Hadachi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04360616v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189301v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42795-4_9" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04194644v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ning" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar Riesen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47637-2_1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04194187v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189355v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04194190v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03749104v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03749186v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03749224v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03749199v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410699v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adam" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03135633v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renton Guillaume" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03128664v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73973-7_23" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410709v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03128660v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73973-7_21" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339622v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Pothin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088374v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;roux Pierre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088368v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088297v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053239" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088385v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dargent" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286633" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088372v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088300v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197144" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183033v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02343564v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Konlambigue" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183031v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183029v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01995170v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAS.2019.8706002" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965909v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553020" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965907v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99383-6_2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965908v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553321" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965906v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2018.8328699" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965904v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2018.8517064" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965903v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2018.8328704" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965910v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3227696.3227712" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965905v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2018.8445918" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965902v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mouzoun" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Eltabach" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11220-2_3" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334326v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563830v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965912v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965911v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965916v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2016.7727365" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965914v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIPC.2016.7470786" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965918v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2016.8071750" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965913v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2016.7551848" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965917v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760676" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965915v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2016.7536787" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377331v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965987v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362811" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363316v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mclaughlin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965985v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362808" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965982v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965989v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362360" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965984v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387760v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178415" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965986v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965988v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965983v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965991v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2014.6882384" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965992v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ammanouil" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Abou Melhem" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCCSP.2014.6877934" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965993v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2014.6958849" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965990v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2014.6882383" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965997v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965994v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965995v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2014.6958934" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02967890v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honein&#233;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303112v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise K&#233;vin Gu&#233;pi&#233;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fillatre" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Nikiforov" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-4451-42-0_12" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965996v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2014.7073228" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965998v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2014.6958910" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966004v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638039" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966005v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lant&#233;ri" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2013.8080643" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966011v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966003v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966009v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965999v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2013.8080639" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966001v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966002v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966000v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2013.6612149" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966008v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966006v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02632188v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Campan" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303127v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Long Do" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nader" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966010v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966007v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966015v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288346" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966020v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2012.6349753" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966018v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2012.6221222" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966013v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deveugh&#232;le" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perez" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemercier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Yin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Birregah" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966022v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6351006" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966017v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2012.6221217" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966019v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966025v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2012.6319771" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02632233v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966016v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Kanaan" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Merheb" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2012.6221261" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966021v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2012.6319772" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966023v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2012.6283685" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966014v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6350773" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966012v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2012.6874231" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870498v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966041v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966026v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966034v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02967902v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966040v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966029v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966032v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOSSPA.2011.5931518" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966030v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967687" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966035v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966039v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2011.6089006" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966033v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967680" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966031v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966028v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967681" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966038v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2011.6089000" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966037v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2011.6190353" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966036v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2011.6190060" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966027v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02632317v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966044v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966047v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627421" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966046v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5651456" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02111262v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02967897v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Moghtaderi" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966042v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2010.5594908" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966043v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02967862v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00476017v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495887" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966045v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2010.5757599" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966050v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Essoloh" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966048v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960220" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00420577v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00420575v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2009.5278514" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966049v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2009.5306204" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966051v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870422v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos M. Bermudez" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966055v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02967905v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966052v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2008.4606873" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966053v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.29" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966054v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2008.5074401" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966056v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2007.4557347" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966057v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2007.4301356" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966058v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02967906v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966059v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966060v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660694" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966061v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04936640v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04194212v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Feray" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemoud" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410722v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Roudaut" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Garret" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Arzur" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chereau" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870517v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Septier" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delignon" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Armand" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02967843v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Khodor" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964947v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964949v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964948v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964952v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02967833v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964951v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716255v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966122v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05300304v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Medina" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02515637v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02053946v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00118896v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966116v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966117v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966119v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966118v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966121v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01966123v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01966120v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-honeine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3042-183X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13564609X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=yxk7n1kAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581192v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Karam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Jrad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patty Coupeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fasquel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahed Abdallah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2026.117539" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271180v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Gisel Arellano-S&#225;nchez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Abou Serhal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Devouge-Boyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Ben Ghozlen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Dhaini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2025.104182" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04936630v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gl&#233;del" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2025.02.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05063108v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Rakotonirina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atteia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin van Exem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-025-10193-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04740273v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xiong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exsy.13747" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648777v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2024.110800" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04722317v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acags.2024.100198" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654724v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Guridi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-023-10125-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04194216v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Daou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pothin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bensrhair" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23125672" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04231805v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana El Jurdi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rida Sekkat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-16627-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04012551v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2023.110439" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410508v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Jia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.116095" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03749088v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Ravi Kumar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Rashed" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthil Yogamani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3188106" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03749095v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14143341" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03816056v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11203312" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03654210v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08466-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410511v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammet Balcilar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.09.020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410506v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petitjean" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Cheplygina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2021.103248" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03111016v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.01.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410507v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Jurdi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petitjean" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2021.03.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02551521v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alshamaa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Mourad-Chehade" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Chkeir" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2020.2988837" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088295v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Thao Tran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Douzal-Chouakria" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Varasteh Yazdi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2020.103342" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02863197v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2020.3001502" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433601v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20010318" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088293v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El-Mawass" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercouter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2020.102317" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088292v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Liu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ruan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2020.102703" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965039v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Sudharshan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Spanhol" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Oliveira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heutte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.09.049" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02307466v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2019.2898106" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183028v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Canu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2019.2896790" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965042v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2017.2766630" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965053v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Nader" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauseroy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-017-1240-z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965041v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2018.02.021" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965040v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Liangjun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu Hua" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Jihong" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Xia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2018.07.011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965046v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Zhu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2016.08.011" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965044v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Liu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badong Chen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Xu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongze Wu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965045v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Halimi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald S. Buller" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Mclaughlin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2629516" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965043v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanning Zheng" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2696262" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965051v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Mahfouz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Farah" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Snoussi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2510020" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965047v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bioucas-Dias" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965050v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Ghadban" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Francis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10776-016-0308-1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965049v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2569559" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965048v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2535298" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965563v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325467v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kharouf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2528298" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965565v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2442960" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965567v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Wang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/989450" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965566v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafic Said&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lengell&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Achkar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2548" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GS35QN13-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965568v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2457396" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965564v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2015.140061" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965572v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C. M. Bermudez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2332440" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965569v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2264392" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965570v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2014.2330796" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965571v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2014.2332098" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965577v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Kallas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Amoud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.03.032" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965575v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Noumir" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2012.11.009" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965578v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2013.2254711" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965576v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2013.03.021" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964950v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hoang Nguyen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Theys" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1359019" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965573v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2222390" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965574v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.30.61-86" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965579v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2013.6621818" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965580v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2011.2170999" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965581v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2011.270" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965583v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Flandrin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.28.691-716" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965585v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-010-0482-9" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TQR829F1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965582v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2010.939747" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965584v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2162508" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965586v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/627372" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00475929v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xiao" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2043971" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965587v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.2009895" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965588v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02111309v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.894252" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031338v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mussard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannia Pacheco" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gasso" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN64981.2025.11229152" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271182v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Imbert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_8" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04937562v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082451v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05433552v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04936638v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Medina Cartuche" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amnir Hadachi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04360616v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189301v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42795-4_9" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04194644v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ning" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar Riesen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47637-2_1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04194187v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189355v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04194190v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03749104v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03749186v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03749224v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03749199v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410699v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adam" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03128664v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73973-7_23" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03135633v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renton Guillaume" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410709v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03128660v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73973-7_21" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339622v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Pothin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088385v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dargent" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286633" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088374v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;roux Pierre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088368v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088297v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053239" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088372v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088300v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197144" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02343564v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Konlambigue" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183033v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183031v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01995170v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAS.2019.8706002" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183029v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965909v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553020" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965907v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99383-6_2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965903v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2018.8328704" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965908v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553321" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965906v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2018.8328699" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965904v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2018.8517064" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965910v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3227696.3227712" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965905v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2018.8445918" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965902v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mouzoun" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Eltabach" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11220-2_3" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334326v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563830v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965912v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965911v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965916v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2016.7727365" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965914v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIPC.2016.7470786" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965918v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2016.8071750" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965913v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2016.7551848" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965917v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760676" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965915v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2016.7536787" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377331v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965982v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965985v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362808" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965987v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362811" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363316v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mclaughlin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965989v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362360" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965984v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387760v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178415" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965988v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965986v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965983v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965997v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965994v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965993v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2014.6958849" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965990v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2014.6882383" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965991v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2014.6882384" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965992v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ammanouil" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Abou Melhem" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCCSP.2014.6877934" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965995v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2014.6958934" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02967890v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honein&#233;" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303112v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise K&#233;vin Gu&#233;pi&#233;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fillatre" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Nikiforov" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-4451-42-0_12" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965996v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2014.7073228" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965998v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2014.6958910" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966004v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638039" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966003v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966005v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lant&#233;ri" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2013.8080643" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966011v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965999v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2013.8080639" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966009v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966001v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966002v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966000v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2013.6612149" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966008v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966006v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02632188v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Campan" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303127v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Long Do" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nader" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966010v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966007v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966015v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288346" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966020v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2012.6349753" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966018v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2012.6221222" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966016v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Kanaan" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Merheb" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2012.6221261" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02632233v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Yin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966019v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966025v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2012.6319771" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966013v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deveugh&#232;le" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perez" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemercier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Birregah" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966022v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6351006" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966017v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2012.6221217" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966021v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2012.6319772" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966023v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2012.6283685" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966014v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6350773" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966012v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2012.6874231" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870498v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966041v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966035v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966030v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967687" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966040v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966029v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966032v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOSSPA.2011.5931518" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966026v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966034v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02967902v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966033v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967680" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966039v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2011.6089006" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966031v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966028v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967681" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966038v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2011.6089000" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966037v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2011.6190353" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966036v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2011.6190060" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966027v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02632317v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966047v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627421" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966044v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966046v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5651456" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02111262v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02967897v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Moghtaderi" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966042v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2010.5594908" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966043v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02967862v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00476017v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495887" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966045v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2010.5757599" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966048v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Essoloh" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960220" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00420577v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966050v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00420575v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2009.5278514" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966049v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2009.5306204" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966051v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870422v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos M. Bermudez" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02967905v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966055v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966052v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2008.4606873" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966053v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.29" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966054v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2008.5074401" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966056v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2007.4557347" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966057v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2007.4301356" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966058v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02967906v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966059v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966060v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660694" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966061v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04936640v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04194212v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Feray" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemoud" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410722v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Roudaut" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Garret" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Arzur" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chereau" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870517v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Septier" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delignon" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Armand" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02967843v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Khodor" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964947v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964949v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964948v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964952v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02967833v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964951v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716255v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966122v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05300304v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Medina" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02515637v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02053946v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00118896v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966116v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966117v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966119v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966118v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966121v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01966123v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01966120v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>