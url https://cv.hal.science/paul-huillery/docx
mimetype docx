--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -650,278 +650,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic torque enhanced by tunable dipolar interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coherent Microwave Control of a Nuclear Spin Ensemble at Room Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Huillery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pellet-Mary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Huillery</w:t>
+                <w:t xml:space="preserve">J. Leibold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Perdriat</w:t>
+                <w:t xml:space="preserve">T. Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Hétet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 104 (10), pp.L100411. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.L100411⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 103 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.L140102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291870v1</w:t>
+                <w:t xml:space="preserve">hal-03449983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Microwave Control of a Nuclear Spin Ensemble at Room Temperature</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic torque enhanced by tunable dipolar interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Delord</w:t>
+                <w:t xml:space="preserve">C. Pellet-Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Huillery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Nicolas</w:t>
+                <w:t xml:space="preserve">M. Perdriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Achard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Hétet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 103 (14), </w:t>
+              <w:t xml:space="preserve">, 2021, 104 (10), pp.L100411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.L140102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.L100411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449983v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-Mechanics with Nitrogen-Vacancy Centers and Trapped Particles</w:t>
               </w:r>
@@ -1161,412 +1161,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-mechanics with levitating ferromagnetic particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spin-Cooling of the Motion of a Trapped Diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Huillery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hétet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.134415⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 580 (7801), pp.56-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-020-2133-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906443v1</w:t>
+                <w:t xml:space="preserve">hal-02860479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High NV density in a pink CVD diamond grown with N2O addition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Huillery</w:t>
+                <w:t xml:space="preserve">Spin-mechanics with levitating ferromagnetic particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Huillery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Pellet-Mary</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. van den Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Perdriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.08.048⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (13), pp.134415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.134415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449975v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-Cooling of the Motion of a Trapped Diamond</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High NV density in a pink CVD diamond grown with N2O addition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Brinza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Huillery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pellet-Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 580 (7801), pp.56-59. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 170, pp.421-429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-020-2133-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.08.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860479v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-GHz Linewidth Ensembles of SiV Centers in a Diamond Nanopyramid Revealed by Charge State Conversion</w:t>
               </w:r>
@@ -1944,291 +1944,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diamond nano-pyramids with narrow linewidth SiV centers for quantum technologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Ramsey Interferences and Spin Echoes from Electron Spins Inside a Levitating Macroscopic Particle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Huillery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5035484⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (5), pp.053602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.053602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840474v1</w:t>
+                <w:t xml:space="preserve">hal-04291825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramsey Interferences and Spin Echoes from Electron Spins Inside a Levitating Macroscopic Particle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Diamond nano-pyramids with narrow linewidth SiV centers for quantum technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Nicolas</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Huillery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lecordier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Neu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hétet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 121 (5), pp.053602. </w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (6), pp.65102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.053602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5035484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291825v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rydberg electrometry for optical lattice clocks</w:t>
               </w:r>
@@ -3785,90 +3785,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-Relaxation of Dipolar-Coupled Nitrogen-Vacancy Centers : The role of Double-flip Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pellet-Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Perdriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Huillery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hétet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4197,51 +4197,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AB61A1C0"/>
+    <w:nsid w:val="5F6D845D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4428,51 +4428,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-huillery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129283v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Merhi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Boulingui Koumba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Huillery" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c01840" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883690v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perdriat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo C. Rusconi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delord" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pellet-Mary" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.253602" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264998v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perdriat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huillery" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G H&#233;tet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.20.034050" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413297v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel H&#233;tet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.117203" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291870v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pellet-Mary" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perdriat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#233;tet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.L100411" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449983v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leibold" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delord" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicolas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.L140102" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246906v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rondin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12060651" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03258775v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tallaire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.L100411" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906443v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van den Bossche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.134415" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449975v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tallaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Brinza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.08.048" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02860479v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2133-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353920v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Nicolas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b00262" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291844v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bounds" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jackson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hanley" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bridge" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab1c0e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291832v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Bounds" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. C. Jackson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K. Hanley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faoro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Bridge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.183401" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01840474v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Neu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5035484" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291825v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schwab" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lecordier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.053602" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291839v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bowden" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hobson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gill" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jones" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.023419" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221358v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Busche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ball" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jones" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Ilieva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS4058" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291864v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Hanley" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Bounds" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Keegan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Faoro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aa6e79" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291857v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-50338-3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291813v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malossi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Valado" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scotto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pillet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.023006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291815v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Viteau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bason" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Malossi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Ciampini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.053002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291820v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gurian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cheinet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fioretti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.023005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291807v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennio Arimondo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys2170" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204988v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan L&#233;ger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224922v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745313v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mehri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230029v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo C Rusconi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760627v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291851v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bettles" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00817418v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA112040" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-huillery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129283v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Merhi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Boulingui Koumba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Huillery" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c01840" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883690v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perdriat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo C. Rusconi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delord" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pellet-Mary" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.253602" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264998v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perdriat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huillery" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G H&#233;tet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.20.034050" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413297v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel H&#233;tet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.117203" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449983v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leibold" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delord" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicolas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.L140102" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291870v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pellet-Mary" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perdriat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#233;tet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.L100411" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246906v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rondin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12060651" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03258775v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tallaire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.L100411" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02860479v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2133-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906443v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van den Bossche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.134415" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449975v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tallaire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Brinza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.08.048" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353920v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Nicolas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b00262" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291844v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bounds" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jackson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hanley" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bridge" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab1c0e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291832v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Bounds" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. C. Jackson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K. Hanley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faoro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Bridge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.183401" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291825v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schwab" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lecordier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.053602" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01840474v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Neu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5035484" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291839v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bowden" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hobson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gill" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jones" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.023419" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221358v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Busche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ball" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jones" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Ilieva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS4058" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291864v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Hanley" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Bounds" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Keegan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Faoro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aa6e79" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291857v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-50338-3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291813v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malossi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Valado" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scotto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pillet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.023006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291815v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Viteau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bason" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Malossi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Ciampini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.053002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291820v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gurian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cheinet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fioretti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.023005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291807v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennio Arimondo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys2170" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204988v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan L&#233;ger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224922v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745313v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mehri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230029v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo C Rusconi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760627v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291851v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bettles" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00817418v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA112040" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>