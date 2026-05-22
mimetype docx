--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -73,50 +73,71 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">paul-huillery</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=MKVxquAAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -140,3131 +161,3131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoelectrochemical Hydrogen Generation by Ni-Coated Gallium Arsenide Epilayers on Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Merhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bienvenu Boulingui Koumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Huillery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 129 (25), pp.11290. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c01840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotational Locking of Charged Microparticles in Quadrupole Ion Traps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Perdriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo C. Rusconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Huillery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pellet-Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 133 (25), pp.253602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.253602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxation Processes in Dipole-Coupled Nitrogen-Vacancy Centers in Zero Field: Application in Magnetometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pellet-Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Perdriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Huillery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Hétet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 (3), pp.034050. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/physrevapplied.20.034050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angle Locking of a Levitating Diamond Using Spin Diamagnetism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Perdriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Huillery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pellet-Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Hétet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 128 (11), pp.117203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.117203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Microwave Control of a Nuclear Spin Ensemble at Room Temperature</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic torque enhanced by tunable dipolar interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Delord</w:t>
+                <w:t xml:space="preserve">C. Pellet-Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Huillery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Nicolas</w:t>
+                <w:t xml:space="preserve">M. Perdriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Achard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Hétet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 103 (14), </w:t>
+              <w:t xml:space="preserve">, 2021, 104 (10), pp.L100411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.L140102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.L100411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449983v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic torque enhanced by tunable dipolar interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coherent Microwave Control of a Nuclear Spin Ensemble at Room Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Huillery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pellet-Mary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Huillery</w:t>
+                <w:t xml:space="preserve">J. Leibold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Perdriat</w:t>
+                <w:t xml:space="preserve">T. Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Hétet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 104 (10), pp.L100411. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.L100411⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 103 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.L140102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291870v1</w:t>
+                <w:t xml:space="preserve">hal-03449983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-Mechanics with Nitrogen-Vacancy Centers and Trapped Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Perdriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pellet-Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Huillery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Hétet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micromachines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (6), pp.651. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/mi12060651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03246906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical detection of paramagnetic defects in diamond grown by chemical vapor deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pellet-Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Huillery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Perdriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Hétet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 103 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.L100411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-Cooling of the Motion of a Trapped Diamond</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Spin-mechanics with levitating ferromagnetic particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Huillery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. van den Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Huillery</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Perdriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (13), pp.134415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.134415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-020-2133-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02860479v1</w:t>
+                <w:t xml:space="preserve">hal-02906443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-mechanics with levitating ferromagnetic particles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">High NV density in a pink CVD diamond grown with N2O addition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Brinza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Huillery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M Perdriat</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pellet-Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 170, pp.421-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.08.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.134415⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02906443v1</w:t>
+                <w:t xml:space="preserve">hal-03449975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High NV density in a pink CVD diamond grown with N2O addition</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Spin-Cooling of the Motion of a Trapped Diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Huillery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hétet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 580 (7801), pp.56-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-020-2133-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.08.048⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03449975v1</w:t>
+                <w:t xml:space="preserve">hal-02860479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-GHz Linewidth Ensembles of SiV Centers in a Diamond Nanopyramid Revealed by Charge State Conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Huillery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pellet-Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Hétet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6 (10), pp.2413-2420. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsphotonics.9b00262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02353920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coulomb anti-blockade in a Rydberg gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bounds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Hanley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Huillery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (5), pp.053026. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1367-2630/ab1c0e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rydberg-Dressed Magneto-optical Trap</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. D. Bounds</w:t>
+                <w:t xml:space="preserve">Ramsey Interferences and Spin Echoes from Electron Spins Inside a Levitating Macroscopic Particle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Huillery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. C. Jackson</w:t>
+                <w:t xml:space="preserve">L. Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. K. Hanley</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. M. Bridge</w:t>
+                <w:t xml:space="preserve">L. Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 120 (18), pp.183401. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.183401⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 121 (5), pp.053602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.053602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291832v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramsey Interferences and Spin Echoes from Electron Spins Inside a Levitating Macroscopic Particle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Huillery</w:t>
+                <w:t xml:space="preserve">Rydberg-Dressed Magneto-optical Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. D. Bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. C. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Schwab</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Nicolas</w:t>
+                <w:t xml:space="preserve">R. K. Hanley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lecordier</w:t>
+                <w:t xml:space="preserve">R. Faoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. M. Bridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 121 (5), pp.053602. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.053602⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 120 (18), pp.183401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.183401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291825v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diamond nano-pyramids with narrow linewidth SiV centers for quantum technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Huillery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Neu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hétet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (6), pp.65102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5035484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rydberg electrometry for optical lattice clocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Bowden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hobson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Huillery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 96 (2), pp.023419. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.96.023419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contactless nonlinear optics mediated by long-range Rydberg interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes Busche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Huillery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodora Ilieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (7), pp.655-658. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/NPHYS4058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing interactions of thermal Sr Rydberg atoms using simultaneous optical and ion detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Hanley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Bounds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Huillery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niamh Keegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Faoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50 (11), pp.115002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6455/aa6e79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high repetition rate experimental setup for quantum non-linear optics with cold Rydberg atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes Busche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Huillery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 225 (15-16), pp.2839-2861. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2015-50338-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full Counting Statistics and Phase Diagram of a Dissipative Rydberg Gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Malossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Valado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Scotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Huillery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 113 (2), pp.023006. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.023006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative Excitation and Many-Body Interactions in a Cold Rydberg Gas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Observation of a Resonant Four-Body Interaction in Cold Cesium Rydberg Atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gurian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cheinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Huillery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donatella Ciampini</w:t>
+                <w:t xml:space="preserve">A. Fioretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 109 (5), pp.053002. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.053002⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 108 (2), pp.023005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.023005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291815v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of a Resonant Four-Body Interaction in Cold Cesium Rydberg Atoms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cooperative Excitation and Many-Body Interactions in a Cold Rydberg Gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Cheinet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Matthieu Viteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Huillery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fioretti</w:t>
+                <w:t xml:space="preserve">Mark Bason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Zhao</w:t>
+                <w:t xml:space="preserve">Nicola Malossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatella Ciampini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 108 (2), pp.023005. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.023005⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 109 (5), pp.053002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.053002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291820v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-fidelity quantum driving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Bason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Viteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Malossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Huillery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ennio Arimondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8 (2), pp.147-152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nphys2170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3274,219 +3295,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés optoélectroniques et structure des matériaux aux échelles nanométriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Huillery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">école C’Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Erquy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05204988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical characterizations of epitaxial materials: from crystal defects to optoelectronic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Huillery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd OPERA training school “Characterization techniques for epitaxial materials"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3496,154 +3517,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InP-based Materials on Si for Energy and Photonic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bienvenu Boulingui Koumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Mehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Huillery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Molecular-Beam Epitaxy (ICMBE 2024).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Matsue, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3653,366 +3674,366 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin Read-out of the Motion of Levitated Electrically Rotated Diamonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Perdriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosimo C Rusconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Huillery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pellet-Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-Relaxation of Dipolar-Coupled Nitrogen-Vacancy Centers : The role of Double-flip Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pellet-Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Perdriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Huillery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hétet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective Mode Interferences in Light--Matter Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bettles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodora Ilieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Busche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Huillery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4022,114 +4043,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physique à quelques et à N- corps dans les gaz de Rydberg froids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Huillery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cond-mat.other]. Université Paris Sud - Paris XI; Università degli studi (Pise, Italie), 2013. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2013PA112040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00817418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId134"/>
+      <w:footerReference w:type="default" r:id="rId135"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4197,51 +4218,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F6D845D"/>
+    <w:nsid w:val="31A4F54C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4428,51 +4449,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-huillery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129283v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Merhi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Boulingui Koumba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Huillery" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c01840" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883690v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perdriat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo C. Rusconi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delord" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pellet-Mary" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.253602" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264998v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perdriat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huillery" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G H&#233;tet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.20.034050" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413297v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel H&#233;tet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.117203" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449983v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leibold" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delord" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicolas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.L140102" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291870v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pellet-Mary" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perdriat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#233;tet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.L100411" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246906v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rondin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12060651" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03258775v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tallaire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.L100411" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02860479v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2133-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906443v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van den Bossche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.134415" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449975v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tallaire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Brinza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.08.048" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353920v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Nicolas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b00262" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291844v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bounds" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jackson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hanley" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bridge" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab1c0e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291832v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Bounds" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. C. Jackson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K. Hanley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faoro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Bridge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.183401" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291825v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schwab" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lecordier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.053602" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01840474v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Neu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5035484" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291839v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bowden" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hobson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gill" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jones" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.023419" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221358v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Busche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ball" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jones" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Ilieva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS4058" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291864v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Hanley" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Bounds" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Keegan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Faoro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aa6e79" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291857v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-50338-3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291813v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malossi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Valado" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scotto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pillet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.023006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291815v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Viteau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bason" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Malossi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Ciampini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.053002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291820v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gurian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cheinet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fioretti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.023005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291807v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennio Arimondo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys2170" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204988v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan L&#233;ger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224922v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745313v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mehri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230029v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo C Rusconi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760627v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291851v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bettles" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00817418v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA112040" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-huillery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=MKVxquAAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129283v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Merhi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Boulingui Koumba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Bernard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Huillery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c01840" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883690v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perdriat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo C. Rusconi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delord" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pellet-Mary" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.253602" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264998v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perdriat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huillery" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G H&#233;tet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.20.034050" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413297v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel H&#233;tet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.117203" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291870v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pellet-Mary" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perdriat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#233;tet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.L100411" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449983v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leibold" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delord" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicolas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.L140102" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246906v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rondin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12060651" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03258775v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tallaire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.L100411" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906443v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van den Bossche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.134415" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449975v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tallaire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Brinza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.08.048" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02860479v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2133-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353920v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Nicolas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b00262" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291844v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bounds" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jackson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hanley" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bridge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab1c0e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291825v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schwab" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lecordier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.053602" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291832v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Bounds" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. C. Jackson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K. Hanley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faoro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Bridge" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.183401" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01840474v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Neu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5035484" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291839v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bowden" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hobson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gill" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jones" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.023419" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221358v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Busche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ball" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jones" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Ilieva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS4058" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291864v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Hanley" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Bounds" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Keegan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Faoro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aa6e79" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291857v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-50338-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291813v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malossi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Valado" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scotto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pillet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.023006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291820v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gurian" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cheinet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fioretti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.023005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291815v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Viteau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bason" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Malossi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Ciampini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.053002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291807v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennio Arimondo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys2170" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204988v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan L&#233;ger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224922v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745313v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mehri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230029v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo C Rusconi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760627v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291851v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bettles" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00817418v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA112040" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>