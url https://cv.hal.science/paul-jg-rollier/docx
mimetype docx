--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,372 +66,372 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analyses using chromosomal microarray and exome sequencing in fetuses and women with Müllerian duct anomalies</w:t>
+                <w:t xml:space="preserve">Systematic analysis of snRNA genes reveals frequent RNU2-2 variants in dominant and recessive developmental and epileptic encephalopathies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auriane Cospain</w:t>
+                <w:t xml:space="preserve">Elsa Leitão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Rollier</w:t>
+                <w:t xml:space="preserve">Amandine Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Lokchine</w:t>
+                <w:t xml:space="preserve">Benjamin Cogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Launay</w:t>
+                <w:t xml:space="preserve">Miriam Essid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Dion</w:t>
+                <w:t xml:space="preserve">Maria Athanasiadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Assisted Reproduction and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 42, pp.4177-4189. </w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10815-025-03691-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41588-026-02547-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05345147v1</w:t>
+                <w:t xml:space="preserve">hal-05379108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERIGENOMED-CLINICS 1—the first study on feasibility, acceptability and psychosocial impact of PERIGENOMED: a pilot project aimed at providing initial concrete evidence on the relevance of panel-based genome sequencing for newborn screening (NBS) in France</w:t>
+                <w:t xml:space="preserve">Genetic analyses using chromosomal microarray and exome sequencing in fetuses and women with Müllerian duct anomalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Level</w:t>
+                <w:t xml:space="preserve">Auriane Cospain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Thauvin-Robinet</w:t>
+                <w:t xml:space="preserve">Paul Rollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Binquet</w:t>
+                <w:t xml:space="preserve">Anna Lokchine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannis Duffourd</w:t>
+                <w:t xml:space="preserve">Erika Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Davoine</w:t>
+                <w:t xml:space="preserve">Ludivine Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bmj Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (10), pp.e105752. </w:t>
+              <w:t xml:space="preserve">Journal of Assisted Reproduction and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (12), pp.4177-4189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2025-105752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10815-025-03691-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05345188v1</w:t>
+                <w:t xml:space="preserve">hal-05345147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acid Ceramidase Deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvestre Cuinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katheryn Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -502,831 +502,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04994343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new syndromic case of hearing loss and ectodermal anomalies associated with a recurrent missense variation in GJB6 gene</w:t>
+                <w:t xml:space="preserve">PERIGENOMED-CLINICS 1—the first study on feasibility, acceptability and psychosocial impact of PERIGENOMED: a pilot project aimed at providing initial concrete evidence on the relevance of panel-based genome sequencing for newborn screening (NBS) in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badreddine Elmakhzen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Rollier</w:t>
+                <w:t xml:space="preserve">Camille Level</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Saillard</w:t>
+                <w:t xml:space="preserve">Christel Thauvin-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Godey</w:t>
+                <w:t xml:space="preserve">C Binquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Le Marechal</w:t>
+                <w:t xml:space="preserve">Yannis Duffourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Genetics and Genomic Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mgg3.2474⟩</w:t>
+              <w:t xml:space="preserve">Bmj Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (10), pp.e105752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2025-105752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097882v1</w:t>
+                <w:t xml:space="preserve">hal-05345188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RORA-neurodevelopmental disorder: A unique triad of developmental disabilities, cerebellar anomalies, and myoclonic seizures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new syndromic case of hearing loss and ectodermal anomalies associated with a recurrent missense variation in GJB6 gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julitta de Bellescize</w:t>
+                <w:t xml:space="preserve">Badreddine Elmakhzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias de Wachter</w:t>
+                <w:t xml:space="preserve">Clémence Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Le Guillou</w:t>
+                <w:t xml:space="preserve">Benoît Godey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guylène Le Meur</w:t>
+                <w:t xml:space="preserve">Cedric Le Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (4), pp.101347. </w:t>
+              <w:t xml:space="preserve">Molecular Genetics and Genomic Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (5), pp.e2474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gim.2024.101347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mgg3.2474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05037055v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DISP1 deficiency: monoallelic and biallelic variants cause a spectrum of midline craniofacial malformations</w:t>
+                <w:t xml:space="preserve">Optimizing care for MRKH patients: From malformation screening to uterus transplantation eligibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alinoë Lavillaureix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Rollier</w:t>
+                <w:t xml:space="preserve">A. Cospain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artem Kim</w:t>
+                <w:t xml:space="preserve">Maud Bidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veranika Panasenkava</w:t>
+                <w:t xml:space="preserve">Krystel Nyangoh Timoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie de Tayrac</w:t>
+                <w:t xml:space="preserve">Chloé Quélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26 (7), pp.101126. </w:t>
+              <w:t xml:space="preserve">Acta Obstetricia et Gynecologica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gim.2024.101126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/aogs.14985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04534147v1</w:t>
+                <w:t xml:space="preserve">hal-04767398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding the TUBB3‐Related Phenotypic Landscape: Fetal Diagnosis of Novel TUBB3 Variant Linked With Phenotypic Variability Within a Single Family</w:t>
+                <w:t xml:space="preserve">DISP1 deficiency: monoallelic and biallelic variants cause a spectrum of midline craniofacial malformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhakim Bouazzaoui</w:t>
+                <w:t xml:space="preserve">Alinoë Lavillaureix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Quélin</w:t>
+                <w:t xml:space="preserve">Artem Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Rozel</w:t>
+                <w:t xml:space="preserve">Veranika Panasenkava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfrid Carré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christèle Dubourg</w:t>
+                <w:t xml:space="preserve">Marie de Tayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prenatal Diagnosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pd.6715⟩</w:t>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (7), pp.101126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gim.2024.101126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04869950v1</w:t>
+                <w:t xml:space="preserve">hal-04534147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing care for MRKH patients: From malformation screening to uterus transplantation eligibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expanding the TUBB3‐Related Phenotypic Landscape: Fetal Diagnosis of Novel TUBB3 Variant Linked With Phenotypic Variability Within a Single Family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Quélin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cospain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Dion</w:t>
+                <w:t xml:space="preserve">Celine Rozel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Bidet</w:t>
+                <w:t xml:space="preserve">Wilfrid Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krystel Nyangoh Timoh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chloé Quélin</w:t>
+                <w:t xml:space="preserve">Christèle Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Obstetricia et Gynecologica Scandinavica</w:t>
+              <w:t xml:space="preserve">Prenatal Diagnosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/aogs.14985⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pd.6715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767398v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long‐term follow‐up of 64 children with classical infantile‐onset Pompe disease since 2004: a French real‐life observational study</w:t>
+                <w:t xml:space="preserve">RORA-neurodevelopmental disorder: A unique triad of developmental disabilities, cerebellar anomalies, and myoclonic seizures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tardieu</w:t>
+                <w:t xml:space="preserve">Mariagrazia Talarico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cudejko</w:t>
+                <w:t xml:space="preserve">Julitta de Bellescize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cano</w:t>
+                <w:t xml:space="preserve">Matthias de Wachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hoebeke</w:t>
+                <w:t xml:space="preserve">Xavier Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bernoux</w:t>
+                <w:t xml:space="preserve">Guylène Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 30 (9), pp.2828-2837. </w:t>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (4), pp.101347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ene.15894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gim.2024.101347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108445v1</w:t>
+                <w:t xml:space="preserve">hal-05037055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Newborn Screening of Primary Carnitine Deficiency: An Overview of Worldwide Practices and Pitfalls to Define an Algorithm before Expansion of Newborn Screening in France</w:t>
               </w:r>
@@ -1440,1898 +1440,2407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory medicine unveiling an unusual cause of D-lactic acidosis as the trigger of decompensation of a rare inborn error of metabolism</w:t>
+                <w:t xml:space="preserve">Long‐term follow‐up of 64 children with classical infantile‐onset Pompe disease since 2004: a French real‐life observational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles R. Lefèvre</w:t>
+                <w:t xml:space="preserve">M. Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Sacaze</w:t>
+                <w:t xml:space="preserve">C. Cudejko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léna Damaj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Rollier</w:t>
+                <w:t xml:space="preserve">A. Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lenski</w:t>
+                <w:t xml:space="preserve">C. Hoebeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Chemistry and Laboratory Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/cclm-2023-0425⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 30 (9), pp.2828-2837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ene.15894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04554419v1</w:t>
+                <w:t xml:space="preserve">hal-04108445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FOSL2 truncating variants in the last exon cause a neurodevelopmental disorder with scalp and enamel defects</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laboratory medicine unveiling an unusual cause of D-lactic acidosis as the trigger of decompensation of a rare inborn error of metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Dumontet</w:t>
+                <w:t xml:space="preserve">Charles R. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blanca Gener</w:t>
+                <w:t xml:space="preserve">Elise Sacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bailleul-Forestier</w:t>
+                <w:t xml:space="preserve">Léna Damaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gim.2022.09.002⟩</w:t>
+              <w:t xml:space="preserve">Clinical Chemistry and Laboratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Clinical Chemistry and Laboratory Medicine, 61 (12), pp.e263-e267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/cclm-2023-0425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954791v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04554419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scarcity of available information resources for patients and clinicians after a diagnosis of ultra-rare diseases: retrospective on a cohort of 626 individuals with congenital abnormalities and/or intellectual disability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christèle Dubourg</w:t>
+                <w:t xml:space="preserve">FOSL2 truncating variants in the last exon cause a neurodevelopmental disorder with scalp and enamel defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Cospain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfrid Carre</w:t>
+                <w:t xml:space="preserve">Ana Rivera-Barahona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique David</w:t>
+                <w:t xml:space="preserve">Erwan Dumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanca Gener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bailleul-Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (12), pp.2475-2486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gim.2022.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687603v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated genome sequencing with controlled costs for infants in intensive care units: a feasibility study in a French hospital network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robert Olaso</w:t>
+                <w:t xml:space="preserve">Scarcity of available information resources for patients and clinicians after a diagnosis of ultra-rare diseases: retrospective on a cohort of 626 individuals with congenital abnormalities and/or intellectual disability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Ziegler</w:t>
+                <w:t xml:space="preserve">Sandrine de Montgolfier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médéric Jeanne</w:t>
+                <w:t xml:space="preserve">Wilfrid Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 30 (5), pp.567-576. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2022, 30 (SUPPL 1), pp.583-583</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03854163v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Clinical spectrum of MTOR-related hypomelanosis of Ito with neurodevelopmental abnormalities</w:t>
+                <w:t xml:space="preserve">Accelerated genome sequencing with controlled costs for infants in intensive care units: a feasibility study in a French hospital network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Carmignac</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Denommé-Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Mignot</w:t>
+                <w:t xml:space="preserve">Antonio Vitobello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Blanchard</w:t>
+                <w:t xml:space="preserve">Robert Olaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Kuentz</w:t>
+                <w:t xml:space="preserve">Alban Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Aubriot-Lorton</w:t>
+                <w:t xml:space="preserve">Médéric Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (8), pp.1585. </w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (5), pp.567-576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41436-021-01217-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41431-021-00998-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03602381v1</w:t>
+                <w:t xml:space="preserve">hal-03854163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical spectrum of MTOR-related hypomelanosis of Ito with neurodevelopmental abnormalities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Correction to: Clinical spectrum of MTOR-related hypomelanosis of Ito with neurodevelopmental abnormalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Carmignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Kuentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Aubriot-Lorton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 23 (8), pp.1484-1491. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41436-021-01161-6⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 23 (8), pp.1585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41436-021-01217-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03602359v1</w:t>
+                <w:t xml:space="preserve">hal-03602381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo missense variants in LMBRD2 are associated with developmental and motor delays, brain structure abnormalities and dysmorphic features</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clinical spectrum of MTOR-related hypomelanosis of Ito with neurodevelopmental abnormalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Carmignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alka Malhotra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alban Ziegler</w:t>
+                <w:t xml:space="preserve">Emmanuelle Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Shu</w:t>
+                <w:t xml:space="preserve">Paul Kuentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renee Perrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louise Amlie-Wolf</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Aubriot-Lorton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (8), pp.1484-1491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41436-021-01161-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2020-107137⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02953511v1</w:t>
+                <w:t xml:space="preserve">hal-03602359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast genome sequencing in less than 40 days for newborn patients in intensive care unit: a feasibility study allowing diagnosis in 56% of cases in a French hospital network</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De novo missense variants in LMBRD2 are associated with developmental and motor delays, brain structure abnormalities and dysmorphic features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vitobello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Olaso</w:t>
+                <w:t xml:space="preserve">Alka Malhotra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ziegler</w:t>
+                <w:t xml:space="preserve">Li Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Isidor</w:t>
+                <w:t xml:space="preserve">Renee Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Amlie-Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.jmedgenet-2020-107137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2020-107137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04419424v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudodicentric Chromosome Originating from Autosomes 9 and 21 in a Male Patient with Oligozoospermia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast genome sequencing in less than 40 days for newborn patients in intensive care unit: a feasibility study allowing diagnosis in 56% of cases in a French hospital network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Mary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erika Launay</w:t>
+                <w:t xml:space="preserve">A. Denomme-Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Lurton</w:t>
+                <w:t xml:space="preserve">A. Vitobello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Olaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Isidor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytogenetic and Genome Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (Suppl 1), pp.607-607</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440057v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04419424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pseudodicentric Chromosome Originating from Autosomes 9 and 21 in a Male Patient with Oligozoospermia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lurton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cytogenetic and Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 159 (4), pp.201-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000504820⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dual Molecular Effects of Dominant RORA Mutations Cause Two Variants of Syndromic Intellectual Disability with Either Autism or Cerebellar Ataxia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xenia Latypova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahir Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Stamberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 102 (5), pp.744 - 759. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ajhg.2018.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACUITEE: A Comprehensive Tool for Visualization, Editing and Curating textual Annotations in Clinical Data</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Phenotypic and genotypic comparison between severe forms and microform of holoprosencephaly in a cohort of 173 individuals with pathogenic variants in SHH gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelie Boutfol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alinoë Lavillaureix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EECSS 2025 - 11th World Congress on Electrical Engineering and Computer Systems and Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Paris, France. pp.1-9</w:t>
+              <w:t xml:space="preserve">58th Conference of the European-Society-of-Human-Genetics (ESHG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974765v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypes Extraction from Text: Analysis and Perspective in the LLM Era</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">French guidelines for the diagnosis, follow-up and management of individuals with Smith-Lemli-Opitz syndrome and establishment of a French natural history cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dameron</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Odent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Levade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Pagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Lamazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS 2024 - 12th IEEE International Conference on Intelligent Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">58th Conference of the European-Society-of-Human-Genetics (ESHG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Milan, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647016v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogenicity assessment of DISP1 variants associated with midline anomalies spectrum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">ACUITEE: A Comprehensive Tool for Visualization, Editing and Curating textual Annotations in Clinical Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Baddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie de Tayrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Paquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rollier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th European Society of Human Genetics (ESHG) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">EECSS 2025 - 11th World Congress on Electrical Engineering and Computer Systems and Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Paris, France. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286966v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Genetic and Clinical Insights into Alazami Syndrome. a series of 22 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Coudrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cormier-Daire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Brunetti-Pierri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kannengiesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">58th Conference of the European-Society-of-Human-Genetics (ESHG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phenotypes Extraction from Text: Analysis and Perspective in the LLM Era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Baddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Paquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie De Tayrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IS 2024 - 12th IEEE International Conference on Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Varna, Bulgaria. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IS61756.2024.10705235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Oligogenic inheritance in neural tube defects: major involvment of primary cilia, planar cell polarity and extracellular matrix genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Faoucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Brottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Demurger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th European Society of Human Genetics (ESHG) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pathogenicity assessment of DISP1 variants associated with midline anomalies spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alinoë Lavillaureix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55th European Society of Human Genetics (ESHG) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId138"/>
+      <w:footerReference w:type="default" r:id="rId159"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3478,51 +3987,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345147v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Cospain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rollier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lokchine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Launay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Dion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10815-025-03691-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345188v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Level" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Thauvin-Robinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Binquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Duffourd" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Davoine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-105752" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04994343v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestre Cuinat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katheryn Grand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro A Sanchez-Lara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Allen-Sharpley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/nxg.0000000000200243" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097882v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Elmakhzen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Saillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Godey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Le Marechal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mgg3.2474" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037055v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Talarico" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julitta de Bellescize" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias de Wachter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Guillou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Le Meur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2024.101347" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534147v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alino&#235; Lavillaureix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Kim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veranika Panasenkava" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Tayrac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2024.101126" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869950v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Bouazzaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Qu&#233;lin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Rozel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Dubourg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pd.6715" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767398v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cospain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bidet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel Nyangoh Timoh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aogs.14985" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108445v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tardieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cudejko" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoebeke" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.15894" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165959v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lef&#232;vre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Labarthe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dufour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Faoucher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijns9010006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04554419v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Sacaze" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Damaj" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lenski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cclm-2023-0425" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03954791v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rivera-Barahona" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dumontet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Gener" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bailleul-Forestier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2022.09.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687603v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine de Montgolfier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique David" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03854163v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denomm&#233;-Pichon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vitobello" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Olaso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ziegler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Jeanne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-021-00998-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03602381v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Carmignac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mignot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanchard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kuentz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Aubriot-Lorton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-021-01217-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03602359v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-021-01161-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02953511v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alka Malhotra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Shu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Perrier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Amlie-Wolf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2020-107137" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04419424v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denomme-Pichon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vitobello" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ziegler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Isidor" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440057v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Beaumont" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tucker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mary" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lurton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000504820" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01796580v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guissart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Latypova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir Khan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Stamberger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.02.021" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04974765v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Baddour" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paquelet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04647016v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie De Tayrac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS61756.2024.10705235" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286966v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286876v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brottier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demurger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Leit&#227;o" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Santini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cogne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Essid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Athanasiadou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-026-02547-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345147v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Cospain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rollier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lokchine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Launay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Dion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10815-025-03691-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04994343v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestre Cuinat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katheryn Grand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro A Sanchez-Lara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Allen-Sharpley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/nxg.0000000000200243" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345188v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Level" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Thauvin-Robinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Binquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Duffourd" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Davoine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-105752" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097882v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Elmakhzen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Saillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Godey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Le Marechal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mgg3.2474" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767398v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cospain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bidet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel Nyangoh Timoh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Qu&#233;lin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aogs.14985" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534147v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alino&#235; Lavillaureix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Kim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veranika Panasenkava" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Tayrac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2024.101126" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869950v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Bouazzaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Rozel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Dubourg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pd.6715" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037055v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Talarico" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julitta de Bellescize" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias de Wachter" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Guillou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Le Meur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2024.101347" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165959v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lef&#232;vre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Labarthe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dufour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Faoucher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijns9010006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108445v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tardieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cudejko" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoebeke" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.15894" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04554419v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Sacaze" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Damaj" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lenski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cclm-2023-0425" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03954791v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rivera-Barahona" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dumontet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Gener" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bailleul-Forestier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2022.09.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687603v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine de Montgolfier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique David" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03854163v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denomm&#233;-Pichon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vitobello" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Olaso" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ziegler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Jeanne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-021-00998-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03602381v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Carmignac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mignot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanchard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kuentz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Aubriot-Lorton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-021-01217-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03602359v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-021-01161-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02953511v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alka Malhotra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Shu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Perrier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Amlie-Wolf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2020-107137" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04419424v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denomme-Pichon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vitobello" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ziegler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Isidor" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440057v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Beaumont" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tucker" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mary" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lurton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000504820" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01796580v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guissart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Latypova" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir Khan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Stamberger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.02.021" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563667v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Boutfol" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dup&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563662v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Odent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Levade" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pagan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Lamazi&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04974765v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Baddour" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paquelet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563666v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Coudrieu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ruault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cormier-Daire" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Brunetti-Pierri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kannengiesser" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04647016v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie De Tayrac" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS61756.2024.10705235" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286876v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brottier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demurger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286966v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>