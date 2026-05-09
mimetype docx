--- v1 (2026-04-05)
+++ v2 (2026-05-09)
@@ -183,51 +183,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Athanasiadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">, 2026, 58, pp.782-797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41588-026-02547-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -770,563 +770,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing care for MRKH patients: From malformation screening to uterus transplantation eligibility</w:t>
+                <w:t xml:space="preserve">RORA-neurodevelopmental disorder: A unique triad of developmental disabilities, cerebellar anomalies, and myoclonic seizures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cospain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Dion</w:t>
+                <w:t xml:space="preserve">Mariagrazia Talarico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Bidet</w:t>
+                <w:t xml:space="preserve">Julitta de Bellescize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krystel Nyangoh Timoh</w:t>
+                <w:t xml:space="preserve">Matthias de Wachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Quélin</w:t>
+                <w:t xml:space="preserve">Xavier Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylène Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Obstetricia et Gynecologica Scandinavica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/aogs.14985⟩</w:t>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (4), pp.101347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gim.2024.101347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767398v1</w:t>
+                <w:t xml:space="preserve">hal-05037055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DISP1 deficiency: monoallelic and biallelic variants cause a spectrum of midline craniofacial malformations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expanding the TUBB3‐Related Phenotypic Landscape: Fetal Diagnosis of Novel TUBB3 Variant Linked With Phenotypic Variability Within a Single Family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artem Kim</w:t>
+                <w:t xml:space="preserve">Abdelhakim Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veranika Panasenkava</w:t>
+                <w:t xml:space="preserve">Chloé Quélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie de Tayrac</w:t>
+                <w:t xml:space="preserve">Celine Rozel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gim.2024.101126⟩</w:t>
+              <w:t xml:space="preserve">Prenatal Diagnosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pd.6715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04534147v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding the TUBB3‐Related Phenotypic Landscape: Fetal Diagnosis of Novel TUBB3 Variant Linked With Phenotypic Variability Within a Single Family</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DISP1 deficiency: monoallelic and biallelic variants cause a spectrum of midline craniofacial malformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfrid Carré</w:t>
+                <w:t xml:space="preserve">Alinoë Lavillaureix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christèle Dubourg</w:t>
+                <w:t xml:space="preserve">Artem Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veranika Panasenkava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie de Tayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prenatal Diagnosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pd.6715⟩</w:t>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (7), pp.101126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gim.2024.101126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04869950v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RORA-neurodevelopmental disorder: A unique triad of developmental disabilities, cerebellar anomalies, and myoclonic seizures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing care for MRKH patients: From malformation screening to uterus transplantation eligibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias de Wachter</w:t>
+                <w:t xml:space="preserve">A. Cospain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Le Guillou</w:t>
+                <w:t xml:space="preserve">Maud Bidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guylène Le Meur</w:t>
+                <w:t xml:space="preserve">Krystel Nyangoh Timoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Quélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (4), pp.101347. </w:t>
+              <w:t xml:space="preserve">Acta Obstetricia et Gynecologica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gim.2024.101347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/aogs.14985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05037055v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Newborn Screening of Primary Carnitine Deficiency: An Overview of Worldwide Practices and Pitfalls to Define an Algorithm before Expansion of Newborn Screening in France</w:t>
               </w:r>
@@ -1874,51 +1874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine de Montgolfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2973,64 +2973,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alinoë Lavillaureix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th Conference of the European-Society-of-Human-Genetics (ESHG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Milan, Italy</w:t>
@@ -3210,51 +3210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Baddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Tayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Paquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3562,277 +3562,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligogenic inheritance in neural tube defects: major involvment of primary cilia, planar cell polarity and extracellular matrix genes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Pathogenicity assessment of DISP1 variants associated with midline anomalies spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alinoë Lavillaureix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Carré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Demurger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th European Society of Human Genetics (ESHG) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286876v1</w:t>
+                <w:t xml:space="preserve">hal-04286966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogenicity assessment of DISP1 variants associated with midline anomalies spectrum</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Oligogenic inheritance in neural tube defects: major involvment of primary cilia, planar cell polarity and extracellular matrix genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Faoucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Brottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Demurger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th European Society of Human Genetics (ESHG) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286966v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId159"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3987,51 +3987,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Leit&#227;o" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Santini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cogne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Essid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Athanasiadou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-026-02547-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345147v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Cospain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rollier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lokchine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Launay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Dion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10815-025-03691-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04994343v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestre Cuinat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katheryn Grand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro A Sanchez-Lara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Allen-Sharpley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/nxg.0000000000200243" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345188v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Level" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Thauvin-Robinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Binquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Duffourd" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Davoine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-105752" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097882v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Elmakhzen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Saillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Godey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Le Marechal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mgg3.2474" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767398v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cospain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bidet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel Nyangoh Timoh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Qu&#233;lin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aogs.14985" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534147v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alino&#235; Lavillaureix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Kim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veranika Panasenkava" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Tayrac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2024.101126" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869950v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Bouazzaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Rozel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Dubourg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pd.6715" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037055v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Talarico" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julitta de Bellescize" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias de Wachter" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Guillou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Le Meur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2024.101347" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165959v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lef&#232;vre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Labarthe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dufour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Faoucher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijns9010006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108445v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tardieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cudejko" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoebeke" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.15894" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04554419v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Sacaze" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Damaj" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lenski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cclm-2023-0425" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03954791v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rivera-Barahona" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dumontet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Gener" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bailleul-Forestier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2022.09.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687603v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine de Montgolfier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique David" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03854163v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denomm&#233;-Pichon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vitobello" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Olaso" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ziegler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Jeanne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-021-00998-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03602381v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Carmignac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mignot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanchard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kuentz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Aubriot-Lorton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-021-01217-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03602359v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-021-01161-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02953511v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alka Malhotra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Shu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Perrier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Amlie-Wolf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2020-107137" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04419424v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denomme-Pichon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vitobello" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ziegler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Isidor" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440057v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Beaumont" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tucker" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mary" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lurton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000504820" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01796580v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guissart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Latypova" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir Khan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Stamberger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.02.021" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563667v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Boutfol" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dup&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563662v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Odent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Levade" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pagan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Lamazi&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04974765v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Baddour" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paquelet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563666v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Coudrieu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ruault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cormier-Daire" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Brunetti-Pierri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kannengiesser" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04647016v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie De Tayrac" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS61756.2024.10705235" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286876v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brottier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demurger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286966v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Leit&#227;o" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Santini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cogne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Essid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Athanasiadou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-026-02547-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345147v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Cospain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rollier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lokchine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Launay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Dion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10815-025-03691-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04994343v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestre Cuinat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katheryn Grand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro A Sanchez-Lara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Allen-Sharpley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/nxg.0000000000200243" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345188v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Level" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Thauvin-Robinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Binquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Duffourd" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Davoine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-105752" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097882v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Elmakhzen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Saillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Godey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Le Marechal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mgg3.2474" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037055v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Talarico" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julitta de Bellescize" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias de Wachter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Guillou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Le Meur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2024.101347" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869950v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Bouazzaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Qu&#233;lin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Rozel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Dubourg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pd.6715" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534147v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alino&#235; Lavillaureix" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Kim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veranika Panasenkava" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Tayrac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2024.101126" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767398v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cospain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bidet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel Nyangoh Timoh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aogs.14985" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165959v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lef&#232;vre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Labarthe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dufour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Faoucher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijns9010006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108445v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tardieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cudejko" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoebeke" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.15894" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04554419v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Sacaze" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Damaj" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lenski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cclm-2023-0425" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03954791v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rivera-Barahona" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dumontet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Gener" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bailleul-Forestier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2022.09.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687603v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine de Montgolfier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique David" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03854163v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denomm&#233;-Pichon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vitobello" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Olaso" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ziegler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Jeanne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-021-00998-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03602381v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Carmignac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mignot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanchard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kuentz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Aubriot-Lorton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-021-01217-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03602359v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-021-01161-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02953511v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alka Malhotra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Shu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Perrier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Amlie-Wolf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2020-107137" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04419424v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denomme-Pichon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vitobello" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ziegler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Isidor" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440057v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Beaumont" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tucker" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mary" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lurton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000504820" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01796580v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guissart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Latypova" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir Khan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Stamberger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.02.021" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563667v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Boutfol" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dup&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563662v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Odent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Levade" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pagan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Lamazi&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04974765v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Baddour" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paquelet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563666v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Coudrieu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ruault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cormier-Daire" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Brunetti-Pierri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kannengiesser" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04647016v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie De Tayrac" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS61756.2024.10705235" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286966v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286876v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brottier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demurger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>