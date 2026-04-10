--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -321,611 +321,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558739v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key Recovery from Gram-Schmidt Norm Leakage in Hash-and-Sign Signatures over NTRU Lattices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faster Enumeration-Based Lattice Reduction: Root Hermite Factor $k^{1/(2k)}$ Time $k^{k/8+o(k)}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Yu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Stehlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Cryptology – EUROCRYPT 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Zagreb, Croatia. pp.34-63, </w:t>
+              <w:t xml:space="preserve">Crypto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Santa Barbara, United States. pp.186-212, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-45727-3_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-56880-1_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03854922v1</w:t>
+                <w:t xml:space="preserve">hal-03011699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faster Enumeration-Based Lattice Reduction: Root Hermite Factor $k^{1/(2k)}$ Time $k^{k/8+o(k)}$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Key Recovery from Gram-Schmidt Norm Leakage in Hash-and-Sign Signatures over NTRU Lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Albrecht</w:t>
+                <w:t xml:space="preserve">Mehdi Tibouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shi Bai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paul Kirchner</w:t>
+                <w:t xml:space="preserve">Alexandre Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Stehlé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crypto</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Santa Barbara, United States. pp.186-212, </w:t>
+              <w:t xml:space="preserve">Advances in Cryptology – EUROCRYPT 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Zagreb, Croatia. pp.34-63, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-56880-1_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-45727-3_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011699v1</w:t>
+                <w:t xml:space="preserve">hal-03854922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Lattice Attacks on Overstretched NTRU Parameters.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computing generator in cyclotomic integer rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Biasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Espitau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gélin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Kirchner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Fouque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCRYPT 2017 36th Annual International Conference on the Theory and Applications of Cryptographic Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">36th Annual International Conference on the Theory and Applications of Cryptographic Techniques (EUROCRYPT 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Paris, France. pp.60-88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-56620-7_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02471084v1</w:t>
+                <w:t xml:space="preserve">hal-01518438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Lattice-Based Encryption: Stretching Spring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Delaplace</w:t>
+                <w:t xml:space="preserve">Revisiting Lattice Attacks on Overstretched NTRU Parameters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Fouque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Kirchner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Post-Quantum Cryptography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">EUROCRYPT 2017 36th Annual International Conference on the Theory and Applications of Cryptographic Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Paris, France. pp.3-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654408v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing generator in cyclotomic integer rings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Espitau</w:t>
+                <w:t xml:space="preserve">Fast Lattice-Based Encryption: Stretching Spring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bouillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Fouque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Kirchner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th Annual International Conference on the Theory and Applications of Cryptographic Techniques (EUROCRYPT 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Post-Quantum Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Utrecht, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518438v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient and Provable White-Box Primitives</w:t>
               </w:r>
@@ -1099,51 +1099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pornin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2022 (2), pp.240-265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1209,51 +1209,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving ECDLP over F p with Pre-computation via Representation Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1479,51 +1479,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04112671v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouillaguet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Fleury" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Fouque" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kirchner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-8730-6_5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558739v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Espitau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84245-1_26" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03854922v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tibouchi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wallet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45727-3_2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011699v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Albrecht" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Bai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Stehl&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56880-1_7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02471084v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654408v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delaplace" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518438v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Biasse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G&#233;lin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56620-7_3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427810v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Karpman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Minaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53887-6_6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626330v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pornin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2022.i2.240-265" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02427655v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander May" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04112671v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouillaguet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Fleury" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Fouque" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kirchner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-8730-6_5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558739v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Espitau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84245-1_26" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011699v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Albrecht" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Bai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Stehl&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56880-1_7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03854922v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tibouchi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wallet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45727-3_2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518438v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Biasse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G&#233;lin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56620-7_3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02471084v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654408v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delaplace" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427810v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Karpman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Minaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53887-6_6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626330v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pornin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2022.i2.240-265" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02427655v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander May" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>