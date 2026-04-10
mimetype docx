--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -204,356 +204,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy-Preserving Reputation Mechanism: A Usable Solution Handling Negative Ratings</w:t>
+                <w:t xml:space="preserve">Reputation for Inter-Domain QoS Routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Busnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paul Lajoie-Mazenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Sirvent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFIP WG 11.11 International Conference, IFIPTM 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-18491-3_7⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Network Computing and Applications (NCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2015, Boston, United States. pp.142-146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NCA.2015.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131975v2</w:t>
+                <w:t xml:space="preserve">hal-01190451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reputation for Inter-Domain QoS Routing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Privacy-Preserving Reputation Mechanism: A Usable Solution Handling Negative Ratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lajoie-Mazenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Busnel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Lajoie-Mazenc</w:t>
+                <w:t xml:space="preserve">Thomas Sirvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Texier</w:t>
+                <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Network Computing and Applications (NCA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Sep 2015, Boston, United States. pp.142-146, </w:t>
+              <w:t xml:space="preserve">9th IFIP WG 11.11 International Conference, IFIPTM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Hambourg, Germany. pp.92-108, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NCA.2015.19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-18491-3_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190451v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131975v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanisme de réputation distribué préservant la vie privée avec témoignages négatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lajoie-Mazenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Lajoie-Mazenc</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sirvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGOTEL 2015 - 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -578,103 +578,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Privacy Preserving Distributed Reputation Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Guette</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Paul Lajoie-Mazenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on communications (ICC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Budapest, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -800,103 +800,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending Signatures of Reputation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Guette</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Paul Lajoie-Mazenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sirvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hansen, M.; Hoepman, J.-H.; Leenes, R.; Whitehouse, D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Privacy and Identity Management for Emerging Services and Technologies : 8th IFIP WG 9.2, 9.5, 9.6/11.7, 11.4, 11.6 International Summer School, Nijmegen, The Netherlands, June 17-21, 2013, Revised Selected Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AICT-421, Springer, pp.165-176, 2014, IFIP Advances in Information and Communication Technology (TUTORIAL), 978-3-642-55136-9. </w:t>
@@ -966,51 +966,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de réputation préservant la vie privée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lajoie-Mazenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cryptographie et sécurité [cs.CR]. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1197,51 +1197,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116988v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Leukam Lako" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lajoie Mazenc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Laurent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW51379.2020.00054" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131975v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lajoie-Mazenc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sirvent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viet Triem Tong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18491-3_7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190451v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2015.19" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148072v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763212v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prigent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763377v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997133v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55137-6_13" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00725243v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116988v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Leukam Lako" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lajoie Mazenc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Laurent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW51379.2020.00054" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190451v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lajoie-Mazenc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2015.19" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131975v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sirvent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viet Triem Tong" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18491-3_7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148072v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763212v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prigent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763377v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997133v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55137-6_13" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00725243v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>