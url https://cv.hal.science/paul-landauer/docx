--- v0 (2026-04-12)
+++ v1 (2026-05-13)
@@ -1098,178 +1098,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Five paradoxes about transformation</w:t>
+                <w:t xml:space="preserve">L'histoire du grand ensemble de Lochères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Landauer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Mocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Seminar on the Pedagogy of Transformation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Luc Baboulet; Paul Landauer; ENSA Paris-Est; OCS-AUSser, Nov 2023, Champs sur Marme, France</w:t>
+              <w:t xml:space="preserve">Sarcelles-Lochères, la grande réhabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville de Sarcelles, May 2023, Sarcelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481138v1</w:t>
+                <w:t xml:space="preserve">hal-04480780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'histoire du grand ensemble de Lochères</w:t>
+                <w:t xml:space="preserve">Five paradoxes about transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Landauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sarcelles-Lochères, la grande réhabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ville de Sarcelles, May 2023, Sarcelles, France</w:t>
+              <w:t xml:space="preserve">International Seminar on the Pedagogy of Transformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luc Baboulet; Paul Landauer; ENSA Paris-Est; OCS-AUSser, Nov 2023, Champs sur Marme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04480780v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation à une table ronde dans le cadre de l'exposition &amp;quot;L'esthétique du chantier&amp;quot; autour de la démolition de la &amp;quot;Muraille de Chine</w:t>
               </w:r>
@@ -1620,303 +1620,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux et stock dans l'habitat</w:t>
+                <w:t xml:space="preserve">Quelques réflexions sur les évolutions de la rénovation urbaine depuis quinze ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Landauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loger mobiles. Le logement au défi des mobilités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Colloque de Cerisy, Jun 2022, Cerisy, France</w:t>
+              <w:t xml:space="preserve">La rénovation urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mission d'appui pour la mise en oeuvre des projets de renouvellement urbain, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04480743v1</w:t>
+                <w:t xml:space="preserve">hal-04480764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruin Revival</w:t>
+                <w:t xml:space="preserve">Finitude des ressources, infinitude de l'abandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Landauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'usure du monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFA - Société Française des Architectes, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Non finito</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biennale Svizera del Territorio, Oct 2022, Lugano, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04480734v1</w:t>
+                <w:t xml:space="preserve">hal-04480760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques réflexions sur les évolutions de la rénovation urbaine depuis quinze ans</w:t>
+                <w:t xml:space="preserve">Flux et stock dans l'habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Landauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La rénovation urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mission d'appui pour la mise en oeuvre des projets de renouvellement urbain, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Loger mobiles. Le logement au défi des mobilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque de Cerisy, Jun 2022, Cerisy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04480764v1</w:t>
+                <w:t xml:space="preserve">hal-04480743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finitude des ressources, infinitude de l'abandon</w:t>
+                <w:t xml:space="preserve">Ruin Revival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Landauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non finito</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Biennale Svizera del Territorio, Oct 2022, Lugano, Suisse</w:t>
+              <w:t xml:space="preserve">L'usure du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFA - Société Française des Architectes, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04480760v1</w:t>
+                <w:t xml:space="preserve">hal-04480734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformer la ville ? Les enjeux du renouvellement urbain</w:t>
               </w:r>
@@ -2034,204 +2034,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stocker, inclure, anticiper</w:t>
+                <w:t xml:space="preserve">L'espace vide en ruine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Landauer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphael Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Et demain, on fait quoi ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pavillon de l'Arsenal, Jul 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Vides et communs. Pour un possible retour sur terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSA Clermont Ferrand, Nov 2019, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04480553v1</w:t>
+                <w:t xml:space="preserve">hal-04479502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'espace vide en ruine</w:t>
+                <w:t xml:space="preserve">Stocker, inclure, anticiper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Landauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Eliasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Frémeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vides et communs. Pour un possible retour sur terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSA Clermont Ferrand, Nov 2019, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">Et demain, on fait quoi ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pavillon de l'Arsenal, Jul 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04479502v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3497,51 +3497,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479429v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Landauer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479444v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479411v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Devecka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Stewart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schnapp" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479343v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479456v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479392v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479346v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479366v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480807v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481138v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mocquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480780v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481144v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481124v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baboulet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481117v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480788v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480774v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480743v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480734v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480764v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480760v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480682v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480704v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480553v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Eliasson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fr&#233;meaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Menard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479502v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480520v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480470v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480500v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480454v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480443v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480431v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480411v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480394v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480381v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356144v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01205405v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Minez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wyvekens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230552v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Yeghicheyan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Solini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Besson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02431992v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479429v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Landauer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479444v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479411v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Devecka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Stewart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schnapp" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479343v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479456v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479392v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479346v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479366v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480807v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480780v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481138v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mocquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481144v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481124v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baboulet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481117v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480788v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480774v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480764v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480760v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480743v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480734v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480682v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480704v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479502v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480553v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Eliasson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fr&#233;meaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Menard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480520v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480470v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480500v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480454v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480443v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480431v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480411v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480394v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480381v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356144v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01205405v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Minez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wyvekens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230552v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Yeghicheyan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Solini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Besson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02431992v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>