--- v1 (2026-03-24)
+++ v2 (2026-04-17)
@@ -925,178 +925,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignement professionnel à la lumière de l’histoire de l’orientation scolaire</w:t>
+                <w:t xml:space="preserve">Le dispositif d’analyse de situations professionnelles GPS et sa plateforme numérique : le défi de préserver l’autonomie et d’augmenter le pouvoir d’action des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Nordmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets rouges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23</w:t>
+              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256466v1</w:t>
+                <w:t xml:space="preserve">hal-03450361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dispositif d’analyse de situations professionnelles GPS et sa plateforme numérique : le défi de préserver l’autonomie et d’augmenter le pouvoir d’action des enseignants</w:t>
+                <w:t xml:space="preserve">L’enseignement professionnel à la lumière de l’histoire de l’orientation scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Nordmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Carnets rouges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03450361v1</w:t>
+                <w:t xml:space="preserve">hal-04256466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une médiation entre recherche et pratique : le dispositif GPS. Une recherche collaborative mise à l’épreuve des pratiques</w:t>
               </w:r>
@@ -1227,368 +1227,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03385153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'orientation scolaire comme problème public (1964-1968): sens et finalités d'une politique éducative</w:t>
+                <w:t xml:space="preserve">Les politiques d’orientation depuis les années 2000 : le mythe de la régulation par l’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Questions d'orientation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Quelle orientation prend l'Ecole ? Demandes, pratiques et politiques, Mars 2019 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174990v1</w:t>
+                <w:t xml:space="preserve">hal-03174998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les concurrences entre syndicats et association professionnelle pour la représentation des conseillers d’orientation (1964-1968)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La procuration, un vote de classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Coulmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Digol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Paranthoën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Violier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire de l’éducation </w:t>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174925v1</w:t>
+                <w:t xml:space="preserve">hal-02933057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques d’orientation depuis les années 2000 : le mythe de la régulation par l’information</w:t>
+                <w:t xml:space="preserve">L'orientation scolaire comme problème public (1964-1968): sens et finalités d'une politique éducative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions d'orientation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Quelle orientation prend l'Ecole ? Demandes, pratiques et politiques, Mars 2019 (1)</w:t>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174998v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La procuration, un vote de classe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les concurrences entre syndicats et association professionnelle pour la représentation des conseillers d’orientation (1964-1968)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victor Violier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
+              <w:t xml:space="preserve">Histoire de l’éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933057v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en place d’un système d’orientation scolaire aux lendemains de Mai-Juin 68 : entre rénovation pédagogique et reflux conservateur (1968-1973)</w:t>
               </w:r>
@@ -1773,1962 +1773,2247 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01452202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation à l’orientation. Histoire et actualités d’une mission des enseignants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conforté·es, canalisé·es, sécurisé·es : les élèves d’un collège REP+ face à l’accompagnement en orientation dans l’établissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiphaine Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chloé Pannier</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Politiques et acteurs en éducation et formation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire CREN, Apr 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">Les élèves face aux dispositifs, ressources et pratiques en matière d’orientation : perceptions, usages et connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, 2025, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046654v1</w:t>
+                <w:t xml:space="preserve">hal-05572799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer son propre dispositif de formation : enjeux épistémologiques, méthodologiques et pédagogiques</w:t>
+                <w:t xml:space="preserve">L’éducation à l’orientation. Histoire et actualités d’une mission des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Evaluations, Etudes, Expertises en éducation et formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire CIREL, Dec 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Politiques et acteurs en éducation et formation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire CREN, Apr 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046629v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’orientation des élèves en collège REP + : « l’affaire de tous » ? Nouveaux partenaires et nouvelle division du travail éducatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'axe 2 du CLERSÉ "Mondes du travail, Mondes privésé"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire CLERSÉ, Jun 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jouer le jeu de la collaboration et préserver son domaine de compétences : le partage de l'orientation en collège REP+</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluer son propre dispositif de formation : enjeux épistémologiques, méthodologiques et pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Nordmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elise Hunyadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maufrais Odile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Sochala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Approches comparées des collaborations professionnelles en actes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Séminaire Evaluations, Etudes, Expertises en éducation et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire CIREL, Dec 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04379571v1</w:t>
+                <w:t xml:space="preserve">hal-05046629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les collaborations des professionnel·les de l’éducation en orientation : pratiques et effets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Jouer le jeu de la collaboration et préserver son domaine de compétences : le partage de l’orientation en collège REP+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interne à l’INSPE Lille HDF, recherches sur l’orientation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPE Lille HdF, l'Institut National Supérieur du Professorat et de l'Éducation de l'académie de Lille - Hauts-de-France, Jan 2023, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Pratiques et groupes professionnels de l’orientation scolaire </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims, 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04379587v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dégradation des conditions de travail et maintien dans le poste. Une analyse croisée des éléments de trajectoire d'enseignant-e-s du secondaire.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’orientation des élèves en collège REP+ : « l’affaire de tou⸱tes » ? Les professeur⸱es principaux⸱ales et la division du travail éducatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctoral, "Formation des enseignant.e.s et lutte contre les inégalités scolaires : des politiques aux pratiques (FELIS)"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire CIREL, Jun 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l'axe 2 "Mondes du travail, mondes privés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clersé, 2024, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04277751v1</w:t>
+                <w:t xml:space="preserve">hal-05572365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le mandat ambigu des professeurs principaux de Terminale en matière d’accompagnement à l’orientation : quels savoirs pour quelles pratiques ? »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dégradation des conditions de travail et maintien dans le poste. Une analyse croisée des éléments de trajectoire d'enseignant-e-s du secondaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dorison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claudine Oller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intersections, circulations, 10e congrès de l'Association française de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire doctoral, "Formation des enseignant.e.s et lutte contre les inégalités scolaires : des politiques aux pratiques (FELIS)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire CIREL, Jun 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162845v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Enjeux épistémologiques et méthodologiques de l’engagement des chercheurs dans/pour l’évaluation du dispositif GPS : la réflexivité comme instrument de connaissances. »</w:t>
+                <w:t xml:space="preserve">« Le mandat ambigu des professeurs principaux de Terminale en matière d’accompagnement à l’orientation : quels savoirs pour quelles pratiques ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Nordmann</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claudine Oller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La responsabilité sociale du chercheur. Enjeux de société et recherches en éducation et formation : mise en débat. Quels cadres théoriques pour quels développements des sujets, des institutions, des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CY Paris université; EHESS, Jun 2023, Aubervilliers (Campus Condorcet), France</w:t>
+              <w:t xml:space="preserve">Intersections, circulations, 10e congrès de l'Association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04162870v1</w:t>
+                <w:t xml:space="preserve">hal-04162845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La division du travail d’orientation au collège : rendre les élèves autonomes ou les ajuster aux attentes académiques et professionnelles ? »</w:t>
+                <w:t xml:space="preserve">« Enjeux épistémologiques et méthodologiques de l’engagement des chercheurs dans/pour l’évaluation du dispositif GPS : la réflexivité comme instrument de connaissances. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sarah El Ghalbzouri</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Nordmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intersections, circulations, 10e congrès de l'association française de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">La responsabilité sociale du chercheur. Enjeux de société et recherches en éducation et formation : mise en débat. Quels cadres théoriques pour quels développements des sujets, des institutions, des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CY Paris université; EHESS, Jun 2023, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04162865v1</w:t>
+                <w:t xml:space="preserve">hal-04162870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D'un lieu d'éducation associé à une recherche collaborative : le dispositif GPS comme médiation entre recherche et pratique</w:t>
+                <w:t xml:space="preserve">« La division du travail d’orientation au collège : rendre les élèves autonomes ou les ajuster aux attentes académiques et professionnelles ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah El Ghalbzouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès 2020 de la société suisse en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société suisse en éducation, Aug 2020, Béjune, Suisse</w:t>
+              <w:t xml:space="preserve">Intersections, circulations, 10e congrès de l'association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03175033v1</w:t>
+                <w:t xml:space="preserve">hal-04162865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dispositif GPS et sa plateforme numérique : la mobilisation d’un faisceau &amp;quot;augmenté&amp;quot; de savoirs au service de l’auto et de la co-formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les collaborations des professionnel·les de l’éducation en orientation : pratiques et effets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah El Ghalbzouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Nordmann</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès 2020 de la société suisse en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société suisse en éducation, Aug 2020, Béjune, Suisse</w:t>
+              <w:t xml:space="preserve">Séminaire interne à l’INSPE Lille HDF, recherches sur l’orientation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE Lille HdF, l'Institut National Supérieur du Professorat et de l'Éducation de l'académie de Lille - Hauts-de-France, Jan 2023, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03175038v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’articulation micro-macro au prisme du cadrage dans l’action publique. Le cas des politiques d’orientation vers l’enseignement supérieur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jouer le jeu de la collaboration et préserver son domaine de compétences : le partage de l'orientation en collège REP+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Pin</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIe Congrès de l’Association Française de Science Politique,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Approches comparées des collaborations professionnelles en actes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03175048v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le GPS &amp;quot;Gérer professionnellement des situations&amp;quot;: un dispositif pour accompagner les évolutions de la formation des enseignants ? .</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D'un lieu d'éducation associé à une recherche collaborative : le dispositif GPS comme médiation entre recherche et pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Oria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AREF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Congrès 2020 de la société suisse en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société suisse en éducation, Aug 2020, Béjune, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173173v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réformes des politiques d’orientation (2005-2014) : de l’inter-ministérialité à l’autorégulation des choix d’orientation</w:t>
+                <w:t xml:space="preserve">Le dispositif GPS et sa plateforme numérique : la mobilisation d’un faisceau &amp;quot;augmenté&amp;quot; de savoirs au service de l’auto et de la co-formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Pin</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Nordmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIe Congrès de l'association française de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Aix en provence, France</w:t>
+              <w:t xml:space="preserve">Congrès 2020 de la société suisse en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société suisse en éducation, Aug 2020, Béjune, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03175044v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le GPS: un dispositif pour accompagner les évolutions de la formation des enseignants?</w:t>
+                <w:t xml:space="preserve">L’articulation micro-macro au prisme du cadrage dans l’action publique. Le cas des politiques d’orientation vers l’enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Oria</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international de l'Actualité de la Recherche en Éducation et en Formation</w:t>
+              <w:t xml:space="preserve">VIIIe Congrès de l’Association Française de Science Politique,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463421v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système d'orientation scolaire aux lendemains de Mai-Juin 68: entre rénovation pédagogique et reflux conservateur</w:t>
+                <w:t xml:space="preserve">Les réformes des politiques d’orientation (2005-2014) : de l’inter-ministérialité à l’autorégulation des choix d’orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIe congrès de l'association française de sociologie, RT4, sociologie de l'éducation et de la formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">VIIIe Congrès de l'association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Aix en provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463423v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en place d'un système d'orientation aux lendemains de Mai-Juin 68</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le GPS &amp;quot;Gérer professionnellement des situations&amp;quot;: un dispositif pour accompagner les évolutions de la formation des enseignants ? .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Oria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIe congrès de l’Association Française de Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450364v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans les sous-sols de l'Etat. Saisir l'état au travers des archives judiciaires : les trajectoires d’une population de mineurs délinquants passée par le tribunal pour enfants de Sinville</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le GPS: un dispositif pour accompagner les évolutions de la formation des enseignants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Fradois</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Oria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ST02 « Saisir l’État à travers ses écrits ordinaires. Enjeux, méthodes, objets »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Congrès de l'association française de Science politique, Jul 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès international de l'Actualité de la Recherche en Éducation et en Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01330673v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans les sous-sols d'un tribunal. Saisir l'État à travers ses archives judiciaires</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le système d'orientation scolaire aux lendemains de Mai-Juin 68: entre rénovation pédagogique et reflux conservateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIe congrès de l'association française de science politique, ST2, "Saisir l'État à travers ses écrits ordinaires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">VIIe congrès de l'association française de sociologie, RT4, sociologie de l'éducation et de la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03463429v1</w:t>
+                <w:t xml:space="preserve">hal-03463423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La mise en place d'un système d'orientation aux lendemains de Mai-Juin 68</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIe congrès de l’Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans les sous-sols d'un tribunal. Saisir l'État à travers ses archives judiciaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Fradois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIe congrès de l'association française de science politique, ST2, "Saisir l'État à travers ses écrits ordinaires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'invention du métier de conseiller d'orientation scolaire et professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vème Congrès de l’Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03450365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans les sous-sols de l'Etat. Saisir l'état au travers des archives judiciaires : les trajectoires d’une population de mineurs délinquants passée par le tribunal pour enfants de Sinville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Fradois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ST02 « Saisir l’État à travers ses écrits ordinaires. Enjeux, méthodes, objets »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Congrès de l'association française de Science politique, Jul 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01330673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conseillers d'orientation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de France. 2020, Collection Éducation et Société, dirigée par Agnès van Zanten, 978-2-13-081766-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3738,257 +4023,257 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élève, entrepreneur responsable de son parcours scolaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'école désorientée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2022, 9782140272530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03786911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La légitimation contrariée du métier de conseiller d'orientation scolaire et professionnelle (1880-1959)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martin Jérôme; Gutierrez Laurent; Ouvrier-Bonnaz Régis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La contribution d’Henri Piéron à l’édification de la psychologie scientifique et de l’orientation professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Octares, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01452190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution du rôle de conseiller d’orientation dans l’Ecole (1960-1980). Les dynamiques professionnelles au cœur de l’action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Sophie; Méda Dominique; Tallard Michèle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orienter les parcours professionnels. Quand les dispositifs se mettent en action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, 2016, Travail et société, 978-2-87574-351-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01452173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3998,159 +4283,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accompagnement à l’orientation en Terminale : quels leviers pour l’égalité des chances ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anneclaudine Oller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIEPP Policy Brief n°72</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAPPro/GPS: des outils de formation pour préserver l'autonomie et développer le pouvoir d'agir des enseignant-e-s?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4159,127 +4444,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Nordmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques éducatives en matière d’orientation (1959-1974) : sélectionner, informer et responsabiliser les élèves, Journées d'études. &amp;quot;S'orienter, être orienté. Choix et contraintes des parcours des élèves et des étudiants au XIXe et au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId85"/>
+      <w:footerReference w:type="default" r:id="rId89"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4426,51 +4711,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333091v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Hunyadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufrais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nordmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amilhat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fontaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411596v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lehner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sochala" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642965v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w21" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022907v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198425v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claudine Oller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839835v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786910v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194915v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hugr&#233;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Parantho&#235;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.122.0003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256466v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450361v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175005v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Seillier-Ravenel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385153v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174990v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174925v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174998v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933057v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coulmont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Digol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Violier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174942v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174987v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452202v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046654v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pannier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046629v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maufrais Odile" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046677v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Olivier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;l&#233;nie Brasselet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04379571v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04379587v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Ghalbzouri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277751v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Amiel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dorison" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Girault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162845v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162870v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162865v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175033v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175038v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175048v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173173v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lopez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oria" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175044v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463421v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463423v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450364v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330673v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Fradois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463429v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450365v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175016v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786911v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452190v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452173v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04595832v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lehoux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneclaudine Oller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022890v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175030v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333091v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Hunyadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufrais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nordmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amilhat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fontaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411596v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lehner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sochala" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642965v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w21" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022907v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198425v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claudine Oller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839835v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786910v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194915v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hugr&#233;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Parantho&#235;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.122.0003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450361v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256466v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175005v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Seillier-Ravenel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385153v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174998v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933057v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coulmont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Digol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Violier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174990v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174925v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174942v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174987v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452202v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05572799v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiphaine Bocquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;l&#233;nie Brasselet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Olivier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046654v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pannier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046677v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046629v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maufrais Odile" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05572126v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05572365v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277751v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Amiel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dorison" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Girault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162845v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162870v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162865v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Ghalbzouri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04379587v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04379571v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175033v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175038v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175048v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175044v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173173v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lopez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oria" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463421v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463423v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450364v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463429v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Fradois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450365v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330673v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175016v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786911v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452190v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452173v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04595832v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lehoux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneclaudine Oller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022890v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175030v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>