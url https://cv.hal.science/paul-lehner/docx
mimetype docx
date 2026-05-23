--- v2 (2026-04-17)
+++ v3 (2026-05-23)
@@ -821,282 +821,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03786910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilités professionnelles. Contextualisations et incidences.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le dispositif d’analyse de situations professionnelles GPS et sa plateforme numérique : le défi de préserver l’autonomie et d’augmenter le pouvoir d’action des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Paranthoën</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Nordmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03194915v1</w:t>
+                <w:t xml:space="preserve">hal-03450361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dispositif d’analyse de situations professionnelles GPS et sa plateforme numérique : le défi de préserver l’autonomie et d’augmenter le pouvoir d’action des enseignants</w:t>
+                <w:t xml:space="preserve">L’enseignement professionnel à la lumière de l’histoire de l’orientation scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Nordmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Carnets rouges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450361v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignement professionnel à la lumière de l’histoire de l’orientation scolaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobilités professionnelles. Contextualisations et incidences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hugrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Paranthoën</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets rouges</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 122, pp.3-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gen.122.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256466v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une médiation entre recherche et pratique : le dispositif GPS. Une recherche collaborative mise à l’épreuve des pratiques</w:t>
               </w:r>
@@ -1354,51 +1354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Digol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Paranthoën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Violier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1997,627 +1997,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’orientation des élèves en collège REP + : « l’affaire de tous » ? Nouveaux partenaires et nouvelle division du travail éducatif</w:t>
+                <w:t xml:space="preserve">Évaluer son propre dispositif de formation : enjeux épistémologiques, méthodologiques et pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Nordmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elise Hunyadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maufrais Odile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Sochala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'axe 2 du CLERSÉ "Mondes du travail, Mondes privésé"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire CLERSÉ, Jun 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaire Evaluations, Etudes, Expertises en éducation et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire CIREL, Dec 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046677v1</w:t>
+                <w:t xml:space="preserve">hal-05046629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer son propre dispositif de formation : enjeux épistémologiques, méthodologiques et pédagogiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jouer le jeu de la collaboration et préserver son domaine de compétences : le partage de l’orientation en collège REP+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Evaluations, Etudes, Expertises en éducation et formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire CIREL, Dec 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Pratiques et groupes professionnels de l’orientation scolaire </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims, 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046629v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jouer le jeu de la collaboration et préserver son domaine de compétences : le partage de l’orientation en collège REP+</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’orientation des élèves en collège REP+ : « l’affaire de tou⸱tes » ? Les professeur⸱es principaux⸱ales et la division du travail éducatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques et groupes professionnels de l’orientation scolaire </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Reims, 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l'axe 2 "Mondes du travail, mondes privés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clersé, 2024, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05572126v1</w:t>
+                <w:t xml:space="preserve">hal-05572365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’orientation des élèves en collège REP+ : « l’affaire de tou⸱tes » ? Les professeur⸱es principaux⸱ales et la division du travail éducatif</w:t>
+                <w:t xml:space="preserve">L’orientation des élèves en collège REP + : « l’affaire de tous » ? Nouveaux partenaires et nouvelle division du travail éducatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'axe 2 "Mondes du travail, mondes privés"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Clersé, 2024, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l'axe 2 du CLERSÉ "Mondes du travail, Mondes privésé"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire CLERSÉ, Jun 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05572365v1</w:t>
+                <w:t xml:space="preserve">hal-05046677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dégradation des conditions de travail et maintien dans le poste. Une analyse croisée des éléments de trajectoire d'enseignant-e-s du secondaire.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Le mandat ambigu des professeurs principaux de Terminale en matière d’accompagnement à l’orientation : quels savoirs pour quelles pratiques ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claudine Oller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctoral, "Formation des enseignant.e.s et lutte contre les inégalités scolaires : des politiques aux pratiques (FELIS)"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire CIREL, Jun 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Intersections, circulations, 10e congrès de l'Association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04277751v1</w:t>
+                <w:t xml:space="preserve">hal-04162845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le mandat ambigu des professeurs principaux de Terminale en matière d’accompagnement à l’orientation : quels savoirs pour quelles pratiques ? »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dégradation des conditions de travail et maintien dans le poste. Une analyse croisée des éléments de trajectoire d'enseignant-e-s du secondaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dorison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claudine Oller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intersections, circulations, 10e congrès de l'Association française de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire doctoral, "Formation des enseignant.e.s et lutte contre les inégalités scolaires : des politiques aux pratiques (FELIS)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire CIREL, Jun 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162845v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Enjeux épistémologiques et méthodologiques de l’engagement des chercheurs dans/pour l’évaluation du dispositif GPS : la réflexivité comme instrument de connaissances. »</w:t>
               </w:r>
@@ -2800,230 +2800,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les collaborations des professionnel·les de l’éducation en orientation : pratiques et effets</w:t>
+                <w:t xml:space="preserve">Jouer le jeu de la collaboration et préserver son domaine de compétences : le partage de l'orientation en collège REP+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah El Ghalbzouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interne à l’INSPE Lille HDF, recherches sur l’orientation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPE Lille HdF, l'Institut National Supérieur du Professorat et de l'Éducation de l'académie de Lille - Hauts-de-France, Jan 2023, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Approches comparées des collaborations professionnelles en actes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04379587v1</w:t>
+                <w:t xml:space="preserve">hal-04379571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jouer le jeu de la collaboration et préserver son domaine de compétences : le partage de l'orientation en collège REP+</w:t>
+                <w:t xml:space="preserve">Les collaborations des professionnel·les de l’éducation en orientation : pratiques et effets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah El Ghalbzouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Approches comparées des collaborations professionnelles en actes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Séminaire interne à l’INSPE Lille HDF, recherches sur l’orientation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE Lille HdF, l'Institut National Supérieur du Professorat et de l'Éducation de l'académie de Lille - Hauts-de-France, Jan 2023, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04379571v1</w:t>
+                <w:t xml:space="preserve">hal-04379587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'un lieu d'éducation associé à une recherche collaborative : le dispositif GPS comme médiation entre recherche et pratique</w:t>
               </w:r>
@@ -3154,342 +3154,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’articulation micro-macro au prisme du cadrage dans l’action publique. Le cas des politiques d’orientation vers l’enseignement supérieur</w:t>
+                <w:t xml:space="preserve">Les réformes des politiques d’orientation (2005-2014) : de l’inter-ministérialité à l’autorégulation des choix d’orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIe Congrès de l’Association Française de Science Politique,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">VIIIe Congrès de l'association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Aix en provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03175048v1</w:t>
+                <w:t xml:space="preserve">hal-03175044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réformes des politiques d’orientation (2005-2014) : de l’inter-ministérialité à l’autorégulation des choix d’orientation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le GPS &amp;quot;Gérer professionnellement des situations&amp;quot;: un dispositif pour accompagner les évolutions de la formation des enseignants ? .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Pin</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Oria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIe Congrès de l'association française de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Aix en provence, France</w:t>
+              <w:t xml:space="preserve">AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03175044v1</w:t>
+                <w:t xml:space="preserve">hal-03173173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le GPS &amp;quot;Gérer professionnellement des situations&amp;quot;: un dispositif pour accompagner les évolutions de la formation des enseignants ? .</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’articulation micro-macro au prisme du cadrage dans l’action publique. Le cas des politiques d’orientation vers l’enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Oria</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AREF</w:t>
+              <w:t xml:space="preserve">VIIIe Congrès de l’Association Française de Science Politique,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173173v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le GPS: un dispositif pour accompagner les évolutions de la formation des enseignants?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Oria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de l'Actualité de la Recherche en Éducation et en Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3508,195 +3508,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système d'orientation scolaire aux lendemains de Mai-Juin 68: entre rénovation pédagogique et reflux conservateur</w:t>
+                <w:t xml:space="preserve">La mise en place d'un système d'orientation aux lendemains de Mai-Juin 68</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIe congrès de l'association française de sociologie, RT4, sociologie de l'éducation et de la formation</w:t>
+              <w:t xml:space="preserve">VIIe congrès de l’Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03463423v1</w:t>
+                <w:t xml:space="preserve">hal-03450364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en place d'un système d'orientation aux lendemains de Mai-Juin 68</w:t>
+                <w:t xml:space="preserve">Le système d'orientation scolaire aux lendemains de Mai-Juin 68: entre rénovation pédagogique et reflux conservateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIe congrès de l’Association Française de Sociologie</w:t>
+              <w:t xml:space="preserve">VIIe congrès de l'association française de sociologie, RT4, sociologie de l'éducation et de la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03450364v1</w:t>
+                <w:t xml:space="preserve">hal-03463423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans les sous-sols d'un tribunal. Saisir l'État à travers ses archives judiciaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Fradois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3816,51 +3816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans les sous-sols de l'Etat. Saisir l'état au travers des archives judiciaires : les trajectoires d’une population de mineurs délinquants passée par le tribunal pour enfants de Sinville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4113,173 +4113,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03786911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La légitimation contrariée du métier de conseiller d'orientation scolaire et professionnelle (1880-1959)</w:t>
+                <w:t xml:space="preserve">L’évolution du rôle de conseiller d’orientation dans l’Ecole (1960-1980). Les dynamiques professionnelles au cœur de l’action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Martin Jérôme; Gutierrez Laurent; Ouvrier-Bonnaz Régis. </w:t>
+              <w:t xml:space="preserve">Bernard Sophie; Méda Dominique; Tallard Michèle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La contribution d’Henri Piéron à l’édification de la psychologie scientifique et de l’orientation professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Octares, 2016</w:t>
+              <w:t xml:space="preserve">Orienter les parcours professionnels. Quand les dispositifs se mettent en action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, 2016, Travail et société, 978-2-87574-351-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01452190v1</w:t>
+                <w:t xml:space="preserve">halshs-01452173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution du rôle de conseiller d’orientation dans l’Ecole (1960-1980). Les dynamiques professionnelles au cœur de l’action publique</w:t>
+                <w:t xml:space="preserve">La légitimation contrariée du métier de conseiller d'orientation scolaire et professionnelle (1880-1959)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bernard Sophie; Méda Dominique; Tallard Michèle. </w:t>
+              <w:t xml:space="preserve">Martin Jérôme; Gutierrez Laurent; Ouvrier-Bonnaz Régis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orienter les parcours professionnels. Quand les dispositifs se mettent en action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, 2016, Travail et société, 978-2-87574-351-0</w:t>
+              <w:t xml:space="preserve">La contribution d’Henri Piéron à l’édification de la psychologie scientifique et de l’orientation professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Octares, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01452173v1</w:t>
+                <w:t xml:space="preserve">halshs-01452190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4711,51 +4711,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333091v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Hunyadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufrais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nordmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amilhat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fontaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411596v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lehner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sochala" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642965v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w21" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022907v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198425v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claudine Oller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839835v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786910v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194915v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hugr&#233;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Parantho&#235;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.122.0003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450361v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256466v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175005v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Seillier-Ravenel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385153v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174998v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933057v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coulmont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Digol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Violier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174990v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174925v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174942v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174987v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452202v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05572799v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiphaine Bocquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;l&#233;nie Brasselet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Olivier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046654v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pannier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046677v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046629v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maufrais Odile" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05572126v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05572365v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277751v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Amiel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dorison" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Girault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162845v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162870v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162865v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Ghalbzouri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04379587v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04379571v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175033v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175038v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175048v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175044v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173173v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lopez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oria" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463421v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463423v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450364v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463429v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Fradois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450365v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330673v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175016v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786911v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452190v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452173v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04595832v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lehoux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneclaudine Oller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022890v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175030v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333091v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Hunyadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufrais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nordmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amilhat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fontaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411596v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lehner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sochala" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642965v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w21" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022907v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198425v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claudine Oller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839835v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786910v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450361v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256466v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194915v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hugr&#233;e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Parantho&#235;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.122.0003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175005v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Seillier-Ravenel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385153v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174998v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933057v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coulmont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Digol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Violier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174990v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174925v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174942v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174987v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452202v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05572799v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiphaine Bocquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;l&#233;nie Brasselet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Olivier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046654v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pannier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046629v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maufrais Odile" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05572126v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05572365v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046677v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162845v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277751v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Amiel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dorison" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Girault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162870v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162865v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Ghalbzouri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04379571v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04379587v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175033v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175038v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175044v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173173v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lopez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oria" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175048v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463421v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450364v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463423v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463429v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Fradois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450365v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330673v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175016v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786911v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452173v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452190v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04595832v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lehoux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneclaudine Oller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022890v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175030v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>