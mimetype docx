--- v0 (2026-03-04)
+++ v1 (2026-04-06)
@@ -788,213 +788,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la traduction automatique des néologismes scientifiques</w:t>
+                <w:t xml:space="preserve">Cross-modal Retrieval for Knowledge-based Visual Question Answering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Yvon</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">46th European Conference on Information Retrieval (ECIR 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.421-438, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-56027-9_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623021v1</w:t>
+                <w:t xml:space="preserve">hal-04384431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-modal Retrieval for Knowledge-based Visual Question Answering</w:t>
+                <w:t xml:space="preserve">Vers la traduction automatique des néologismes scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th European Conference on Information Retrieval (ECIR 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.245-261</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-56027-9_26⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04384431v1</w:t>
+                <w:t xml:space="preserve">hal-04623021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INCLURE: a Dataset and Toolkit for Inclusive French Translation</w:t>
               </w:r>
@@ -1714,82 +1714,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Virtual Agents</w:t>
+              <w:t xml:space="preserve">the 19th ACM International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France. pp.209-211, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3308532.3329442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04087276v1</w:t>
+                <w:t xml:space="preserve">hal-02382466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing Agent's Impression Based on User's Engagement Detection</w:t>
               </w:r>
@@ -1844,82 +1844,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 19th ACM International Conference</w:t>
+              <w:t xml:space="preserve">International Conference on Intelligent Virtual Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France. pp.209-211, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3308532.3329442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02382466v1</w:t>
+                <w:t xml:space="preserve">hal-04087276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1964,69 +1964,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05328251v1</w:t>
+                <w:t xml:space="preserve">hal-05328251v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2391,51 +2391,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lerner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Messoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guinaudeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011660v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Biancardi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mancini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine I Pelachaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2019.00093" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835653v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831106v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324834v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Cave" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hal Daum&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Labat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228687v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;nard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cornejo C&#225;rcamo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dahan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623021v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384431v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56027-9_26" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531938v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131549v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferret Olivier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933089v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28244-7_36" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03650618v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besan&#231;on" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477495.3531753" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701521v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03737453v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bergo&#235;nd" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maurice" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087276v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Dermouche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308532.3329442" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382466v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328251v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852293v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04352321v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPASG074" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lerner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Messoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guinaudeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011660v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Biancardi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mancini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine I Pelachaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2019.00093" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835653v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831106v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324834v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Cave" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hal Daum&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Labat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228687v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;nard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cornejo C&#225;rcamo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dahan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384431v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56027-9_26" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623021v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531938v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131549v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferret Olivier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933089v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28244-7_36" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03650618v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besan&#231;on" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477495.3531753" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701521v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03737453v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bergo&#235;nd" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maurice" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382466v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Dermouche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308532.3329442" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087276v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328251v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852293v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04352321v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPASG074" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>