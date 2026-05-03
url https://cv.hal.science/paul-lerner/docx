--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -340,225 +340,225 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Machine Translation of Scientific Neologisms</w:t>
+                <w:t xml:space="preserve">Unlike “Likely”, “Unlike” is Unlikely: BPE-based Segmentation hurts Morphological Derivations in LLMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLING 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Abu Dhabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">, Jan 2025, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835653v2</w:t>
+                <w:t xml:space="preserve">hal-04831106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlike “Likely”, “Unlike” is Unlikely: BPE-based Segmentation hurts Morphological Derivations in LLMs</w:t>
+                <w:t xml:space="preserve">Towards the Machine Translation of Scientific Neologisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLING 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2025, Abu Dhabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">, 2025, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04831106v1</w:t>
+                <w:t xml:space="preserve">hal-04835653v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment mesurer les biais politiques des grands modèles de langue multilingues?</w:t>
               </w:r>
@@ -892,191 +892,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la traduction automatique des néologismes scientifiques</w:t>
+                <w:t xml:space="preserve">INCLURE: a Dataset and Toolkit for Inclusive French Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Yvon</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.245-261</w:t>
+              <w:t xml:space="preserve">17th Workshop on Building and Using Comparable Corpora (BUCC @ LREC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.59-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623021v1</w:t>
+                <w:t xml:space="preserve">hal-04531938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INCLURE: a Dataset and Toolkit for Inclusive French Translation</w:t>
+                <w:t xml:space="preserve">Vers la traduction automatique des néologismes scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Grouin</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Workshop on Building and Using Comparable Corpora (BUCC @ LREC 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.59-68</w:t>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.245-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04531938v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche cross-modale pour répondre à des questions visuelles</w:t>
               </w:r>
@@ -1746,228 +1746,98 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3308532.3329442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382466v1</w:t>
-              </w:r>
-[...128 lines deleted...]
-                <w:t xml:space="preserve">hal-04087276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Political Fairness of Multilingual LLMs: A Case Study based on a 21-way Multiparallel EuroParl Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1976,51 +1846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328251v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2030,51 +1900,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the Machine Translation of Scientific Neologisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2083,51 +1953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport D2-3.1, ISIR, Université Pierre et Marie Curie UMR CNRS 7222. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2137,114 +2007,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répondre aux questions visuelles à propos d'entités nommées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lerner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Recherche d'information [cs.IR]. Université Paris-Saclay, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023UPASG074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04352321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2391,51 +2261,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lerner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Messoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guinaudeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011660v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Biancardi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mancini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine I Pelachaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2019.00093" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835653v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831106v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324834v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Cave" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hal Daum&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Labat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228687v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;nard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cornejo C&#225;rcamo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dahan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384431v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56027-9_26" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623021v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531938v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131549v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferret Olivier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933089v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28244-7_36" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03650618v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besan&#231;on" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477495.3531753" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701521v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03737453v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bergo&#235;nd" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maurice" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382466v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Dermouche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308532.3329442" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087276v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328251v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852293v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04352321v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPASG074" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lerner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Messoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guinaudeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011660v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Biancardi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mancini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine I Pelachaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2019.00093" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831106v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835653v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324834v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Cave" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hal Daum&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Labat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228687v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;nard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cornejo C&#225;rcamo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dahan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384431v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56027-9_26" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531938v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623021v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131549v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferret Olivier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933089v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28244-7_36" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03650618v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besan&#231;on" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477495.3531753" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701521v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03737453v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bergo&#235;nd" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maurice" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382466v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Dermouche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308532.3329442" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328251v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852293v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04352321v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPASG074" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>