--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -340,1100 +340,1091 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlike “Likely”, “Unlike” is Unlikely: BPE-based Segmentation hurts Morphological Derivations in LLMs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parallel Corpora of Scholarly Documents for English-French Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Yvon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ziqian Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lichao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric de la Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLING 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Abu Dhabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">BUCC 2026 - 19th Workshop on Building and Using Comparable Corpora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LREC2026, May 2026, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04831106v1</w:t>
+                <w:t xml:space="preserve">hal-05608444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Machine Translation of Scientific Neologisms</w:t>
+                <w:t xml:space="preserve">Unlike “Likely”, “Unlike” is Unlikely: BPE-based Segmentation hurts Morphological Derivations in LLMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLING 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Abu Dhabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">, Jan 2025, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835653v2</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment mesurer les biais politiques des grands modèles de langue multilingues?</w:t>
+                <w:t xml:space="preserve">Towards the Machine Translation of Scientific Neologisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Lejeune</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Marseille, France. pp.1-7</w:t>
+              <w:t xml:space="preserve">COLING 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324834v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835653v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MaTOS: Machine Translation for Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Bawden</w:t>
+                <w:t xml:space="preserve">Comment mesurer les biais politiques des grands modèles de langue multilingues?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Bénard</w:t>
+                <w:t xml:space="preserve">Laurène Cave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
+                <w:t xml:space="preserve">Hal Daumé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Cornejo Cárcamo</w:t>
+                <w:t xml:space="preserve">Léo Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dahan</w:t>
+                <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Machine Translation Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Machine Translation Association, Jun 2025, Geneva, Switzerland</w:t>
+              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Marseille, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05228687v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-modal Retrieval for Knowledge-based Visual Question Answering</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MaTOS: Machine Translation for Open Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Cornejo Cárcamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th European Conference on Information Retrieval (ECIR 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th Machine Translation Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Machine Translation Association, Jun 2025, Geneva, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384431v1</w:t>
+                <w:t xml:space="preserve">hal-05228687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INCLURE: a Dataset and Toolkit for Inclusive French Translation</w:t>
+                <w:t xml:space="preserve">Cross-modal Retrieval for Knowledge-based Visual Question Answering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Grouin</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Workshop on Building and Using Comparable Corpora (BUCC @ LREC 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">46th European Conference on Information Retrieval (ECIR 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.421-438, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-56027-9_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04531938v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la traduction automatique des néologismes scientifiques</w:t>
+                <w:t xml:space="preserve">INCLURE: a Dataset and Toolkit for Inclusive French Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Yvon</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.245-261</w:t>
+              <w:t xml:space="preserve">17th Workshop on Building and Using Comparable Corpora (BUCC @ LREC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.59-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623021v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche cross-modale pour répondre à des questions visuelles</w:t>
+                <w:t xml:space="preserve">Vers la traduction automatique des néologismes scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA-TALN 2023 18e Conférence en Recherche d'Information et Applications (CORIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.74-92</w:t>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.245-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131549v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Inverse Cloze Task for Knowledge-based Visual Question Answering</w:t>
+                <w:t xml:space="preserve">Recherche cross-modale pour répondre à des questions visuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ferret</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferret Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th European Conference on Information Retrieval (ECIR 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORIA-TALN 2023 18e Conférence en Recherche d'Information et Applications (CORIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.74-92</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03933089v2</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ViQuAE, a Dataset for Knowledge-based Visual Question Answering about Named Entities</w:t>
+                <w:t xml:space="preserve">Multimodal Inverse Cloze Task for Knowledge-based Visual Question Answering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGIR '22: The 45th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">45th European Conference on Information Retrieval (ECIR 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-28244-7_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3477495.3531753⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03650618v1</w:t>
+                <w:t xml:space="preserve">hal-03933089v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un jeu de données pour répondre à des questions visuelles à propos d’entités nommées en utilisant des bases de connaissances</w:t>
+                <w:t xml:space="preserve">ViQuAE, a Dataset for Knowledge-based Visual Question Answering about Named Entities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
@@ -1447,343 +1438,477 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIGIR '22: The 45th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3477495.3531753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701521v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bazinga! A Dataset for Multi-Party Dialogues Structuring</w:t>
+                <w:t xml:space="preserve">Un jeu de données pour répondre à des questions visuelles à propos d’entités nommées en utilisant des bases de connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Bergoënd</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Maurice</w:t>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Language Resources Association (ELRA), Jun 2022, Marseille, France. pp.3434-3441</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.434-444</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737453v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bazinga! A Dataset for Multi-Party Dialogues Structuring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bergoënd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Language Resources Association (ELRA), Jun 2022, Marseille, France. pp.3434-3441</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Managing Agent's Impression Based on User's Engagement Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Biancardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumia Dermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 19th ACM International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France. pp.209-211, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3308532.3329442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1793,104 +1918,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Political Fairness of Multilingual LLMs: A Case Study based on a 21-way Multiparallel EuroParl Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328251v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1900,104 +2025,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the Machine Translation of Scientific Neologisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport D2-3.1, ISIR, Université Pierre et Marie Curie UMR CNRS 7222. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2007,114 +2132,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répondre aux questions visuelles à propos d'entités nommées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lerner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Recherche d'information [cs.IR]. Université Paris-Saclay, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023UPASG074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04352321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId57"/>
+      <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2261,51 +2386,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lerner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Messoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guinaudeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011660v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Biancardi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mancini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine I Pelachaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2019.00093" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831106v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835653v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324834v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Cave" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hal Daum&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Labat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228687v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;nard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cornejo C&#225;rcamo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dahan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384431v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56027-9_26" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531938v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623021v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131549v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferret Olivier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933089v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28244-7_36" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03650618v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besan&#231;on" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477495.3531753" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701521v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03737453v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bergo&#235;nd" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maurice" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382466v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Dermouche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308532.3329442" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328251v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852293v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04352321v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPASG074" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lerner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Messoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guinaudeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011660v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Biancardi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mancini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine I Pelachaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2019.00093" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608444v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqian Peng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;nard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric de la Clergerie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831106v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835653v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324834v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Cave" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hal Daum&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Labat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228687v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cornejo C&#225;rcamo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dahan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384431v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56027-9_26" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531938v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623021v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131549v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferret Olivier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933089v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28244-7_36" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03650618v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besan&#231;on" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477495.3531753" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701521v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03737453v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bergo&#235;nd" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maurice" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382466v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Dermouche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308532.3329442" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328251v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852293v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04352321v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPASG074" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>