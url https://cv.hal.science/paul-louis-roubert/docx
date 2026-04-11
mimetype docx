--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -1097,196 +1097,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Histoires-monde de la photographie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Siegel, Steffen (dir.). 1839. Daguerre, Talbot et la publication de la photographie. Une anthologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Roubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photographica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 3, pp.11-15. </w:t>
+              <w:t xml:space="preserve">, 2021, 3, pp.200-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.54390/photographica.564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.54390/photographica.692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04276122v1</w:t>
+                <w:t xml:space="preserve">hal-04422615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siegel, Steffen (dir.). 1839. Daguerre, Talbot et la publication de la photographie. Une anthologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. Histoires-monde de la photographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Challine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Roubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photographica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 3, pp.200-201. </w:t>
+              <w:t xml:space="preserve">, 2021, 3, pp.11-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.54390/photographica.692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.54390/photographica.564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04422615v1</w:t>
+                <w:t xml:space="preserve">hal-04276122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loi de l’instrument</w:t>
               </w:r>
@@ -5326,51 +5326,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422598v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Challine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Roubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/photographica.1416" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422632v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/photographica.1097" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422602v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priska Morrissey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Vezyroglou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/photographica.1417" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422616v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.718" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276138v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desveaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Bouillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.838" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276134v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ebner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Lampe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.1059" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832061v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869686v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832067v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422621v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.968" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276122v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.564" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422615v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.692" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422613v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.563" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422611v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.362" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276125v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.398" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276164v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.92248" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422607v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.149" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422608v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.145" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276451v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276127v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276469v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276477v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02510588v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.040.0201" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276152v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.19335" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276155v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.19334" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276218v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276480v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276489v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276196v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276185v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276163v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.1573" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276194v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276158v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.1577" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02527104v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.2079" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276161v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.2077" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276189v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276200v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276498v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276160v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.2428" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276201v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05511508v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04423274v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02527099v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Debat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04423286v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869661v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869606v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869676v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02514146v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276464v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Aubenas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276454v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04423204v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacoste" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04423212v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04423223v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04423236v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02523177v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02518032v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02516394v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02526280v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01142803v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004PA010564" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01578833v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Sputo-Mialet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422598v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Challine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Roubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/photographica.1416" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422632v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/photographica.1097" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422602v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priska Morrissey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Vezyroglou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/photographica.1417" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422616v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.718" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276138v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desveaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Bouillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.838" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276134v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ebner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Lampe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.1059" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832061v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869686v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832067v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422621v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.968" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422615v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.692" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276122v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.564" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422613v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.563" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422611v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.362" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276125v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.398" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276164v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.92248" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422607v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.149" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422608v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.145" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276451v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276127v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276469v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276477v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02510588v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.040.0201" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276152v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.19335" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276155v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.19334" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276218v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276480v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276489v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276196v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276185v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276163v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.1573" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276194v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276158v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.1577" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02527104v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.2079" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276161v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.2077" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276189v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276200v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276498v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276160v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.2428" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276201v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05511508v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04423274v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02527099v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Debat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04423286v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869661v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869606v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869676v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02514146v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276464v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Aubenas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276454v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04423204v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacoste" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04423212v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04423223v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04423236v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02523177v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02518032v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02516394v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02526280v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01142803v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004PA010564" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01578833v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Sputo-Mialet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>