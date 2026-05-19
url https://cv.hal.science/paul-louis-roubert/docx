--- v1 (2026-04-11)
+++ v2 (2026-05-19)
@@ -106,213 +106,213 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la photogénie aux photographies de cinéma</w:t>
+                <w:t xml:space="preserve">Inconfortables nus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Challine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Roubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photographica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 7, pp.6-8. </w:t>
+              <w:t xml:space="preserve">, 2023, 6, pp.6-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/photographica.1416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/photographica.1097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04422598v1</w:t>
+                <w:t xml:space="preserve">hal-04422632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inconfortables nus</w:t>
+                <w:t xml:space="preserve">De la photogénie aux photographies de cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Challine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Roubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photographica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 6, pp.6-8. </w:t>
+              <w:t xml:space="preserve">, 2023, 7, pp.6-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/photographica.1097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/photographica.1416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04422632v1</w:t>
+                <w:t xml:space="preserve">hal-04422598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Le cinéma par ses photographies</w:t>
               </w:r>
@@ -422,702 +422,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les provinces de la photographie</w:t>
+                <w:t xml:space="preserve">Effets de distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Challine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Roubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photographica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 4, pp.6-8. </w:t>
+              <w:t xml:space="preserve">, 2022, 5, pp.6-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.54390/photographica.718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.54390/photographica.968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04422616v1</w:t>
+                <w:t xml:space="preserve">hal-04422621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mémoires multiples de Roger-Viollet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ève Bouillon</w:t>
+                <w:t xml:space="preserve">« Les provinces de la photographie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Challine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Roubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photographica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 4, pp.153-162. </w:t>
+              <w:t xml:space="preserve">, 2022, 4, pp.6-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03832067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mémoires multiples de Roger-Viollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Desveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.54390/photographica.838⟩</w:t>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Éléonore Challine</w:t>
+                <w:t xml:space="preserve">Marie-Ève Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Roubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photographica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 5, pp.178-190. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.54390/photographica.1059⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 4, pp.153-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54390/photographica.838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Effets de distance »</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les provinces de la photographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Challine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Roubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photographica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 5, pp.6-8</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 4, pp.6-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54390/photographica.718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04422616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Allemagne / Années 1920 / Nouvelle Objectivité / August Sander » : une exposition en miroir(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03832061v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Florian Ebner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Lampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Challine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angela Lampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Roubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photographica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 5, pp.178-189</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 5, pp.178-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54390/photographica.1059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Les provinces de la photographie »</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Effets de distance »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Challine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Roubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photographica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 4, pp.6-8</w:t>
+              <w:t xml:space="preserve">, 2022, 5, pp.6-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Effets de distance</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03832061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Allemagne / Années 1920 / Nouvelle Objectivité / August Sander » : une exposition en miroir(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Challine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Ebner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Lampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Roubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photographica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 5, pp.6-8. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 5, pp.178-189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.54390/photographica.968⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04422621v1</w:t>
+                <w:t xml:space="preserve">halshs-03869686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegel, Steffen (dir.). 1839. Daguerre, Talbot et la publication de la photographie. Une anthologie</w:t>
               </w:r>
@@ -1266,118 +1266,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La loi de l’instrument</w:t>
+                <w:t xml:space="preserve">Introduction. Hors les murs : photographes et studios mobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Challine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Roubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photographica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 3, pp.6-8. </w:t>
+              <w:t xml:space="preserve">, 2021, 2, pp.37-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.54390/photographica.563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.54390/photographica.398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04422613v1</w:t>
+                <w:t xml:space="preserve">hal-04276125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’histoire à l’index</w:t>
               </w:r>
@@ -1448,118 +1448,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Hors les murs : photographes et studios mobiles</w:t>
+                <w:t xml:space="preserve">La loi de l’instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Challine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Roubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photographica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 2, pp.37-49. </w:t>
+              <w:t xml:space="preserve">, 2021, 3, pp.6-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.54390/photographica.398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.54390/photographica.563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04276125v1</w:t>
+                <w:t xml:space="preserve">hal-04422613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Marks, Vivian Maier révélée : enquête sur une femme libre + Françoise Perron, Vivian Maier en toute discrétion</w:t>
               </w:r>
@@ -1621,282 +1621,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Générations photographiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gobyn, Ronny et Stourdzé, Sam. 2019 (dir.). « Variétés ». Avant-garde, surréalisme et photographie, 1928-1930. Cat. exp. (Arles, Rencontres de la photographie d’Arles, 1er juill.-22 sept. 2019). Arles : Actes Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Roubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photographica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 1, pp.6-8. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Patrimoines photographiques, matière de l’histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Challine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Roubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photographica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1, pp.11-17. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54390/photographica.145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04422608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...50 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Générations photographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Challine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Roubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photographica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 1</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 1, pp.6-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54390/photographica.149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04276451v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04422607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Patrimoines photographiques, matière de l’histoire</w:t>
               </w:r>
@@ -1918,51 +1918,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Roubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photographica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.54390/photographica.145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276127v1</w:t>
@@ -2105,991 +2105,991 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une Autre histoire de la photographie. Les collections du musée français de la photographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Roubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique d'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/critiquedart.19335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La critique de la photographie ou la genèse du discours photographique dans la critique d’art, 1839-1859</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Roubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Nouveaux regards sur la critique d’art du XIXème siècle, 40 (40), pp.201-220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sr.040.0201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02510588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Une Autre histoire de la photographie. Les collections du musée français de la photographie</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Wicky, Les Paradoxes du détail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Roubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique d'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/critiquedart.19335⟩</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/critiquedart.19334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Erika Wicky, Les Paradoxes du détail</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Rooseboom, What’s Wrong with Daguerre ? Reconsidering Old and New Views on the Invention of Photography / Ennery Taramelli, Le Roman de Daguerre. L’artiste qui fixa le temps / Roger Watson et Helen Rappaport, Capturing the Light. A True Story of Genius, Rivalry and the Birth of Photography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Roubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes photographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« The Troubadour Style, the Daguerreotype and the Invention of Photography »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Roubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photoresearcher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20, pp.10-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Baudelaire et la photographie : paradoxes et allégories »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Roubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 175, pp.11-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Funding a Photographic Elite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Roubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes photographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fonds de la distinction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Roubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes photographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24, pp.18-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert, ou l’honneur de Daguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Roubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes photographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16, pp.41-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photographie : destins du modernisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Roubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique d'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/critiquedart.19334⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/critiquedart.1573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...378 lines deleted...]
-                <w:t xml:space="preserve">Photographie : destins du modernisme</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photography: the Destinies of Modernism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Roubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique d'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 25, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/critiquedart.1573⟩</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/critiquedart.1577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Photography: the Destinies of Modernism</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Histoire de la photographie : (en)quête de méthode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Roubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique d'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 25, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/critiquedart.1577⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/critiquedart.2077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Où en sont les théories de la photographie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Roubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique d'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 20, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/critiquedart.2079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527104v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04276161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les caprices de la norme</w:t>
               </w:r>
@@ -3828,191 +3828,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Hors les murs. Photographes et studios mobiles »</w:t>
+                <w:t xml:space="preserve">« Histoires-monde de la photographie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Challine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Roubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photographica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, 2021</w:t>
+              <w:t xml:space="preserve">, 3, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03869661v1</w:t>
+                <w:t xml:space="preserve">halshs-03869606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Histoires-monde de la photographie »</w:t>
+                <w:t xml:space="preserve">« Hors les murs. Photographes et studios mobiles »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Challine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Roubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photographica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 3, 2021</w:t>
+              <w:t xml:space="preserve">, 2, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03869606v1</w:t>
+                <w:t xml:space="preserve">halshs-03869661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Patrimoines photographiques »</w:t>
               </w:r>
@@ -4350,191 +4350,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La maison n'a pas de succursale »</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Lacoste</w:t>
+                <w:t xml:space="preserve">« Félix Nadar et la disparition de la photographie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Roubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sylvie Aubenas et Anne Lacoste (dir.), Les Nadar. Une légende photographique, (cat. exp.), Bibliothèque nationale de France, Paris 2018.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Bibliothèque nationale de France, p. 10-21, 2018, 9782717727821</w:t>
+              <w:t xml:space="preserve">, Bibliothèque nationale de France, p. 34-45, 2018, 9782717727821</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423204v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-04423212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La maison n'a pas de succursale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Roubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Aubenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Paul-Louis Roubert</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sylvie Aubenas et Anne Lacoste (dir.), Les Nadar. Une légende photographique, (cat. exp.), Bibliothèque nationale de France, Paris 2018.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Bibliothèque nationale de France, p. 34-45, 2018, 9782717727821</w:t>
+              <w:t xml:space="preserve">, Bibliothèque nationale de France, p. 10-21, 2018, 9782717727821</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423212v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Mimmo Rotella and Mec-Art: From Image to Tool »</w:t>
               </w:r>
@@ -4583,303 +4583,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Bayard : portrait du photographe en bricoleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Roubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand l’image agit ! À partir de l’action photographique, Michelle Debat et Paul-Louis Roubert (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Filigranes, pp.114-125, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Weegee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Roubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pierre Leguillon (dir.), Oracle. Artists’ Calling Cards, Edition Patrick Frey, Zurich, 2017.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 12-14, 2017, 978-3-906803-16-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Hippolyte Bayard : portrait du photographe en bricoleur</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art et photographie au XIXe siècle : les ambiguïtés d’un nouveau modèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Roubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quand l’image agit ! À partir de l’action photographique, Michelle Debat et Paul-Louis Roubert (dir.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Filigranes, pp.114-125, 2017</w:t>
+              <w:t xml:space="preserve">L’art du XIXe siècle, Bertrand Tillier (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Citadelles et Mazenod, pp.494-537, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bourgeois Ambition: Photography and the Salon des beaux-arts during the Second Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Roubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Real/Ideal, Karen Hellman (dir)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The J. Paul Getty Museum, pp.23-35, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02518032v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02516394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre peinture de genre et tableau vivant. Les goûts d’Humbert de Molard</w:t>
               </w:r>
@@ -5326,51 +5326,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422598v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Challine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Roubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/photographica.1416" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422632v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/photographica.1097" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422602v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priska Morrissey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Vezyroglou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/photographica.1417" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422616v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.718" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276138v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desveaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Bouillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.838" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276134v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ebner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Lampe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.1059" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832061v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869686v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832067v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422621v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.968" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422615v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.692" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276122v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.564" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422613v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.563" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422611v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.362" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276125v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.398" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276164v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.92248" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422607v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.149" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422608v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.145" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276451v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276127v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276469v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276477v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02510588v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.040.0201" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276152v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.19335" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276155v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.19334" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276218v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276480v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276489v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276196v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276185v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276163v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.1573" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276194v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276158v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.1577" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02527104v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.2079" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276161v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.2077" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276189v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276200v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276498v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276160v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.2428" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276201v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05511508v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04423274v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02527099v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Debat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04423286v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869661v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869606v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869676v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02514146v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276464v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Aubenas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276454v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04423204v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacoste" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04423212v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04423223v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04423236v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02523177v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02518032v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02516394v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02526280v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01142803v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004PA010564" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01578833v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Sputo-Mialet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422632v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Challine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Roubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/photographica.1097" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422598v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/photographica.1416" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422602v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priska Morrissey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Vezyroglou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/photographica.1417" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422621v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.968" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832067v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276138v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desveaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Bouillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.838" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422616v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.718" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276134v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ebner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Lampe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.1059" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832061v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869686v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422615v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.692" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276122v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.564" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276125v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.398" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422611v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.362" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422613v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.563" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276164v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.92248" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276451v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422608v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.145" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422607v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.149" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276127v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276469v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276477v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276152v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.19335" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02510588v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.040.0201" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276155v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.19334" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276218v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276480v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276489v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276196v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276185v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276194v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276163v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.1573" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276158v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.1577" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276161v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.2077" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02527104v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.2079" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276189v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276200v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276498v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276160v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.2428" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04276201v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05511508v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04423274v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02527099v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Debat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04423286v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869606v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869661v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869676v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02514146v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276464v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Aubenas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276454v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04423212v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04423204v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacoste" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04423223v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02523177v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04423236v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02516394v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02518032v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02526280v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01142803v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004PA010564" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01578833v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Sputo-Mialet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>