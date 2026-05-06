--- v0 (2026-04-05)
+++ v1 (2026-05-06)
@@ -1817,735 +1817,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution voice directivity: comparison two measurement systems through an artificial head and human talkers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sound source directivity estimation via a spherical wave decomposition of the radiated field: application to human voice directivity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Hartenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Luizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Moingeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pinhède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Abehsera-Morell</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Pachebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAGA (German Acoustical Society Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">FA 2025 - Forum Acusticum - Euronoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Acoustics Association, Jun 2025, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421886v1</w:t>
+                <w:t xml:space="preserve">hal-05385089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limites pratiques de l’étalonnage géométrique d’antennes de microphones: solutions et validation expérimentale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-resolution voice directivity: comparison two measurement systems through an artificial head and human talkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Luizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Abehsera-Morell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Poirier-Quinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B F G Katz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">DAGA (German Acoustical Society Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365662v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound source directivity estimation via a spherical wave decomposition of the radiated field: application to human voice directivity measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Hartenstein</w:t>
+                <w:t xml:space="preserve">High-resolution measurement of voice directivity in the horizontal plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Abehsera-Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Luizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Poirier-Quinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian F. G. Katz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FA 2025 - Forum Acusticum - Euronoise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICA 2025 - 25th International Congress on Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, New Orleans (Louisiana), United States. pp.A132-A132, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0037650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385089v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution measurement of voice directivity in the horizontal plane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pablo Abehsera-Morell</w:t>
+                <w:t xml:space="preserve">Estimation de directivité par décomposition en ondes sphériques du champ rayonné: limites pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Hartenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Luizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Moingeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pinhède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pachebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA 2025 - 25th International Congress on Acoustics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0037650⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05469264v1</w:t>
+                <w:t xml:space="preserve">hal-05365636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de directivité par décomposition en ondes sphériques du champ rayonné: limites pratiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Hartenstein</w:t>
+                <w:t xml:space="preserve">Analyse de la directivité horizontale des voix françaises à haute résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Abehsera-Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Luizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Poirier-Quinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian F.G. Katz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05365636v1</w:t>
+                <w:t xml:space="preserve">hal-05365924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la directivité horizontale des voix françaises à haute résolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pablo Abehsera-Morell</w:t>
+                <w:t xml:space="preserve">Limites pratiques de l’étalonnage géométrique d’antennes de microphones: solutions et validation expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Hartenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Luizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Moingeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pachebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pinhède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05365924v1</w:t>
+                <w:t xml:space="preserve">hal-05365662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batch Substitution Calibration of a Mems Microphone Array : Impact of Sensor Performance Dispersion on Directivity Estimation</w:t>
               </w:r>
@@ -2661,51 +2661,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human talkers VS artificial heads: a comparison of their directivity in dense plane microphone arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Luizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Abehsera-Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Daudré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2821,51 +2821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moingeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Pachebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FA 2023 - 10th Convention of the European Acoustics Association Forum Acusticum 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Turin, Italy. pp.4139-4146, </w:t>
@@ -3080,51 +3080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Moingeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Pinhède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Pachebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Convention of the European Acoustics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Turin (Italie), France</w:t>
@@ -3272,277 +3272,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First measurements of a project on voice directivity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J M Arend</w:t>
+                <w:t xml:space="preserve">Développement d’un banc in vitro pour la caractérisation vibratoire de plis vocaux biomimétiques et pré-déformés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Yousefi-Mashouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Luizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAGA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">JEP 2022 - 34e Journées d’Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de la Communication Parlée; Laboratoire de Linguistique de Nantes, Jun 2022, Noirmoutier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04082276v1</w:t>
+                <w:t xml:space="preserve">hal-03833126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un banc in vitro pour la caractérisation vibratoire de plis vocaux biomimétiques et pré-déformés</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+                <w:t xml:space="preserve">First measurements of a project on voice directivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Luizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Demontis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Brinkmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J M Arend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2022 - 34e Journées d’Études sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone de la Communication Parlée; Laboratoire de Linguistique de Nantes, Jun 2022, Noirmoutier, France</w:t>
+              <w:t xml:space="preserve">DAGA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833126v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogels oscillants en interaction fluide/structure : vers le design de plis vocaux biomimétiques</w:t>
               </w:r>
@@ -4111,51 +4111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barteld N J Postma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Poirier-Quinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Luizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4377,230 +4377,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical modelling of voice pathology induced by a growth on the vocal folds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser scanning vibrometry and modal analysis to characterize a vocal fold replica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Luizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Luizard</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoftMech 2015 - 2nd Soft Tissue Modelling Workshop (SofTMech 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">ICSV 2015 - 22nd International Congress on Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01241949v1</w:t>
+                <w:t xml:space="preserve">hal-01179846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser scanning vibrometry and modal analysis to characterize a vocal fold replica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical modelling of voice pathology induced by a growth on the vocal folds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Luizard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSV 2015 - 22nd International Congress on Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Florence, Italy</w:t>
+              <w:t xml:space="preserve">SoftMech 2015 - 2nd Soft Tissue Modelling Workshop (SofTMech 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179846v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydro-elastic finite element model of a vocal fold replica</w:t>
               </w:r>
@@ -5729,51 +5729,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525615v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Luizard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Daudr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schneider" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ackermann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weinzierl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2022.0242" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354562v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bailly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Yousefi-Mashouf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Girault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-48080-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663276v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurian Qu&#233;lennec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2022006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077799v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001524" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910526v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Steffens" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0000715" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408823v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4979935" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361859v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hermant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Chouly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201600208" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373993v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Haas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lucero Jorge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918939" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235046v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Carlos Lucero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schoentgen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4916601" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239493v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F,g Katz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guastavino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pmu0000109" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780476v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F.G. Katz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4904515" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780481v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4890202" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461739v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Polack" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4870706" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409691v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hartenstein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moingeon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ollivier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365400v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pinh&#232;de" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pachebat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421886v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Abehsera-Morell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Poirier-Quinot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B F G Katz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365662v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385089v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pachebat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469264v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Abehsera-Morell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poirier-Quinot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0037650" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365636v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365924v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704876v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446659" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039997v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Daudr&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bellows" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516888v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moingeon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0365" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694054v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214738v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Luizard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hartenstein" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Moingeon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pinh&#232;de" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848460v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Demontis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stitt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Brinkmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes M. Arend" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082276v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brinkmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Arend" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833126v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442619v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Girault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510881v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550579v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080847v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph B&#246;hm" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0303" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356057v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924300v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barteld N J Postma" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969126v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Brauer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008965v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241949v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179846v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Laval" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181630v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241961v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780566v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Otani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Botts" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Savioja" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799138" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789772v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D Polack" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789773v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789731v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25144/16852" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789732v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delarozi&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25144/16822" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969191v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00874238v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525615v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Luizard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Daudr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schneider" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ackermann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weinzierl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2022.0242" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354562v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bailly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Yousefi-Mashouf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Girault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-48080-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663276v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurian Qu&#233;lennec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2022006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077799v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001524" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910526v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Steffens" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0000715" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408823v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4979935" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361859v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hermant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Chouly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201600208" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373993v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Haas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lucero Jorge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918939" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235046v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Carlos Lucero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schoentgen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4916601" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239493v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F,g Katz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guastavino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pmu0000109" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780476v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F.G. Katz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4904515" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780481v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4890202" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461739v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Polack" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4870706" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409691v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hartenstein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moingeon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ollivier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365400v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pinh&#232;de" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pachebat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385089v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pachebat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421886v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Abehsera-Morell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Poirier-Quinot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B F G Katz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469264v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Abehsera-Morell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poirier-Quinot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0037650" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365636v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365924v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365662v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704876v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446659" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039997v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Daudr&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bellows" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516888v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moingeon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0365" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694054v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214738v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Luizard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hartenstein" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Moingeon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pinh&#232;de" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848460v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Demontis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stitt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Brinkmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes M. Arend" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833126v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082276v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brinkmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Arend" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442619v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Girault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510881v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550579v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080847v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph B&#246;hm" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0303" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356057v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924300v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barteld N J Postma" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969126v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Brauer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008965v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179846v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Laval" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241949v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181630v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241961v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780566v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Otani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Botts" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Savioja" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799138" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789772v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D Polack" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789773v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789731v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25144/16852" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789732v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delarozi&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25144/16822" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969191v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00874238v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>