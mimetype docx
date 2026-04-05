--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -183,85 +183,94 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-92870-3_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of geological interpretations of a mineral deposit: Quantitative study and implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -283,97 +292,97 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Collon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey Mckee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ore Geology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 187, pp.107010. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2025.107010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -383,184 +392,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation stochastique des composants d'un système métallogénique : application au gisement d'uranium de Waterfound, Canada</w:t>
+                <w:t xml:space="preserve">Stochastic joint modelling of hydrothermal alteration halos and associated geological structures applied to mining studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Collon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsey Mckee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Geostatistics Congress 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Ponta Delgada Açores, Portugal. pp.545-558, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-92870-3_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05485147v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic joint modelling of hydrothermal alteration halos and associated geological structures applied to mining studies</w:t>
+                <w:t xml:space="preserve">Ore Deposit Delineation: Variability between Interpreters and Modeling Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caumon</w:t>
@@ -574,237 +592,228 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Collon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey Mckee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Geostatistics Congress 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">86th EAGE Annual Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Toulouse, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.2025101143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-92870-3_42⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05157102v1</w:t>
+                <w:t xml:space="preserve">hal-05157053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ore Deposit Delineation: Variability between Interpreters and Modeling Implications</w:t>
+                <w:t xml:space="preserve">Modélisation stochastique des composants d'un système métallogénique : application au gisement d'uranium de Waterfound, Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Collon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ledru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kelsey Mckee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">86th EAGE Annual Conference &amp; Exhibition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, Oct 2025, Montpellier, France. pp.658933</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.2025101143⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05157053v1</w:t>
+                <w:t xml:space="preserve">hal-05485147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of rock heterogeneities at the Basin/Basement interface on the alteration halo geometry of unconformity-related Athabasca uranium deposits</w:t>
               </w:r>
@@ -1563,51 +1572,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05484538v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caumon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antoine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05484447v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Mckee" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2025.107010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485147v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157102v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92870-3_42" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05157053v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2025101143" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Hidalgo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Milesi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guermonprez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Scibek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245985v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bourges" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perri&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246052v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Serdoun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Obin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gerbeaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04190592v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lallier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Edwards" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Godefroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068936v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10359" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05484538v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caumon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antoine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92870-3_42" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05484447v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Mckee" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2025.107010" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157102v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05157053v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2025101143" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485147v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Hidalgo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Milesi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guermonprez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Scibek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245985v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bourges" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perri&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246052v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Serdoun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Obin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gerbeaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04190592v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lallier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Edwards" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Godefroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068936v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10359" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>