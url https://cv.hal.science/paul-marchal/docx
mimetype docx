--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -183,59 +183,59 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, https://doi.org/10.1007/s11004-026-10271-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-92870-3_42⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11004-026-10271-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -400,185 +400,176 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic joint modelling of hydrothermal alteration halos and associated geological structures applied to mining studies</w:t>
+                <w:t xml:space="preserve">Modélisation stochastique des composants d'un système métallogénique : application au gisement d'uranium de Waterfound, Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Collon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ledru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kelsey Mckee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Geostatistics Congress 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, Oct 2025, Montpellier, France. pp.658933</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05157102v1</w:t>
+                <w:t xml:space="preserve">hal-05485147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ore Deposit Delineation: Variability between Interpreters and Modeling Implications</w:t>
+                <w:t xml:space="preserve">Stochastic joint modelling of hydrothermal alteration halos and associated geological structures applied to mining studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caumon</w:t>
@@ -613,819 +604,828 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey Mckee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">86th EAGE Annual Conference &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Toulouse, France. pp.1-5, </w:t>
+              <w:t xml:space="preserve">International Geostatistics Congress 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Ponta Delgada Açores, Portugal. pp.545-558, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.2025101143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-92870-3_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05157053v1</w:t>
+                <w:t xml:space="preserve">hal-05157102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation stochastique des composants d'un système métallogénique : application au gisement d'uranium de Waterfound, Canada</w:t>
+                <w:t xml:space="preserve">Ore Deposit Delineation: Variability between Interpreters and Modeling Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Collon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsey Mckee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">86th EAGE Annual Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Toulouse, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.2025101143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05485147v1</w:t>
+                <w:t xml:space="preserve">hal-05157053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of rock heterogeneities at the Basin/Basement interface on the alteration halo geometry of unconformity-related Athabasca uranium deposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Guermonprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacek Scibek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RING meeting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Permeability and Active Hydrothermal Systems: A Key to Infer the Formation of Unconformity-Related Uranium Deposits from Athabasca Basin (Canada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Geology Applied to Mineral Deposits, 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Zurich (CH), Switzerland. pp.36-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des halos d'altération des minéralisations d'uranium du bassin de l'Athabasca (Saskatchewan, Canada) : couplage entre spectroscopie infrarouge et données structurales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Serdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Obin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gerbeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RST 2023 - Réunion des Sciences de la Terre 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France. pp.484736</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de données éparses (failles et/ou stratigraphie) : nouvelles approches de corrélation et de modélisation des incertitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Baville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions numériques en géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité Français de Géologie de l’Ingénieur et de l’Environnement, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault network uncertainty assessment with a generative graph-based algorithm - Current status and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, 2020, Onlince Conference, Germany. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04068936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1572,51 +1572,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05484538v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caumon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antoine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92870-3_42" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05484447v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Mckee" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2025.107010" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157102v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05157053v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2025101143" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485147v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Hidalgo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Milesi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guermonprez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Scibek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245985v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bourges" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perri&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246052v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Serdoun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Obin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gerbeaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04190592v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lallier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Edwards" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Godefroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068936v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10359" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05484538v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caumon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antoine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-026-10271-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05484447v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Mckee" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2025.107010" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485147v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157102v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92870-3_42" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05157053v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2025101143" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247148v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Hidalgo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Milesi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guermonprez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Scibek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245985v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bourges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perri&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246052v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Serdoun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Obin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gerbeaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04190592v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lallier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Edwards" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Godefroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068936v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10359" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>