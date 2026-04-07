--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1281,1926 +1281,2047 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Performance Mechanically Regularized Finite-Element Digital Volume Correlation for Complex Architectured Materials</w:t>
+                <w:t xml:space="preserve">ACTUATION OF ARTIFICIAL MICRO-MUSCLES USING A KNUDSEN MICROPUMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Person</w:t>
+                <w:t xml:space="preserve">Dingdong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Oumaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Jolivet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Paul Oumaziz</w:t>
+                <w:t xml:space="preserve">Guillermo López Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoMechanics - iDICs conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Clermont-ferrand, France</w:t>
+              <w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows - NEGF26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse, Mar 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764413v1</w:t>
+                <w:t xml:space="preserve">hal-05571171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode Latin isogéométrique immergée pour le calcul d'interfaces non-linéaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evgeniia Lapina</w:t>
+                <w:t xml:space="preserve">Numerical modelling of a saxophone and comparison with experimental measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jeanneteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Oumaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robin Bouclier</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gibiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">186th Meeting of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ottawa, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0027129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581031v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of a saxophone and comparison with experimental measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Jeanneteau</w:t>
+                <w:t xml:space="preserve">IsoGeometric LaTIn Method: Efficient Simulation of Composite Microstructures with Multiple Non-linear Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniia Lapina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Oumaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Cottier</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">186th Meeting of the Acoustical Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECCOMAS 2024 - 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lisbonne, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676234v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IsoGeometric LaTIn Method: Efficient Simulation of Composite Microstructures with Multiple Non-linear Interfaces</w:t>
+                <w:t xml:space="preserve">Méthode Latin isogéométrique immergée pour le calcul d'interfaces non-linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniia Lapina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Oumaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS 2024 - 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618153v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode de réduction de modèle combinatoire pour l'analyse éléments finis des instruments à vent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Jeanneteau</w:t>
+                <w:t xml:space="preserve">High-Performance Mechanically Regularized Finite-Element Digital Volume Correlation for Complex Architectured Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Oumaziz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J Cottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+              <w:t xml:space="preserve">PhotoMechanics - iDICs conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Clermont-ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612002v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage hybride IGA/FEM non-intrusif pour la simulation globale/locale non-linéaire de structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une méthode de réduction de modèle combinatoire pour l'analyse éléments finis des instruments à vent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jeanneteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Oumaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robin Bouclier</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gibiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Cottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JST AMECO 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Vélizy-Villacoublay, France</w:t>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04466403v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LaTIn method with IsoGeometric Analysis for non-linear simulations with multiple non-conforming contact interfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Couplage hybride IGA/FEM non-intrusif pour la simulation globale/locale non-linéaire de structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Oumaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on IsoGeometric Analysis 2023 (IGA 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">JST AMECO 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Vélizy-Villacoublay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04145484v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IsoGeometric LaTIn method for non-conformal coupling with non-linear interface behaviour</w:t>
+                <w:t xml:space="preserve">LaTIn method with IsoGeometric Analysis for non-linear simulations with multiple non-conforming contact interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniia Lapina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Oumaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X International Conference on Computational Methods for Coupled Problems in Science and Engineering (COUPLED PROBLEMS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Chania, Greece</w:t>
+              <w:t xml:space="preserve">11th International Conference on IsoGeometric Analysis 2023 (IGA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125245v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isogeometric LaTIn method for non-linear simulation with multiple frictional contacts</w:t>
+                <w:t xml:space="preserve">IsoGeometric LaTIn method for non-conformal coupling with non-linear interface behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniia Lapina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Oumaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">X International Conference on Computational Methods for Coupled Problems in Science and Engineering (COUPLED PROBLEMS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774136v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage hybride IGA/FEM non-intrusif pour la simulation globale/locale non-linéaire de structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isogeometric LaTIn method for non-linear simulation with multiple frictional contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniia Lapina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Oumaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bouclier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717602v2</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed domain decomposition for 3D heterogeneous problems</w:t>
+                <w:t xml:space="preserve">Couplage hybride IGA/FEM non-intrusif pour la simulation globale/locale non-linéaire de structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Oumaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karin Saavedra</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniia Lapina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bouclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) -- ECCOMAS Congress 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris (virtuel), France</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03242975v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717602v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONSTRUCCIÓN ESPECTRAL DE UN PRECONDICIONADOR PARA UN MÉTODO MIXTO DE DESCOMPOSICIÓN DE DOMINO</w:t>
+                <w:t xml:space="preserve">Mixed domain decomposition for 3D heterogeneous problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Oumaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N Tardieu</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Saavedra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jornadas de Mecánica Computacional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, santiago, Chile</w:t>
+              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) -- ECCOMAS Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris (virtuel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243022v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problème grossier spectral pour une méthode de décomposition de domaine mixte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Oumaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Giens (Var), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MÉTODO DE DESCOMPOSICIÓN DE DOMINIOS NO INVASIVO PARA EL ESTUDIO DE LA DELAMINACIÓN DE MATERIALES COMPUESTOS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CONSTRUCCIÓN ESPECTRAL DE UN PRECONDICIONADOR PARA UN MÉTODO MIXTO DE DESCOMPOSICIÓN DE DOMINO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Oumaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karin Saavedra</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Saavedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII Jornada de Mecánica Computacional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Punta Arenas, Chile</w:t>
+              <w:t xml:space="preserve">Jornadas de Mecánica Computacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070084v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-invasive implementation of mixed transmission conditions for a domain decomposition method - application to contact problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MÉTODO DE DESCOMPOSICIÓN DE DOMINIOS NO INVASIVO PARA EL ESTUDIO DE LA DELAMINACIÓN DE MATERIALES COMPUESTOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Brehier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Oumaziz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Saavedra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 25th International Domain Decomposition Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, St. John's, Newfoundland, Canada</w:t>
+              <w:t xml:space="preserve">XVII Jornada de Mecánica Computacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Punta Arenas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852098v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode de décomposition de domaine mixte non-intrusive et multi-échelle pour des problèmes 3D de contact frottant</w:t>
+                <w:t xml:space="preserve">A non-invasive implementation of mixed transmission conditions for a domain decomposition method - application to contact problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Oumaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Abbas</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Saavedra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve"> 25th International Domain Decomposition Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, St. John's, Newfoundland, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899311v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-intrusive multi-scale strategy for a mixed domain decomposition method for contact problems</w:t>
+                <w:t xml:space="preserve">Une méthode de décomposition de domaine mixte non-intrusive et multi-échelle pour des problèmes 3D de contact frottant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Oumaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Abbas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Crete Island, Greece</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349796v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de décomposition de domaine mixte non-intrusive multiéchelle</w:t>
+                <w:t xml:space="preserve">A non-intrusive multi-scale strategy for a mixed domain decomposition method for contact problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Oumaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du congrès français de mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">ECCOMAS Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Crete Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224349v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthode de décomposition de domaine mixte non-intrusive multiéchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Oumaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du congrès français de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non Intrusive Mixed Domain Decomposition for Parallel Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Oumaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3229,51 +3350,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRTG ViVaCE - Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Rehburg-Loccum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3283,51 +3404,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique d’un instrument de musique à vent et comparaison à la mesure expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jeanneteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3382,51 +3503,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Chercheurs/Chercheuses en Acoustique vibrations et Bruit - 13ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3436,114 +3557,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode de décomposition de domaine mixte non-intrusive pour le calcul parallèle d’assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Oumaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des solides [physics.class-ph]. Université Paris Saclay (COmUE), 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017SACLN030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01588293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId76"/>
+      <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3690,51 +3811,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05497368v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mart&#237;nez-Fuentes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pesante" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Saavedra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Oumaziz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/cmc.2025.065746" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682786v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanneteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Sentagne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bouclier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117345" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224392v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniia Lapina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-024-01946-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04677681v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Passieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gibiat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cottier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7582" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823846v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-022-02234-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613766v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fuenzalida-Henriquez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Castillo-Ibarra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Hinojosa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-02124-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090960v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113955" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057840v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guinard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2019.01.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655010v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Abbas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5830" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358379v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-017-1444-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764413v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Person" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581031v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04676234v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0027129" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618153v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612002v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cottier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466403v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145484v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125245v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774136v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717602v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242975v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243022v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Saavedra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tardieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243014v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070084v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brehier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852098v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899311v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349796v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224349v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696399v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410139v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01588293v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLN030" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05497368v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mart&#237;nez-Fuentes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pesante" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Saavedra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Oumaziz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/cmc.2025.065746" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682786v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanneteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Sentagne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bouclier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117345" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224392v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniia Lapina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-024-01946-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04677681v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Passieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gibiat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cottier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7582" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823846v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-022-02234-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613766v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fuenzalida-Henriquez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Castillo-Ibarra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Hinojosa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-02124-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090960v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113955" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057840v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guinard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2019.01.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655010v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Abbas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5830" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358379v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-017-1444-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571171v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingdong Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo L&#243;pez Quesada" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-Cardenas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04676234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0027129" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618153v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581031v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764413v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Person" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612002v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cottier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466403v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145484v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125245v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774136v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717602v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242975v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243014v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Saavedra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tardieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243022v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070084v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brehier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852098v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899311v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349796v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224349v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696399v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410139v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01588293v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLN030" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>