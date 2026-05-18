--- v1 (2026-04-07)
+++ v2 (2026-05-18)
@@ -1661,243 +1661,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode Latin isogéométrique immergée pour le calcul d'interfaces non-linéaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evgeniia Lapina</w:t>
+                <w:t xml:space="preserve">High-Performance Mechanically Regularized Finite-Element Digital Volume Correlation for Complex Architectured Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Oumaziz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+              <w:t xml:space="preserve">PhotoMechanics - iDICs conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Clermont-ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04581031v1</w:t>
+                <w:t xml:space="preserve">hal-04764413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Performance Mechanically Regularized Finite-Element Digital Volume Correlation for Complex Architectured Materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+                <w:t xml:space="preserve">Méthode Latin isogéométrique immergée pour le calcul d'interfaces non-linéaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniia Lapina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Oumaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bouclier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Oumaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoMechanics - iDICs conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Clermont-ferrand, France</w:t>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764413v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode de réduction de modèle combinatoire pour l'analyse éléments finis des instruments à vent</w:t>
               </w:r>
@@ -2568,243 +2568,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problème grossier spectral pour une méthode de décomposition de domaine mixte</w:t>
+                <w:t xml:space="preserve">CONSTRUCCIÓN ESPECTRAL DE UN PRECONDICIONADOR PARA UN MÉTODO MIXTO DE DESCOMPOSICIÓN DE DOMINO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Oumaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Saavedra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens (Var), France</w:t>
+              <w:t xml:space="preserve">Jornadas de Mecánica Computacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03243014v1</w:t>
+                <w:t xml:space="preserve">hal-03243022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONSTRUCCIÓN ESPECTRAL DE UN PRECONDICIONADOR PARA UN MÉTODO MIXTO DE DESCOMPOSICIÓN DE DOMINO</w:t>
+                <w:t xml:space="preserve">Problème grossier spectral pour une méthode de décomposition de domaine mixte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Oumaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Saavedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jornadas de Mecánica Computacional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, santiago, Chile</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens (Var), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03243022v1</w:t>
+                <w:t xml:space="preserve">hal-03243014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MÉTODO DE DESCOMPOSICIÓN DE DOMINIOS NO INVASIVO PARA EL ESTUDIO DE LA DELAMINACIÓN DE MATERIALES COMPUESTOS</w:t>
               </w:r>
@@ -3190,217 +3190,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de décomposition de domaine mixte non-intrusive multiéchelle</w:t>
+                <w:t xml:space="preserve">Non Intrusive Mixed Domain Decomposition for Parallel Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Oumaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du congrès français de mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">IRTG ViVaCE - Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Rehburg-Loccum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01224349v1</w:t>
+                <w:t xml:space="preserve">hal-01696399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Intrusive Mixed Domain Decomposition for Parallel Computation</w:t>
+                <w:t xml:space="preserve">Méthode de décomposition de domaine mixte non-intrusive multiéchelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Oumaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRTG ViVaCE - Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Rehburg-Loccum, Germany</w:t>
+              <w:t xml:space="preserve">Actes du congrès français de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696399v1</w:t>
+                <w:t xml:space="preserve">hal-01224349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3811,51 +3811,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05497368v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mart&#237;nez-Fuentes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pesante" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Saavedra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Oumaziz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/cmc.2025.065746" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682786v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanneteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Sentagne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bouclier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117345" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224392v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniia Lapina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-024-01946-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04677681v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Passieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gibiat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cottier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7582" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823846v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-022-02234-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613766v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fuenzalida-Henriquez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Castillo-Ibarra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Hinojosa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-02124-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090960v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113955" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057840v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guinard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2019.01.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655010v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Abbas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5830" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358379v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-017-1444-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571171v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingdong Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo L&#243;pez Quesada" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-Cardenas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04676234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0027129" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618153v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581031v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764413v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Person" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612002v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cottier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466403v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145484v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125245v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774136v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717602v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242975v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243014v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Saavedra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tardieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243022v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070084v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brehier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852098v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899311v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349796v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224349v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696399v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410139v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01588293v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLN030" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05497368v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mart&#237;nez-Fuentes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pesante" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Saavedra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Oumaziz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/cmc.2025.065746" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682786v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanneteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Sentagne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bouclier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117345" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224392v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniia Lapina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-024-01946-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04677681v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Passieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gibiat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cottier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7582" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823846v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-022-02234-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613766v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fuenzalida-Henriquez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Castillo-Ibarra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Hinojosa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-02124-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090960v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113955" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057840v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guinard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2019.01.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655010v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Abbas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5830" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358379v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-017-1444-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571171v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingdong Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo L&#243;pez Quesada" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-Cardenas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04676234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0027129" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618153v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764413v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Person" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581031v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612002v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cottier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466403v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145484v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125245v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774136v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717602v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242975v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243022v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Saavedra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tardieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243014v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070084v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brehier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852098v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899311v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349796v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696399v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224349v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410139v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01588293v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLN030" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>