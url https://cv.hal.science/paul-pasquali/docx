--- v0 (2026-03-09)
+++ v1 (2026-04-11)
@@ -358,324 +358,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03083963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La culture du pauvre : un classique revisité. Hoggart, les classes populaires et la mobilité sociale.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobilités sociales (dossier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pagis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pasquali</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Mobilités sociales, 2 (114), </w:t>
+              <w:t xml:space="preserve">, 2016, Politix, 114, pp.7-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pox.114.0021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/lectures.22420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01450056v1</w:t>
+                <w:t xml:space="preserve">hal-03158562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilités sociales (dossier)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Observer les mobilités sociales en train de se faire. Micro-contextes, expériences vécues et incidences socio-politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pagis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pasquali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Politix, 114, pp.7-201. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/lectures.22420⟩</w:t>
+              <w:t xml:space="preserve">, 2016, Politix, 114 (2), pp.7-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.114.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158562v1</w:t>
+                <w:t xml:space="preserve">hal-03119704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer les mobilités sociales en train de se faire. Micro-contextes, expériences vécues et incidences socio-politiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La culture du pauvre : un classique revisité. Hoggart, les classes populaires et la mobilité sociale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pasquali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Politix, 114 (2), pp.7-20. </w:t>
+              <w:t xml:space="preserve">, 2016, Mobilités sociales, 2 (114), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pox.114.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pox.114.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119704v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01450056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire l'excellence (dossier)</w:t>
+                <w:t xml:space="preserve">Introduction. Les classements dans les institutions de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Coton</w:t>
@@ -695,104 +695,113 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Nouri-Mangold</w:t>
+                <w:t xml:space="preserve">Sabrina Nouiri-Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Sociétés contemporaines, 102, pp.5-102</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 102 (2), pp.5-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soco.102.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02461196v1</w:t>
+                <w:t xml:space="preserve">hal-02416620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -814,127 +823,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Nouiri-Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, N° 102 (2), pp.5-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/soco.102.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Les classements dans les institutions de formation</w:t>
+                <w:t xml:space="preserve">Faire l'excellence (dossier)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Coton</w:t>
@@ -948,103 +957,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Nouiri-Mangold</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Nouri-Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 102 (2), pp.5-17. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, Sociétés contemporaines, 102, pp.5-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/soco.102.0005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02416620v1</w:t>
+                <w:t xml:space="preserve">hal-02461196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2290,51 +2290,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533876v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pasquali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.140.0071" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533875v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2024.2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083963v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-83582020000300218" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450056v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwartz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.114.0021" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03158562v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pagis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.22420" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03119704v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.114.0005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02461196v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Coton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darmon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Lignier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Nouri-Mangold" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961609v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Nouiri-Mangold" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.102.0005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416620v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533879v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933867v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ernaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Lagrave" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Carlotta Hechler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;lot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://altamarea.es/producto/escribir-la-intimidad/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehess.hal.science/hal-04925912v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tomasella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973624v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880456v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renahy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.raisonsdagir-editions.org/catalogue/le-laboratoire-des-sciences-sociales/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533878v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gs4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868924v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868910v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318001v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507740v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr/ouvrage/m%C3%A9tier-sociologue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791191v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.raisonsdagir-editions.org/wp-content/uploads/2018/08/Table_Laboratoire_sciences_sociales_2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533876v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pasquali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.140.0071" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533875v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2024.2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083963v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-83582020000300218" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03158562v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pagis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.22420" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03119704v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.114.0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450056v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwartz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.114.0021" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416620v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Coton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darmon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Lignier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Nouiri-Mangold" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.102.0005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961609v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02461196v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Nouri-Mangold" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533879v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933867v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ernaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Lagrave" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Carlotta Hechler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;lot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://altamarea.es/producto/escribir-la-intimidad/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehess.hal.science/hal-04925912v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tomasella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973624v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880456v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renahy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.raisonsdagir-editions.org/catalogue/le-laboratoire-des-sciences-sociales/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533878v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gs4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868924v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868910v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318001v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507740v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr/ouvrage/m%C3%A9tier-sociologue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791191v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.raisonsdagir-editions.org/wp-content/uploads/2018/08/Table_Laboratoire_sciences_sociales_2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>