--- v1 (2026-04-11)
+++ v2 (2026-05-11)
@@ -631,51 +631,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Les classements dans les institutions de formation</w:t>
+                <w:t xml:space="preserve">Faire l'excellence (dossier)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Coton</w:t>
@@ -695,113 +695,104 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Nouiri-Mangold</w:t>
+                <w:t xml:space="preserve">Sabrina Nouri-Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 102 (2), pp.5-17. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, Sociétés contemporaines, 102, pp.5-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416620v1</w:t>
+                <w:t xml:space="preserve">hal-02461196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -823,127 +814,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Nouiri-Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, N° 102 (2), pp.5-17. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soco.102.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire l'excellence (dossier)</w:t>
+                <w:t xml:space="preserve">Introduction. Les classements dans les institutions de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Coton</w:t>
@@ -957,94 +948,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Nouri-Mangold</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Nouiri-Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Sociétés contemporaines, 102, pp.5-102</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 102 (2), pp.5-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soco.102.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461196v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1714,165 +1714,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuare la conversazione</w:t>
+                <w:t xml:space="preserve">Continuar la conversación (postface)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pasquali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annie Ernaux et Rose-Marie Lagrave, Una Conversazione</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oligo Editore, 2024, 9791281000643</w:t>
+              <w:t xml:space="preserve">Annie Ernaux et Rose-Marie Lagrave, Escribir la intimidad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Altamarea ediciones, 2024, 978-84-19583-71-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04868924v1</w:t>
+                <w:t xml:space="preserve">hal-04868910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuar la conversación (postface)</w:t>
+                <w:t xml:space="preserve">Continuare la conversazione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pasquali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annie Ernaux et Rose-Marie Lagrave, Escribir la intimidad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Altamarea ediciones, 2024, 978-84-19583-71-0</w:t>
+              <w:t xml:space="preserve">Annie Ernaux et Rose-Marie Lagrave, Una Conversazione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oligo Editore, 2024, 9791281000643</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04868910v1</w:t>
+                <w:t xml:space="preserve">hal-04868924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poursuivre la conversation (postface)</w:t>
               </w:r>
@@ -2290,51 +2290,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533876v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pasquali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.140.0071" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533875v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2024.2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083963v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-83582020000300218" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03158562v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pagis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.22420" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03119704v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.114.0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450056v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwartz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.114.0021" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416620v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Coton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darmon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Lignier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Nouiri-Mangold" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.102.0005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961609v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02461196v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Nouri-Mangold" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533879v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933867v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ernaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Lagrave" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Carlotta Hechler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;lot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://altamarea.es/producto/escribir-la-intimidad/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehess.hal.science/hal-04925912v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tomasella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973624v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880456v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renahy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.raisonsdagir-editions.org/catalogue/le-laboratoire-des-sciences-sociales/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533878v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gs4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868924v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868910v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318001v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507740v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr/ouvrage/m%C3%A9tier-sociologue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791191v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.raisonsdagir-editions.org/wp-content/uploads/2018/08/Table_Laboratoire_sciences_sociales_2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533876v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pasquali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.140.0071" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533875v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2024.2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083963v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-83582020000300218" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03158562v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pagis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.22420" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03119704v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.114.0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450056v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwartz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.114.0021" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02461196v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Coton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darmon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Lignier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Nouri-Mangold" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961609v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Nouiri-Mangold" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.102.0005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416620v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533879v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933867v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ernaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Lagrave" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Carlotta Hechler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;lot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://altamarea.es/producto/escribir-la-intimidad/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehess.hal.science/hal-04925912v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tomasella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973624v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880456v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renahy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.raisonsdagir-editions.org/catalogue/le-laboratoire-des-sciences-sociales/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533878v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gs4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868910v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868924v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318001v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507740v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr/ouvrage/m%C3%A9tier-sociologue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791191v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.raisonsdagir-editions.org/wp-content/uploads/2018/08/Table_Laboratoire_sciences_sociales_2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>