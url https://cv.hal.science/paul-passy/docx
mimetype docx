--- v0 (2026-03-04)
+++ v1 (2026-04-05)
@@ -4457,277 +4457,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements de pratiques et systèmes agricoles pour l'amélioration de la qualité de l'eau. Performance environnementale de l'AB vs AC et reconnexion élevage et grande culture</w:t>
+                <w:t xml:space="preserve">Le bassin de l'Orgeval : un site rassembleur pour l'étude de la zone critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Anglade</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2015 du PIREN-Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Pierre et Marie Curie - Paris 6 (UPMC). FRA., 2015, Paris, France. 74 p</w:t>
+              <w:t xml:space="preserve">Journée du SOERE-RBV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau des Bassins Versants (RBV). Paris, FRA., 2015, Paris, France. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743967v1</w:t>
+                <w:t xml:space="preserve">hal-02800193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bassin de l'Orgeval : un site rassembleur pour l'étude de la zone critique</w:t>
+                <w:t xml:space="preserve">Changements de pratiques et systèmes agricoles pour l'amélioration de la qualité de l'eau. Performance environnementale de l'AB vs AC et reconnexion élevage et grande culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Juliette Anglade</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du SOERE-RBV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau des Bassins Versants (RBV). Paris, FRA., 2015, Paris, France. 25 p</w:t>
+              <w:t xml:space="preserve">Colloque 2015 du PIREN-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Pierre et Marie Curie - Paris 6 (UPMC). FRA., 2015, Paris, France. 74 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800193v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnecting crop farming and cattle breeding for a reduction of nitrogen losses in an instensive agricultural watershed</w:t>
               </w:r>
@@ -4832,260 +4832,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écologie du paysage et transferts d’azote dans les bassins versants, comment construire une typologie paysagère pertinente ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Palaeoenvironmental maps of the Rhône flood plain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Silvestre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gaydou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Provansal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques écologiques des paysages : de l'agricole à l'urbain - 6èmes journées françaises d’Écologie du Paysage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">Conference of the IAG Working Group " Large Rivers "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03097673v1</w:t>
+                <w:t xml:space="preserve">hal-00878591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeoenvironmental maps of the Rhône flood plain</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Combe</w:t>
+                <w:t xml:space="preserve">Écologie du paysage et transferts d’azote dans les bassins versants, comment construire une typologie paysagère pertinente ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Passy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Provansal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the IAG Working Group " Large Rivers "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Dynamiques écologiques des paysages : de l'agricole à l'urbain - 6èmes journées françaises d’Écologie du Paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878591v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riverine nutrients fluxes to the North Sea and harmful algal blooms, what changed since 1984?</w:t>
               </w:r>
@@ -5477,51 +5477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5854,51 +5854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Théry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5962,312 +5962,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Seine watershed water-agro-food system: long-term trajectories of C, N, P metabolism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecological Functioning of the Seine River: From Long-Term Modelling Approaches to High-Frequency Data Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Marescaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Vilmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Seine River basin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/698_2019_393⟩</w:t>
+              <w:t xml:space="preserve">Nicolas Flipo, Pierre Labadie, and Laurence Lestel (eds.), The Seine River Basin,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 90, Springer International Publishing, pp.189-216, 2020, The Handbook of Environmental Chemistry, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/698_2019_379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404947v1</w:t>
+                <w:t xml:space="preserve">hal-03044547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological Functioning of the Seine River: From Long-Term Modelling Approaches to High-Frequency Data Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Seine watershed water-agro-food system: long-term trajectories of C, N, P metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rocher</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Le Noë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Viennot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flipo N.; Labadie P.; Lestel L. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nicolas Flipo, Pierre Labadie, and Laurence Lestel (eds.), The Seine River Basin,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 90, Springer International Publishing, pp.189-216, 2020, The Handbook of Environmental Chemistry, </w:t>
+              <w:t xml:space="preserve">The Seine River basin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Handbook of environmental chemistry, </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/698_2019_379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/698_2019_393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03044547v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reservoir Hydrological Monitoring by Satellite Image Analysis</w:t>
               </w:r>
@@ -7687,51 +7687,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00789546v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461405v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Birre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theureaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181318" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470213v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Souissi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Allouche Khebour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs18020364" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328624v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.109008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690787v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martins" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kuss" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guitet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carladous" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2381471" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566042v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Le Vot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Nowak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sumera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land13050592" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432286v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48645/s8je-kz92" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714778v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-931-2022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330951v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brousse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11178075" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102597v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delalay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Tiwari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ziegler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vik Gopal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.13.014530" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102576v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Chen Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin K.H. Hu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soe Myint" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Chieh Feng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston T.L. Chow" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.209" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102586v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richards" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel R.Y. Oh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2016.09.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289717v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Callens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11533" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01333979v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benoit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2016.04.019" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01263707v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Grizzetti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Bouraoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/10/6/065008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194911v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vilain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.04.030" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195677v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gypens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delhez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanhoutte-Brunier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thieu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2012.10.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195670v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Brion" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Deligne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2012.04.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RTXSD3W-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195675v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Passy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2013.05.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PRS39NL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195681v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silvestre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1085-2012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194584v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fesneau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.04.035" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08CK83RV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110436v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178077v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-8-10823-2011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401930v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poullo Baidy Ba" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04731060v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Khebour Allouche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Petit-Berghem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680214v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Robert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024492v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gall&#233;py" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261090v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821428v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779071v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03455801v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02471202v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404818v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01985830v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Selles" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743967v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800193v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742418v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anglade" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097673v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878591v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabbert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaydou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Provansal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097650v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gypens" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rousseau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097695v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084878v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097720v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thery" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084818v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Lancelot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547738v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyane Ronchail" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097824v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404947v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/698_2019_393" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_393" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044547v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marescaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vilmin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_379" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102435v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119476726.ch3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102442v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457091.ch4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102527v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/qgis-et-outils-generiques/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599316v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Vilain" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702345v4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681633v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Queff&#233;l&#233;an" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404638v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789495v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Esculier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01934297v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806616v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pulou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480695v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Resch" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Dumont" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00789546v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461405v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Birre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theureaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181318" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470213v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Souissi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Allouche Khebour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs18020364" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328624v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.109008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690787v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martins" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kuss" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guitet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carladous" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2381471" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566042v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Le Vot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Nowak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sumera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land13050592" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432286v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48645/s8je-kz92" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714778v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-931-2022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330951v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brousse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11178075" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102597v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delalay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Tiwari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ziegler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vik Gopal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.13.014530" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102576v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Chen Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin K.H. Hu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soe Myint" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Chieh Feng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston T.L. Chow" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.209" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102586v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richards" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel R.Y. Oh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2016.09.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289717v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Callens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11533" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01333979v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benoit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2016.04.019" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01263707v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Grizzetti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Bouraoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/10/6/065008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194911v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vilain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.04.030" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195677v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gypens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delhez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanhoutte-Brunier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thieu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2012.10.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195670v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Brion" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Deligne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2012.04.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RTXSD3W-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195675v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Passy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2013.05.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PRS39NL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195681v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silvestre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1085-2012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194584v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fesneau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.04.035" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08CK83RV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110436v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178077v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-8-10823-2011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401930v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poullo Baidy Ba" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04731060v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Khebour Allouche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Petit-Berghem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680214v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Robert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024492v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gall&#233;py" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261090v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821428v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779071v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03455801v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02471202v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404818v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01985830v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Selles" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800193v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743967v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742418v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anglade" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878591v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabbert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaydou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Provansal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097673v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097650v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gypens" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rousseau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097695v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084878v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097720v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thery" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084818v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Lancelot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547738v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyane Ronchail" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097824v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044547v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marescaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vilmin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_379" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404947v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/698_2019_393" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_393" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102435v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119476726.ch3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102442v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457091.ch4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102527v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/qgis-et-outils-generiques/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599316v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Vilain" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702345v4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681633v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Queff&#233;l&#233;an" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404638v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789495v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Esculier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01934297v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806616v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pulou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480695v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Resch" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Dumont" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>