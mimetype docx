--- v1 (2026-04-05)
+++ v2 (2026-05-08)
@@ -196,51 +196,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00789546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2590,553 +2590,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Budget of N2O emissions at the watershed scale: role of land cover and topography (the Orgeval basin, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Passy</w:t>
+                <w:t xml:space="preserve">Restoration of ponds in rural landscapes: Modelling the effect on nitrate contamination of surface water (the Seine River Basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Passy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Silvestre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Billen</w:t>
+                <w:t xml:space="preserve">Corinne Fesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-9-1085-2012⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 430, pp.280-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.04.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195681v1</w:t>
+                <w:t xml:space="preserve">hal-01194584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoration of ponds in rural landscapes: Modelling the effect on nitrate contamination of surface water (the Seine River Basin, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Tournebize</w:t>
+                <w:t xml:space="preserve">Budget of N&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;O emissions at the watershed scale: role of land cover and topography (the Orgeval basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Passy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Billen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.04.035⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (3), pp.1085-1097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-9-1085-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01194584v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Budget of N&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;O emissions at the watershed scale: role of land cover and topography (the Orgeval basin, France)</w:t>
+                <w:t xml:space="preserve">Budget of N2O emissions at the watershed scale: role of land cover and topography (the Orgeval basin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...129 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Billen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8 (6), pp.10823 - 10857. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bgd-8-10823-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3146,280 +3016,280 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection spatio-temporelle des zones d’orpaillage dans le bassin de la Falémé par télédétection : Analyse à partir de sentinel-2 et GEE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poullo Baidy Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poullo Baidy Ba</w:t>
+                <w:t xml:space="preserve">Laurent Bruckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lavie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Géomatique et Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Sine Saloum El Hadj Ibrahima NIASS, Nov 2025, Kaolack, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05401930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking urban extent and temperature trends using earth observation big data from the cloud computing service of Digital Earth Africa: Case of the Historic Urban Landscape of Sfax city, Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syrine Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Khebour Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Passy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Petit-Berghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 6th Euro-Mediterranean Conference for Environmental Integration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storm Alex : lessons learnt from the debris flood that occurred on October 2nd 2020 in the French Maritim Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3441,235 +3311,235 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interpraevent 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Vienna, Austria. pp.680-684</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semis de mares forestières associés aux vestiges du Canal Louis XIV (Eure-et-Loir) : de la révélation patrimoniale à la modélisation des connectivités écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Betard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Betard</w:t>
+                <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Clauzel</w:t>
+                <w:t xml:space="preserve">Clélia Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clélia Bilodeau</w:t>
+                <w:t xml:space="preserve">Hervé Gallépy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Grésillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mares, un patrimoine naturel construit, un patrimoine culturel négligé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Laon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crues exceptionnelles de la Vésubie et de la Roya (Oct. 2020): caractérisation hydrogéomorphologique et perspectives de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Melun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3728,194 +3598,194 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS Rivers 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ZABR; GRAIE, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONNECT-EURE Contribution des vestiges du Canal Louis XIV aux continuités écologiques actuelles et passées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Betard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Clauzel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clélia Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Grésillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GT « Biodiversité, savoirs, pratiques et engagements » LabEx DynamiTe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03821428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channel change during catastrophic flood: example of the Alex storm in the Vésubie valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3970,100 +3840,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IAG International Conference on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des hydrosystèmes régionaux anthropisés : la plateforme du PIREN-Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4095,445 +3965,445 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 2021 du PIREN-Seine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional-scale coupled modeling of water pollution by nitrate from agricultural sources: the Seine-Normandie hydrosystem case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Viennot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Crop Modelling Symposium (iCROPM2020) - STICS 2020 conference side-event</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICROPM. INT., 2020, Montpellier, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471202v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires du système agro-alimentaire du bassin de la Seine : passé, présent, futur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Le Noë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème colloque du programme PIREN Seine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial reservoirs monitoring using all the available Landsat and Resourcesat archives in Central India: from the Green Revolution until Now</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Selles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bassin de l'Orgeval : un site rassembleur pour l'étude de la zone critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4552,73 +4422,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du SOERE-RBV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau des Bassins Versants (RBV). Paris, FRA., 2015, Paris, France. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements de pratiques et systèmes agricoles pour l'amélioration de la qualité de l'eau. Performance environnementale de l'AB vs AC et reconnexion élevage et grande culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4677,323 +4547,323 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 2015 du PIREN-Seine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Pierre et Marie Curie - Paris 6 (UPMC). FRA., 2015, Paris, France. 74 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnecting crop farming and cattle breeding for a reduction of nitrogen losses in an instensive agricultural watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Anglade</w:t>
+                <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Nitrogen Workshop "The Nitrogen Challenge : Building a Blueprint for Nitrogen use Effiiency and Food Security"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidade de Lisboa (ULISBOA). PRT., 2014, Lisbon, Portugal. 579 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeoenvironmental maps of the Rhône flood plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
+                <w:t xml:space="preserve">S. Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chabbert</w:t>
+                <w:t xml:space="preserve">P. Gaydou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gaydou</w:t>
+                <w:t xml:space="preserve">C. Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Provansal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the IAG Working Group " Large Rivers "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écologie du paysage et transferts d’azote dans les bassins versants, comment construire une typologie paysagère pertinente ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5002,231 +4872,231 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques écologiques des paysages : de l'agricole à l'urbain - 6èmes journées françaises d’Écologie du Paysage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03097673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riverine nutrients fluxes to the North Sea and harmful algal blooms, what changed since 1984?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gypens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03097650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waterscape management, ponds implementation and nutrient transfers through a watershed.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5235,119 +5105,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Ponds Conservation Network 2012 - Little things mean a lot: understanding the role of ponds in a changing world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03097695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape management and nutrient transfers through a watershed. how to decrease nitric pollution in the intensive agricultural basin of the Seine (France) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5356,119 +5226,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU - European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports de nutriments à la mer : de la Convention OSPAR au Grenelle de l’Environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5477,123 +5347,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIREN Seine 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03097720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape management and nitrogen retention in the watersheds : quantitative impact at the coastal zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5602,196 +5472,196 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nitrogen and global change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Édimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de l'extension spatiale et de la variabilité temporelle des zones inondées dans les Llanos de Moxos (Amazonie bolivienne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josyane Ronchail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Satellites Grand Champ pour le suivi de l'environnement, des ressources naturelles et des risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00547738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5801,51 +5671,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an ecological agriculture on well catchment areas: what impacts in terms of nitric pollution at the scale of the Seine Basin, France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5854,97 +5724,97 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Théry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS.Rivers 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03097824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5954,716 +5824,716 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological Functioning of the Seine River: From Long-Term Modelling Approaches to High-Frequency Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Marescaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Marescaux</w:t>
+                <w:t xml:space="preserve">Sophie Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Guillon</w:t>
+                <w:t xml:space="preserve">Lauriane Vilmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nicolas Flipo, Pierre Labadie, and Laurence Lestel (eds.), The Seine River Basin,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 90, Springer International Publishing, pp.189-216, 2020, The Handbook of Environmental Chemistry, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/698_2019_379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03044547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Seine watershed water-agro-food system: long-term trajectories of C, N, P metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Le Noë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flipo N.; Labadie P.; Lestel L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Seine River basin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Handbook of environmental chemistry, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/698_2019_393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reservoir Hydrological Monitoring by Satellite Image Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Selles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QGIS and Applications in Water and Risks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.77-103, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119476726.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03102435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of SAGA GIS Modules in QGIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Théry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QGIS and Generic Tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.107-149, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119457091.ch4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03102442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des modules SAGA GIS dans QGIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Thery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QGIS et outils génériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.119-163, 2018, Utilisation de QGIS en télédétection, 9781784053383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03102527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts de nitrates et transformations dans un petit bassin versant de la Seine : l’Orgeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. G. Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.145-157, 2013, 978-2-7592-2073-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6673,51 +6543,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobiliser simplement les données du LiDAR HD de l'IGN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Melun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6726,87 +6596,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Office français de la Biodiversité; Université Paris Cité. 2024, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702345v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d’expérience technique de la crue du 2 octobre 2020 dans la vallée de la Roya - Volet torrentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Quefféléan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6814,134 +6684,134 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Kuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ONF-RTM; ONF-DRN; INRAE ETNA; Ministère de la Transition Ecologique; Direction Départementale des Territoires et de la Mer des Alpes-Maritimes. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation intégrée de la cascade de l’azote générée par le système agro-alimentaire et de son impact sur la qualité des eaux de l’hydrosystème Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6970,235 +6840,235 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mines Paris-PSL. 2019, pp.8-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système agro alimentaire du bassin de la Seine : Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Barles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Barles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+                <w:t xml:space="preserve">Florent Chlebowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Chlebowski</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabien Esculier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Programme PIREN Seine. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des apports diffus d’azote et de phosphore aux masses d’eau de surface du bassin Seine-Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7214,169 +7084,169 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Sorbonne Université/CNRS, UMR Metis; MinesParisTech, Géosciences; Agence de l'Eau Seine-Normandie. 2018, 58p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les zones humides comme aménagement tampon pour la rétention des contaminants : exemples d'une ancienne cressonnière, d'une tourbière et d'un bassin de stockage d'eau pour l'irrigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Pulou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Fesneau</w:t>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Chaumont</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] CEMAGREF. 2011, 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7386,161 +7256,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation aux SIG - Travaux Dirigés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poullo Baidy Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Viel</w:t>
+                <w:t xml:space="preserve">Mathilde Resch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Resch</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mélody Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Initiation à la télédétection et aux SIG, Paris, France. 2026, pp.73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId205"/>
+      <w:footerReference w:type="default" r:id="rId204"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7687,51 +7557,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00789546v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461405v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Birre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theureaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181318" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470213v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Souissi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Allouche Khebour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs18020364" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328624v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.109008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690787v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martins" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kuss" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guitet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carladous" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2381471" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566042v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Le Vot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Nowak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sumera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land13050592" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432286v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48645/s8je-kz92" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714778v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-931-2022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330951v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brousse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11178075" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102597v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delalay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Tiwari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ziegler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vik Gopal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.13.014530" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102576v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Chen Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin K.H. Hu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soe Myint" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Chieh Feng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston T.L. Chow" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.209" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102586v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richards" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel R.Y. Oh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2016.09.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289717v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Callens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11533" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01333979v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benoit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2016.04.019" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01263707v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Grizzetti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Bouraoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/10/6/065008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194911v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vilain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.04.030" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195677v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gypens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delhez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanhoutte-Brunier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thieu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2012.10.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195670v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Brion" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Deligne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2012.04.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RTXSD3W-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195675v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Passy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2013.05.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PRS39NL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195681v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silvestre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1085-2012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194584v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fesneau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.04.035" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08CK83RV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110436v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178077v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-8-10823-2011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401930v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poullo Baidy Ba" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04731060v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Khebour Allouche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Petit-Berghem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680214v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Robert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024492v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gall&#233;py" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261090v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821428v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779071v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03455801v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02471202v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404818v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01985830v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Selles" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800193v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743967v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742418v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anglade" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878591v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabbert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaydou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Provansal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097673v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097650v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gypens" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rousseau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097695v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084878v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097720v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thery" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084818v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Lancelot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547738v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyane Ronchail" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097824v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044547v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marescaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vilmin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_379" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404947v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/698_2019_393" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_393" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102435v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119476726.ch3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102442v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457091.ch4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102527v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/qgis-et-outils-generiques/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599316v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Vilain" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702345v4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681633v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Queff&#233;l&#233;an" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404638v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789495v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Esculier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01934297v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806616v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pulou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480695v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Resch" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Dumont" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00789546v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461405v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Birre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theureaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181318" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470213v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Souissi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Allouche Khebour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs18020364" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328624v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.109008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690787v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martins" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kuss" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guitet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carladous" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2381471" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566042v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Le Vot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Nowak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sumera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land13050592" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432286v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48645/s8je-kz92" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714778v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-931-2022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330951v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brousse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11178075" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102597v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delalay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Tiwari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ziegler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vik Gopal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.13.014530" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102576v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Chen Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin K.H. Hu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soe Myint" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Chieh Feng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston T.L. Chow" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.209" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102586v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richards" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel R.Y. Oh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2016.09.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289717v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Callens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11533" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01333979v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benoit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2016.04.019" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01263707v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Grizzetti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Bouraoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/10/6/065008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194911v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vilain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.04.030" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195677v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gypens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delhez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanhoutte-Brunier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thieu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2012.10.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195670v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Brion" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Deligne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2012.04.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RTXSD3W-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195675v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Passy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2013.05.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PRS39NL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194584v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fesneau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.04.035" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08CK83RV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110436v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silvestre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1085-2012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178077v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-8-10823-2011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401930v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poullo Baidy Ba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04731060v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Khebour Allouche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Petit-Berghem" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680214v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Robert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024492v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gall&#233;py" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261090v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821428v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779071v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03455801v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02471202v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404818v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01985830v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Selles" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800193v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743967v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742418v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anglade" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878591v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabbert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaydou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Provansal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097673v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097650v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gypens" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rousseau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097695v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084878v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097720v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thery" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084818v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Lancelot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547738v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyane Ronchail" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097824v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044547v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marescaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vilmin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_379" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404947v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/698_2019_393" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_393" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102435v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119476726.ch3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102442v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457091.ch4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102527v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/qgis-et-outils-generiques/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599316v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Vilain" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702345v4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681633v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Queff&#233;l&#233;an" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404638v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789495v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Esculier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01934297v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806616v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pulou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480695v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Resch" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Dumont" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>