--- v1 (2026-03-28)
+++ v2 (2026-05-13)
@@ -569,882 +569,891 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mircea Petrache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 57 (4), pp.3649-3694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/24M1650193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208973v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence rate of entropy-regularized multi-marginal optimal transport costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Nenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pegon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Mathematics = Journal Canadien de Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4153/S0008414X24000257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154453v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass concentration in rescaled first order integral functionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pegon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11, pp.42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/jep.257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517074v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence rate of general entropic optimal transport costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pegon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Tamanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 62 (4), pp.116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00526-023-02455-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of optimal traffic plans in the irrigation problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio de Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Marchese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pegon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Prouff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3934/dcds.2021167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02519237v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fractal shape optimization problem in branched transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pegon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Santambrogio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qinglan Xia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123, pp.244-269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matpur.2018.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581675v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A kinetic selection principle for curl-free vector fields of unit norm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pegon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 42 (9), pp.1375-1402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/03605302.2017.1358276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01582933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full characterization of optimal transport plans for concave costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pegon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Piazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Santambrogio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3934/dcds.2015.35.6113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904175v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Transportation with an Oscillation-Type Cost: The One-Dimensional Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lesesvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pegon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Santambrogio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Set-Valued and Variational Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21 (3), pp.541-556. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11228-013-0229-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883716v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1454,100 +1463,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branched transport and fractal structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pegon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classical Analysis and ODEs [math.CA]. Université Paris Saclay (COmUE), 2017. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2017SACLS444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01661457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1557,121 +1566,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Lagrangian branched transport model and the equivalence with its Eulerian formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pegon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topological optimization and optimal transport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.281-303, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110430417-012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1739,51 +1748,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51CD5BE1"/>
+    <w:nsid w:val="0C35D994"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1887,51 +1896,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="49D8CAC2"/>
+    <w:nsid w:val="1E9B80A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2121,51 +2130,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-pegon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-2113-2816" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05160124v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi de Pascale" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pegon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05157120v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Nenna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Tocquec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756113v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208973v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Petrache" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154453v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/S0008414X24000257" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517074v4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Monteil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.257" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689945v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carlier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tamanini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-023-02455-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519237v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Colombo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Rosa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marchese" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Prouff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2021167" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581675v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Santambrogio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglan Xia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2018.06.007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582933v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bochard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2017.1358276" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904175v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Piazzoli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2015.35.6113" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883716v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lesesvre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11228-013-0229-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01661457v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLS444" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581677v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110430417-012" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-pegon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-2113-2816" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05160124v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi de Pascale" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pegon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05157120v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Nenna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Tocquec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756113v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208973v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Petrache" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1650193" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154453v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/S0008414X24000257" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517074v4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Monteil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.257" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689945v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carlier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tamanini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-023-02455-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519237v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Colombo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Rosa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marchese" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Prouff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2021167" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581675v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Santambrogio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglan Xia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2018.06.007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582933v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bochard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2017.1358276" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904175v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Piazzoli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2015.35.6113" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883716v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lesesvre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11228-013-0229-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01661457v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLS444" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581677v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110430417-012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>