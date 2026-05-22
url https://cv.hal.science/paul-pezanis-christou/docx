--- v0 (2026-04-16)
+++ v1 (2026-05-22)
@@ -115,265 +115,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxing the symmetry assumption in participation games: a specification test for cluster-heterogeneity</w:t>
+                <w:t xml:space="preserve">Strategic ambiguity and risk in alternating pie-sharing experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Kirman</w:t>
+                <w:t xml:space="preserve">Anna Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Laisney</w:t>
+                <w:t xml:space="preserve">Werner Güth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pezanis-Christou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (4), pp.850-878. </w:t>
+              <w:t xml:space="preserve">Journal of Risk and Uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 66 (3), pp.233-260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10683-023-09797-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11166-022-09401-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886962v1</w:t>
+                <w:t xml:space="preserve">hal-04886990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic ambiguity and risk in alternating pie-sharing experiments</w:t>
+                <w:t xml:space="preserve">Relaxing the symmetry assumption in participation games: a specification test for cluster-heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Conte</w:t>
+                <w:t xml:space="preserve">Alan Kirman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Werner Güth</w:t>
+                <w:t xml:space="preserve">François Laisney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pezanis-Christou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Risk and Uncertainty</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 66 (3), pp.233-260. </w:t>
+              <w:t xml:space="preserve">Experimental Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (4), pp.850-878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11166-022-09401-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10683-023-09797-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886990v1</w:t>
+                <w:t xml:space="preserve">hal-04886962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An indirect evolutionary justification of risk neutral bidding in fair division games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Güth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pezanis-Christou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -433,51 +433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observational and reinforcement pattern-learning : An exploratory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nobuyuki Hanaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Kirman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pezanis-Christou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -524,51 +524,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Believing in correlated types in spite of independence: An indirect evolutionary analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Güth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pezanis-Christou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -640,51 +640,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss Aversion and Learning to Bid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis A. V. Dittrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Güth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1567,51 +1567,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886962v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kirman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laisney" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pezanis-Christou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-023-09797-8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886990v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Conte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner G&#252;th" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-022-09401-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04887005v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-020-00739-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723513v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyuki Hanaki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2018.01.009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04887033v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2015.05.027" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWPMQT4K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04887045v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis A. V. Dittrich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kocher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0335.2011.00892.x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-015HTPTC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04887061v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ellman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/aer.100.5.2478" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279192v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Abbink" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Brandts" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2004.12.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279157v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Irlenbusch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Rockenbach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolkarim Sadrieh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-2921(03)00044-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279255v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Schram" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0297.2007.02109.x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S6Q1WH8H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279237v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Neugebauer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2005.03.011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKTZC5JX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279176v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886990v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Conte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner G&#252;th" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pezanis-Christou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-022-09401-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886962v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kirman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laisney" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-023-09797-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04887005v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-020-00739-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723513v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyuki Hanaki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2018.01.009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04887033v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2015.05.027" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWPMQT4K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04887045v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis A. V. Dittrich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kocher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0335.2011.00892.x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-015HTPTC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04887061v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ellman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/aer.100.5.2478" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279192v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Abbink" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Brandts" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2004.12.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279157v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Irlenbusch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Rockenbach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolkarim Sadrieh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-2921(03)00044-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279255v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Schram" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0297.2007.02109.x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S6Q1WH8H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279237v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Neugebauer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2005.03.011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKTZC5JX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279176v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>