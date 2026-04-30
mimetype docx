--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -278,196 +278,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intelligence artificielle générative en classe de FLE : retour sur un atelier et ses effets en formation continue d’enseignants en République tchèque</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration de la notion de cadre dans l’apprentissage en tandem : Analyse des perceptions et des pratiques des apprenants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cappellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pouzergues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.57086/dfles.1646⟩</w:t>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15bey⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05148826v1</w:t>
+                <w:t xml:space="preserve">hal-05412254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de la notion de cadre dans l’apprentissage en tandem : Analyse des perceptions et des pratiques des apprenants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’intelligence artificielle générative en classe de FLE : retour sur un atelier et ses effets en formation continue d’enseignants en République tchèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pouzergues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23-2, </w:t>
+              <w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15bey⟩</w:t>
+                <w:t xml:space="preserve">⟨10.57086/dfles.1646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05412254v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blended learning for autonomy development in heterogeneous FLE classes: A lever for developing learners’ transversal competencies?</w:t>
               </w:r>
@@ -531,51 +531,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs pour l'apprentissage différencié en milieu homoglotte. Elements de modélisations des formations autonomisantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cappellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -821,51 +821,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La classe multi-niveaux et la pédagogie différenciée dans un cours hybride. Des leviers pour l’autonomisation des apprenants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pouzergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cappellini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches et Applications - FDLM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Hétérogénéité, différenciation et contextualisation en français langue étrangère et seconde., Recherche et applications (72), pp.83-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1011,605 +1011,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prendre en compte les hétérogénéités grâce l'intelligence artificielle générative : vers de nouvelles formes de différenciation pédagogique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usages émergents de l'IA générative chez les apprenants de FLE et les élèves du secondaire : penser l'outil comme levier d'écriture et de réflexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Deias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pouzergues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NéALA 2025 Naturel et Artificiel en Linguistique Appliquée : une époque de paradoxes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ATILF, Jul 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">Usages et mésusages de l'IAG à l'Université : regards croisés étudiants, enseignants, chercheurs. Repères pour un usage éclairé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Parole et Langage; CNRS; Aix-Marseille Université, Nov 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04892945v1</w:t>
+                <w:t xml:space="preserve">hal-05378532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'IA générative au service de la didactique de la grammaire : une approche réflexive en Master FLE</w:t>
+                <w:t xml:space="preserve">Prendre en compte les hétérogénéités grâce l'intelligence artificielle générative : vers de nouvelles formes de différenciation pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pouzergues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NéALA 2025 Naturel et Artificiel en Linguistique Appliquée : une époque de paradoxes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire ATILF, Jul 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04892924v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’IA générative et la production écrite collaborative : Une approche innovante pour l’enseignement de la littérature francophone en contexte universitaire égyptien</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'IA générative au service de la didactique de la grammaire : une approche réflexive en Master FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pouzergues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Les utopies francophones en tous genres » XVIe Congrès mondial de la FIPF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FIPF, Jul 2025, Besançon, France</w:t>
+              <w:t xml:space="preserve">NéALA 2025 Naturel et Artificiel en Linguistique Appliquée : une époque de paradoxes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ATILF, Jul 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979399v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages émergents de l'IA générative chez les apprenants de FLE et les élèves du secondaire : penser l'outil comme levier d'écriture et de réflexion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’IA générative et la production écrite collaborative : Une approche innovante pour l’enseignement de la littérature francophone en contexte universitaire égyptien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Mohsen Abdel Azim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Deias</w:t>
+                <w:t xml:space="preserve">Samah Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pouzergues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Usages et mésusages de l'IAG à l'Université : regards croisés étudiants, enseignants, chercheurs. Repères pour un usage éclairé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Parole et Langage; CNRS; Aix-Marseille Université, Nov 2025, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">« Les utopies francophones en tous genres » XVIe Congrès mondial de la FIPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FIPF, Jul 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05378532v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner le FLE-FLS en classes hétérogènes : présentation d’un dispositif hybride de différenciation pédagogique</w:t>
+                <w:t xml:space="preserve">Opportunités de la formation hybride pour un apprentissage personnalisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pouzergues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mardis du DEFLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Dec 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">14ème congrès international TiceMed : Digitalisation des pratiques en éducation : risques, valeurs et opportunités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TICE-MED, Oct 2024, Le Caire, Égypte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04980263v1</w:t>
+                <w:t xml:space="preserve">hal-04712673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promouvoir l'agentivité des apprenants au sein d'un dispositif hybride de FLE à visée &amp;quot;autonomisante&amp;quot; : vers une prise en compte de l'hétérogénéité en classe multi-niveaux ?</w:t>
+                <w:t xml:space="preserve">Enseigner le FLE-FLS en classes hétérogènes : présentation d’un dispositif hybride de différenciation pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pouzergues</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agentivité, engagement et apprentissage en (didactique des) langues dans des contextes numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alsic - Lidilem - Icare, Jun 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Les mardis du DEFLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Dec 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612172v1</w:t>
+                <w:t xml:space="preserve">hal-04980263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place et le rôle de l’imprévu dans un dispositif hybride construit pour les classes multi-niveaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine David</w:t>
+                <w:t xml:space="preserve">Promouvoir l'agentivité des apprenants au sein d'un dispositif hybride de FLE à visée &amp;quot;autonomisante&amp;quot; : vers une prise en compte de l'hétérogénéité en classe multi-niveaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Pouzergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Pouzergues</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème congrès international RANACLES 2024 : Sortir du cadre dans l'apprentissage et l'enseignement des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RANACLES, Nov 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">Agentivité, engagement et apprentissage en (didactique des) langues dans des contextes numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alsic - Lidilem - Icare, Jun 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713018v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de la notion de &amp;quot;cadre&amp;quot; à l'aune d'une expérience de tandem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cappellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pouzergues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1641,247 +1628,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une prise en compte des hétérogénéités à l’ère du numérique : le cas d’un dispositif hybride ancré dans une approche par projet pour différencier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La place et le rôle de l’imprévu dans un dispositif hybride construit pour les classes multi-niveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pouzergues</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La francophonie en marche en France et dans le monde : Innover et créer en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPE Aix-Marseille Université, Sep 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">31ème congrès international RANACLES 2024 : Sortir du cadre dans l'apprentissage et l'enseignement des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RANACLES, Nov 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710957v1</w:t>
+                <w:t xml:space="preserve">hal-04713018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la formation hybride pour la gestion des hétérogénéités en classe de FLE multi-niveaux</w:t>
+                <w:t xml:space="preserve">Pour une prise en compte des hétérogénéités à l’ère du numérique : le cas d’un dispositif hybride ancré dans une approche par projet pour différencier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pouzergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème congrès européen de la FIPF : Ensemble en français ! Réfléchir, échanger, agir sur le monde d’aujourd’hui et de demain.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FIPF, Sep 2024, Bucarest (Romania), Roumanie</w:t>
+              <w:t xml:space="preserve">La francophonie en marche en France et dans le monde : Innover et créer en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE Aix-Marseille Université, Sep 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710944v1</w:t>
+                <w:t xml:space="preserve">hal-04710957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunités de la formation hybride pour un apprentissage personnalisé</w:t>
+                <w:t xml:space="preserve">Apports de la formation hybride pour la gestion des hétérogénéités en classe de FLE multi-niveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pouzergues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème congrès international TiceMed : Digitalisation des pratiques en éducation : risques, valeurs et opportunités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TICE-MED, Oct 2024, Le Caire, Égypte</w:t>
+              <w:t xml:space="preserve">4ème congrès européen de la FIPF : Ensemble en français ! Réfléchir, échanger, agir sur le monde d’aujourd’hui et de demain.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FIPF, Sep 2024, Bucarest (Romania), Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712673v1</w:t>
+                <w:t xml:space="preserve">hal-04710944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif hybride en classes de FLE hétérogènes : un levier de développement de compétences transversales chez les apprenants ?</w:t>
               </w:r>
@@ -2012,165 +2012,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche actionnelle et dispositif hybride au service de la pédagogie différenciée et de l’autonomisation pour gérer l’hétérogénéité des niveaux dans l’apprentissage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complémentarité de CL et CRL pour l’autonomisation de l’apprentissage du FLE en milieu homoglotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cappellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pouzergues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les discours numériques : enjeux linguistiques et communicationnels, perspectives didactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">XXIX Congrès RANACLES 2022. Perspectives d'avenir des Centres de Lanuges et Centres de Ressources en Langues : quelle(s) vision(s) de CLs et CRLs du futur ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03693479v1</w:t>
+                <w:t xml:space="preserve">halshs-03764004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadre méthodologique pour évaluer le caractère autonomisant d’un dispositif hybride adapté à la classe multi-niveaux.</w:t>
+                <w:t xml:space="preserve">Approche actionnelle et dispositif hybride au service de la pédagogie différenciée et de l’autonomisation pour gérer l’hétérogénéité des niveaux dans l’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pouzergues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étudier le langage à l’ère numérique Université Sorbonne Nouvelle - RJC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Les discours numériques : enjeux linguistiques et communicationnels, perspectives didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03693467v1</w:t>
+                <w:t xml:space="preserve">hal-03693479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La créativité au service de la pédagogie différenciée dans une approche par projet</w:t>
               </w:r>
@@ -2232,424 +2258,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d’un dispositif hybride pour la classe multi-niveaux en contexte pandémique : résultats d’une recherche-action et perspectives</w:t>
+                <w:t xml:space="preserve">Cadre méthodologique pour évaluer le caractère autonomisant d’un dispositif hybride adapté à la classe multi-niveaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pouzergues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI Congrès international franco-espagnol E-GRAPHELES :Communication et enseignement des langues en environnement numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Valencia, Espagne</w:t>
+              <w:t xml:space="preserve">Étudier le langage à l’ère numérique Université Sorbonne Nouvelle - RJC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03822553v1</w:t>
+                <w:t xml:space="preserve">hal-03693467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complémentarité de CL et CRL pour l’autonomisation de l’apprentissage du FLE en milieu homoglotte</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mise en place d’un dispositif hybride pour la classe multi-niveaux en contexte pandémique : résultats d’une recherche-action et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pouzergues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIX Congrès RANACLES 2022. Perspectives d'avenir des Centres de Lanuges et Centres de Ressources en Langues : quelle(s) vision(s) de CLs et CRLs du futur ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">VI Congrès international franco-espagnol E-GRAPHELES :Communication et enseignement des langues en environnement numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Valencia, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03764004v1</w:t>
+                <w:t xml:space="preserve">hal-03822553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cours hybride en classe multiniveaux : étude pilote d'un dispositif au service de la pédagogie différenciée en classe hétérogène.</w:t>
+                <w:t xml:space="preserve">Cours hybride et pédagogie différenciée en classe de FLE multiniveaux. Un dispositif exploratoire en contexte pandémique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pouzergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Education et Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Congrès RANACLES 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452700v1</w:t>
+                <w:t xml:space="preserve">hal-03349963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cours hybride en classe multiniveaux : Vers un dispositif au service de la pédagogie différenciée pour gérer l’hétérogénéité dans l’apprentissage des langues.</w:t>
+                <w:t xml:space="preserve">Le cours hybride en classe multiniveaux : étude pilote d'un dispositif au service de la pédagogie différenciée en classe hétérogène.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pouzergues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès ONELA 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire Education et Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349961v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cours hybride et pédagogie différenciée en classe de FLE multiniveaux. Un dispositif exploratoire en contexte pandémique ?</w:t>
+                <w:t xml:space="preserve">Le cours hybride en classe multiniveaux : Vers un dispositif au service de la pédagogie différenciée pour gérer l’hétérogénéité dans l’apprentissage des langues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pouzergues</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès RANACLES 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Congrès ONELA 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349963v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2926,200 +2926,200 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner le FLE à l’ère du numérique</w:t>
+                <w:t xml:space="preserve">Blended Learning Opportunities for Personalized Learning in Multi-Level Classroom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pouzergues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La formation professionnelle continue en FLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Digitization in Education Risks, Values and Opportunities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2616, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hachette FLE</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Springer Nature Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.180-195, 2026, Communications in Computer and Information Science, 978-3-032-17556-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-17557-1_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05459358v1</w:t>
+                <w:t xml:space="preserve">hal-05509304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blended Learning Opportunities for Personalized Learning in Multi-Level Classroom</w:t>
+                <w:t xml:space="preserve">Enseigner le FLE à l’ère du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pouzergues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digitization in Education Risks, Values and Opportunities</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La formation professionnelle continue en FLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hachette FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Collection F, 978-2-01-719962-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer Nature Switzerland</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-05509304v1</w:t>
+                <w:t xml:space="preserve">hal-05459358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3542,51 +3542,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F4E58B9B"/>
+    <w:nsid w:val="28445543"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3773,51 +3773,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-pouzergues" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3685-5732" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492832v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pouzergues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15k93" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148826v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.1646" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412254v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cappellini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379568v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eujal-2025-0003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187767v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697048v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine David Lodovici" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10129" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772048v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eujal-2022-0007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351344v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451429v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Maunier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892945v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892924v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979399v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Mohsen Abdel Azim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Nasr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378532v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deias" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980263v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612172v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713018v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712697v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710957v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710944v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712673v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825961v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127396v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Catherine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693479v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693467v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675558v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822553v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764004v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452700v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349961v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349963v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892876v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Seard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127152v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333646v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459358v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hachettefle.com/livres-collections-collection-f/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509304v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-032-17557-1_13" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-17557-1_13" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598818v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421502v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dufeu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Grifi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leconte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04418830v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023AIXM0574" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-pouzergues" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3685-5732" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492832v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pouzergues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15k93" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412254v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cappellini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148826v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.1646" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379568v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eujal-2025-0003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187767v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697048v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine David Lodovici" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10129" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772048v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eujal-2022-0007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351344v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451429v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Maunier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378532v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892945v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892924v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979399v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Mohsen Abdel Azim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Nasr" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712673v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980263v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612172v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712697v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713018v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710957v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710944v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825961v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127396v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Catherine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764004v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693479v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675558v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693467v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822553v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349963v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452700v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349961v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892876v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Seard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127152v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333646v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509304v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-032-17557-1_13" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-17557-1_13" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459358v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hachettefle.com/livres-collections-collection-f/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598818v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421502v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dufeu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Grifi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leconte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04418830v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023AIXM0574" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>