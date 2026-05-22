--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -1011,877 +1011,877 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages émergents de l'IA générative chez les apprenants de FLE et les élèves du secondaire : penser l'outil comme levier d'écriture et de réflexion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prendre en compte les hétérogénéités grâce l'intelligence artificielle générative : vers de nouvelles formes de différenciation pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pouzergues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Usages et mésusages de l'IAG à l'Université : regards croisés étudiants, enseignants, chercheurs. Repères pour un usage éclairé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Parole et Langage; CNRS; Aix-Marseille Université, Nov 2025, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">NéALA 2025 Naturel et Artificiel en Linguistique Appliquée : une époque de paradoxes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ATILF, Jul 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378532v1</w:t>
+                <w:t xml:space="preserve">hal-04892945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prendre en compte les hétérogénéités grâce l'intelligence artificielle générative : vers de nouvelles formes de différenciation pédagogique</w:t>
+                <w:t xml:space="preserve">L'IA générative au service de la didactique de la grammaire : une approche réflexive en Master FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pouzergues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NéALA 2025 Naturel et Artificiel en Linguistique Appliquée : une époque de paradoxes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire ATILF, Jul 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04892945v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'IA générative au service de la didactique de la grammaire : une approche réflexive en Master FLE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’IA générative et la production écrite collaborative : Une approche innovante pour l’enseignement de la littérature francophone en contexte universitaire égyptien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Mohsen Abdel Azim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samah Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pouzergues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NéALA 2025 Naturel et Artificiel en Linguistique Appliquée : une époque de paradoxes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ATILF, Jul 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">« Les utopies francophones en tous genres » XVIe Congrès mondial de la FIPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FIPF, Jul 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04892924v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’IA générative et la production écrite collaborative : Une approche innovante pour l’enseignement de la littérature francophone en contexte universitaire égyptien</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Usages émergents de l'IA générative chez les apprenants de FLE et les élèves du secondaire : penser l'outil comme levier d'écriture et de réflexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samah Nasr</w:t>
+                <w:t xml:space="preserve">Damien Deias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pouzergues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Les utopies francophones en tous genres » XVIe Congrès mondial de la FIPF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FIPF, Jul 2025, Besançon, France</w:t>
+              <w:t xml:space="preserve">Usages et mésusages de l'IAG à l'Université : regards croisés étudiants, enseignants, chercheurs. Repères pour un usage éclairé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Parole et Langage; CNRS; Aix-Marseille Université, Nov 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979399v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunités de la formation hybride pour un apprentissage personnalisé</w:t>
+                <w:t xml:space="preserve">Enseigner le FLE-FLS en classes hétérogènes : présentation d’un dispositif hybride de différenciation pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pouzergues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème congrès international TiceMed : Digitalisation des pratiques en éducation : risques, valeurs et opportunités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TICE-MED, Oct 2024, Le Caire, Égypte</w:t>
+              <w:t xml:space="preserve">Les mardis du DEFLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Dec 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712673v1</w:t>
+                <w:t xml:space="preserve">hal-04980263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner le FLE-FLS en classes hétérogènes : présentation d’un dispositif hybride de différenciation pédagogique</w:t>
+                <w:t xml:space="preserve">Promouvoir l'agentivité des apprenants au sein d'un dispositif hybride de FLE à visée &amp;quot;autonomisante&amp;quot; : vers une prise en compte de l'hétérogénéité en classe multi-niveaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pouzergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mardis du DEFLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Dec 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Agentivité, engagement et apprentissage en (didactique des) langues dans des contextes numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alsic - Lidilem - Icare, Jun 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04980263v1</w:t>
+                <w:t xml:space="preserve">hal-04612172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promouvoir l'agentivité des apprenants au sein d'un dispositif hybride de FLE à visée &amp;quot;autonomisante&amp;quot; : vers une prise en compte de l'hétérogénéité en classe multi-niveaux ?</w:t>
+                <w:t xml:space="preserve">Pour une prise en compte des hétérogénéités à l’ère du numérique : le cas d’un dispositif hybride ancré dans une approche par projet pour différencier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pouzergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agentivité, engagement et apprentissage en (didactique des) langues dans des contextes numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alsic - Lidilem - Icare, Jun 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">La francophonie en marche en France et dans le monde : Innover et créer en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE Aix-Marseille Université, Sep 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612172v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de la notion de &amp;quot;cadre&amp;quot; à l'aune d'une expérience de tandem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apports de la formation hybride pour la gestion des hétérogénéités en classe de FLE multi-niveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pouzergues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème congrès international RANACLES 2024 : Sortir du cadre dans l'apprentissage et l'enseignement des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RANACLES, Nov 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">4ème congrès européen de la FIPF : Ensemble en français ! Réfléchir, échanger, agir sur le monde d’aujourd’hui et de demain.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FIPF, Sep 2024, Bucarest (Romania), Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712697v1</w:t>
+                <w:t xml:space="preserve">hal-04710944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place et le rôle de l’imprévu dans un dispositif hybride construit pour les classes multi-niveaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine David</w:t>
+                <w:t xml:space="preserve">Exploration de la notion de &amp;quot;cadre&amp;quot; à l'aune d'une expérience de tandem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cappellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pouzergues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème congrès international RANACLES 2024 : Sortir du cadre dans l'apprentissage et l'enseignement des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RANACLES, Nov 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04713018v1</w:t>
+                <w:t xml:space="preserve">hal-04712697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une prise en compte des hétérogénéités à l’ère du numérique : le cas d’un dispositif hybride ancré dans une approche par projet pour différencier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La place et le rôle de l’imprévu dans un dispositif hybride construit pour les classes multi-niveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pouzergues</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La francophonie en marche en France et dans le monde : Innover et créer en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPE Aix-Marseille Université, Sep 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">31ème congrès international RANACLES 2024 : Sortir du cadre dans l'apprentissage et l'enseignement des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RANACLES, Nov 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710957v1</w:t>
+                <w:t xml:space="preserve">hal-04713018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la formation hybride pour la gestion des hétérogénéités en classe de FLE multi-niveaux</w:t>
+                <w:t xml:space="preserve">Opportunités de la formation hybride pour un apprentissage personnalisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pouzergues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème congrès européen de la FIPF : Ensemble en français ! Réfléchir, échanger, agir sur le monde d’aujourd’hui et de demain.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FIPF, Sep 2024, Bucarest (Romania), Roumanie</w:t>
+              <w:t xml:space="preserve">14ème congrès international TiceMed : Digitalisation des pratiques en éducation : risques, valeurs et opportunités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TICE-MED, Oct 2024, Le Caire, Égypte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710944v1</w:t>
+                <w:t xml:space="preserve">hal-04712673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif hybride en classes de FLE hétérogènes : un levier de développement de compétences transversales chez les apprenants ?</w:t>
               </w:r>
@@ -2012,191 +2012,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complémentarité de CL et CRL pour l’autonomisation de l’apprentissage du FLE en milieu homoglotte</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche actionnelle et dispositif hybride au service de la pédagogie différenciée et de l’autonomisation pour gérer l’hétérogénéité des niveaux dans l’apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pouzergues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIX Congrès RANACLES 2022. Perspectives d'avenir des Centres de Lanuges et Centres de Ressources en Langues : quelle(s) vision(s) de CLs et CRLs du futur ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">Les discours numériques : enjeux linguistiques et communicationnels, perspectives didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03764004v1</w:t>
+                <w:t xml:space="preserve">hal-03693479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche actionnelle et dispositif hybride au service de la pédagogie différenciée et de l’autonomisation pour gérer l’hétérogénéité des niveaux dans l’apprentissage</w:t>
+                <w:t xml:space="preserve">Cadre méthodologique pour évaluer le caractère autonomisant d’un dispositif hybride adapté à la classe multi-niveaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pouzergues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les discours numériques : enjeux linguistiques et communicationnels, perspectives didactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">Étudier le langage à l’ère numérique Université Sorbonne Nouvelle - RJC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03693479v1</w:t>
+                <w:t xml:space="preserve">hal-03693467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La créativité au service de la pédagogie différenciée dans une approche par projet</w:t>
               </w:r>
@@ -2258,398 +2232,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadre méthodologique pour évaluer le caractère autonomisant d’un dispositif hybride adapté à la classe multi-niveaux.</w:t>
+                <w:t xml:space="preserve">Mise en place d’un dispositif hybride pour la classe multi-niveaux en contexte pandémique : résultats d’une recherche-action et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pouzergues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étudier le langage à l’ère numérique Université Sorbonne Nouvelle - RJC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">VI Congrès international franco-espagnol E-GRAPHELES :Communication et enseignement des langues en environnement numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Valencia, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03693467v1</w:t>
+                <w:t xml:space="preserve">hal-03822553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d’un dispositif hybride pour la classe multi-niveaux en contexte pandémique : résultats d’une recherche-action et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complémentarité de CL et CRL pour l’autonomisation de l’apprentissage du FLE en milieu homoglotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cappellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pouzergues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI Congrès international franco-espagnol E-GRAPHELES :Communication et enseignement des langues en environnement numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Valencia, Espagne</w:t>
+              <w:t xml:space="preserve">XXIX Congrès RANACLES 2022. Perspectives d'avenir des Centres de Lanuges et Centres de Ressources en Langues : quelle(s) vision(s) de CLs et CRLs du futur ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03822553v1</w:t>
+                <w:t xml:space="preserve">halshs-03764004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cours hybride et pédagogie différenciée en classe de FLE multiniveaux. Un dispositif exploratoire en contexte pandémique ?</w:t>
+                <w:t xml:space="preserve">Le cours hybride en classe multiniveaux : étude pilote d'un dispositif au service de la pédagogie différenciée en classe hétérogène.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pouzergues</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès RANACLES 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaire Education et Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349963v1</w:t>
+                <w:t xml:space="preserve">hal-03452700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cours hybride en classe multiniveaux : étude pilote d'un dispositif au service de la pédagogie différenciée en classe hétérogène.</w:t>
+                <w:t xml:space="preserve">Le cours hybride en classe multiniveaux : Vers un dispositif au service de la pédagogie différenciée pour gérer l’hétérogénéité dans l’apprentissage des langues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pouzergues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Education et Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Congrès ONELA 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452700v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cours hybride en classe multiniveaux : Vers un dispositif au service de la pédagogie différenciée pour gérer l’hétérogénéité dans l’apprentissage des langues.</w:t>
+                <w:t xml:space="preserve">Cours hybride et pédagogie différenciée en classe de FLE multiniveaux. Un dispositif exploratoire en contexte pandémique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pouzergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès ONELA 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès RANACLES 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349961v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2926,200 +2926,200 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blended Learning Opportunities for Personalized Learning in Multi-Level Classroom</w:t>
+                <w:t xml:space="preserve">Enseigner le FLE à l’ère du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pouzergues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digitization in Education Risks, Values and Opportunities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2616, </w:t>
+              <w:t xml:space="preserve">La formation professionnelle continue en FLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer Nature Switzerland</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hachette FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Collection F, 978-2-01-719962-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05509304v1</w:t>
+                <w:t xml:space="preserve">hal-05459358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner le FLE à l’ère du numérique</w:t>
+                <w:t xml:space="preserve">Blended Learning Opportunities for Personalized Learning in Multi-Level Classroom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pouzergues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La formation professionnelle continue en FLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Digitization in Education Risks, Values and Opportunities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2616, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Nature Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.180-195, 2026, Communications in Computer and Information Science, 978-3-032-17556-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hachette FLE</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-17557-1_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05459358v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3542,51 +3542,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28445543"/>
+    <w:nsid w:val="18C3F2BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3773,51 +3773,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-pouzergues" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3685-5732" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492832v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pouzergues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15k93" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412254v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cappellini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148826v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.1646" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379568v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eujal-2025-0003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187767v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697048v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine David Lodovici" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10129" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772048v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eujal-2022-0007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351344v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451429v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Maunier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378532v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892945v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892924v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979399v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Mohsen Abdel Azim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Nasr" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712673v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980263v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612172v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712697v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713018v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710957v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710944v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825961v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127396v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Catherine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764004v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693479v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675558v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693467v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822553v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349963v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452700v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349961v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892876v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Seard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127152v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333646v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509304v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-032-17557-1_13" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-17557-1_13" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459358v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hachettefle.com/livres-collections-collection-f/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598818v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421502v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dufeu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Grifi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leconte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04418830v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023AIXM0574" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-pouzergues" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3685-5732" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492832v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pouzergues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15k93" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412254v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cappellini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148826v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.1646" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379568v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eujal-2025-0003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187767v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697048v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine David Lodovici" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10129" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772048v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eujal-2022-0007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351344v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451429v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Maunier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892945v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892924v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979399v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Mohsen Abdel Azim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Nasr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378532v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deias" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980263v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612172v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710957v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710944v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712697v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713018v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712673v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825961v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127396v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Catherine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693479v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693467v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675558v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822553v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764004v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452700v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349961v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349963v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892876v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Seard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127152v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333646v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459358v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hachettefle.com/livres-collections-collection-f/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509304v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-032-17557-1_13" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-17557-1_13" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598818v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421502v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dufeu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Grifi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leconte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04418830v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023AIXM0574" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>