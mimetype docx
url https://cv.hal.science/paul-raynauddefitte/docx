--- v0 (2026-03-19)
+++ v1 (2026-05-07)
@@ -784,261 +784,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almost automorphy and various extensions for stochastic processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nouredine Challali</w:t>
+                <w:t xml:space="preserve">Weak averaging of semilinear stochastic differential equations with almost periodic coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Kamenskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Mellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Raynaud de Fitte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mannal Smaali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 429 (2), pp.1113-1152. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2015.04.014⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 427 (1), pp.336-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2015.02.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01081794v3</w:t>
+                <w:t xml:space="preserve">hal-04645620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak averaging of semilinear stochastic differential equations with almost periodic coefficients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Kamenskii</w:t>
+                <w:t xml:space="preserve">Almost automorphy and various extensions for stochastic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fazia Bedouhene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouredine Challali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Mellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Raynaud de Fitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mannal Smaali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 427 (1), pp.336-364. </w:t>
+              <w:t xml:space="preserve">, 2015, 429 (2), pp.1113-1152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2015.02.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2015.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645620v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081794v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some problems in Optimal Control governed by the sweeping process</w:t>
               </w:r>
@@ -1204,212 +1204,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00583676v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Law of large numbers and ergodic theorem for convex weak star compact valued Gelfand-integrable mappings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Castaing</w:t>
+                <w:t xml:space="preserve">Counterexamples to mean square almost periodicity of the solutions of some SDEs with almost periodic coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Mellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Raynaud de Fitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in mathematical economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electronic Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (91), pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116853v1</w:t>
+                <w:t xml:space="preserve">hal-00726462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counterexamples to mean square almost periodicity of the solutions of some SDEs with almost periodic coefficients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Mellah</w:t>
+                <w:t xml:space="preserve">Law of large numbers and ergodic theorem for convex weak star compact valued Gelfand-integrable mappings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Raynaud de Fitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Differential Equations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in mathematical economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17, pp.1-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-4-431-54324-4_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726462v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bochner-almost periodicity for stochastic processes</w:t>
               </w:r>
@@ -2212,226 +2212,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radonification of cylindrical semimartingales by a single Hilbert-Schmidt operator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adam Jakubowski</w:t>
+                <w:t xml:space="preserve">On the construction of a stable sequence with given density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Raynaud de Fitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanisław Kwapień</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jan Rosiński</w:t>
+                <w:t xml:space="preserve">Wiesław Zięba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infinite Dimensional Analysis, Quantum Probability and Related Topics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales Universitatis Mariae Curie-Sklodowska, sectio A – Mathematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 56, pp.77-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726637v1</w:t>
+                <w:t xml:space="preserve">hal-00726639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the construction of a stable sequence with given density</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radonification of cylindrical semimartingales by a single Hilbert-Schmidt operator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Jakubowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanisław Kwapień</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Raynaud de Fitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wiesław Zięba</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Rosiński</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Universitatis Mariae Curie-Sklodowska, sectio A – Mathematica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infinite Dimensional Analysis, Quantum Probability and Related Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 5 (3), pp.429-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219025702000936⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726639v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S-uniform scalar integrability and strong laws of large numbers for Pettis integrable functions with values in a separable locally convex space</w:t>
               </w:r>
@@ -3210,70 +3210,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Raynaud de Fitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in mathematical economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17, Springer, pp.1-37, 2013, 978-4-431-54323-7; 978-4-431-54324-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-4-431-54324-4_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -3410,90 +3410,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almost periodic solution in distribution for stochastic differential equations with Stepanov almost periodic coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fazia Bedouhene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Challali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Mellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Raynaud de Fitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mannal Smaali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3950,51 +3950,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506710v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Raynaud de Fitte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17442508.2020.1815746" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444923v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0219493721500349" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189210v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Slimani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2019042" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780941v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazia Bedouhene" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ibaouene" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mellah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387530v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Kamenskii" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Makarenkov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakmi Niwanthi Wadippuli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2018.05.007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780953v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcene Guedda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00009-016-0737-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780957v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Castaing" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel D.P. Monteiro Marques" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081794v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Challali" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mannal Smaali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2015.04.014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645620v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2015.02.036" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074043v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583676v4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira Bouchemella" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2013.09.011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116853v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-54324-4_1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NTW45NC5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726462v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566659v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07362994.2012.649628" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726651v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Salvadori" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/4-431-30899-7_2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3DH8K1P2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/4-431-27233-X_1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6VDLFVB1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726643v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jakubowski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2004.12.015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49CM2V71-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011142v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Kamenski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002365v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/SAP-200064469" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726641v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-68450-3_1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V91WBD1R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726640v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726637v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanis&#322;aw Kwapie&#324;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rosi&#324;ski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219025702000936" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726639v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wies&#322;aw Zi&#281;ba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726636v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1007782825974" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S72JR167-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726634v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/aop/1024404417" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726635v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726642v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Valadier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784844v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-981-13-0605-1_2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-0605-1_2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387554v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Le Xuan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-4145-7_1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784853v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Godet-Thobie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Duyen Hoang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-55489-9_1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726650v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707650v4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478199v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746193v5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002997v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dedecker" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01711326v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506710v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Raynaud de Fitte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17442508.2020.1815746" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444923v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0219493721500349" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189210v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Slimani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2019042" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780941v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazia Bedouhene" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ibaouene" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mellah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387530v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Kamenskii" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Makarenkov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakmi Niwanthi Wadippuli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2018.05.007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780953v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcene Guedda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00009-016-0737-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780957v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Castaing" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel D.P. Monteiro Marques" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645620v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2015.02.036" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081794v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Challali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mannal Smaali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2015.04.014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074043v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583676v4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira Bouchemella" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2013.09.011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726462v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116853v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-54324-4_1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NTW45NC5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566659v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07362994.2012.649628" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726651v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Salvadori" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/4-431-30899-7_2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3DH8K1P2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/4-431-27233-X_1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6VDLFVB1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726643v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jakubowski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2004.12.015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49CM2V71-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011142v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Kamenski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002365v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/SAP-200064469" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726641v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-68450-3_1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V91WBD1R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726640v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726639v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wies&#322;aw Zi&#281;ba" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726637v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanis&#322;aw Kwapie&#324;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rosi&#324;ski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219025702000936" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726636v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1007782825974" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S72JR167-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726634v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/aop/1024404417" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726635v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726642v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Valadier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784844v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-981-13-0605-1_2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-0605-1_2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387554v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Le Xuan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-4145-7_1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784853v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Godet-Thobie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Duyen Hoang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-55489-9_1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726650v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707650v4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478199v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746193v5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002997v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dedecker" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01711326v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>