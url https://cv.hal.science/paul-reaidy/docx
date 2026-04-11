--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -264,412 +264,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blockchain Arbitration: A Supply Chain Perspective</w:t>
+                <w:t xml:space="preserve">Bibliometric Analysis on the Convergence of Artificial Intelligence and Blockchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianna Riabova</w:t>
+                <w:t xml:space="preserve">Maryam Hajizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Alaeddini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Reaidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Research on Blockchain Technology and the Digitalization of the Supply Chain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IGI Global, pp.113-135, 2023, Advances in Logistics, Operations, and Management Science, 9781668474556. </w:t>
+              <w:t xml:space="preserve">Blockchain and Applications, 4th International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 595, Springer International Publishing, pp.334-344, 2023, Lecture Notes in Networks and Systems, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/978-1-6684-7455-6.ch006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-21229-1_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733276v1</w:t>
+                <w:t xml:space="preserve">hal-04206522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bibliometric Analysis on the Convergence of Artificial Intelligence and Blockchain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring Credit Relationship Dynamics in an Interbank Market Benefiting from Blockchain-based Distributed Trust: Insights from an Agent-based Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Alaeddini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryam Hajizadeh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morteza Alaeddini</w:t>
+                <w:t xml:space="preserve">Julie Dugdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Reaidy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Madiès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flaminio Squazzoni. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blockchain and Applications, 4th International Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-21229-1_31⟩</w:t>
+              <w:t xml:space="preserve">Advances in Social Simulation: Proceedings of the 17th Social Simulation Conference, European Social Simulation Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 303134920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-34920-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206522v1</w:t>
+                <w:t xml:space="preserve">hal-04243932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Credit Relationship Dynamics in an Interbank Market Benefiting from Blockchain-based Distributed Trust: Insights from an Agent-based Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Dugdale</w:t>
+                <w:t xml:space="preserve">Blockchain Arbitration: A Supply Chain Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Riabova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Reaidy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Social Simulation: Proceedings of the 17th Social Simulation Conference, European Social Simulation Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 303134920. </w:t>
+              <w:t xml:space="preserve">Handbook of Research on Blockchain Technology and the Digitalization of the Supply Chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGI Global, pp.113-135, 2023, Advances in Logistics, Operations, and Management Science, 9781668474556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-34920-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4018/978-1-6684-7455-6.ch006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04243932v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Credit Relationship Dynamics in an Interbank Market Benefiting from Blockchain-based Distributed Trust: Insights from an Agent-based Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Alaeddini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dugdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Reaidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madiès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Social Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.407-419, 2023, Springer Proceedings in Complexity, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -703,51 +703,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAS WALMART Accroître la traçabilité et la transparence de la chaîne d'approvisionnement alimentaire avec la technologie blockchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Riabova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Reaidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1019,313 +1019,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Sustainable Supply Chain Design on Industry 4.0: An Empirical Investigation in Egyptian Market</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Khodair</w:t>
+                <w:t xml:space="preserve">Une typologie de gestion des litiges de la chaîne logistique : du contentieux judiciaire à l’adoption de la blockchain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Riabova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Reaidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 59 (10), pp.220-225. </w:t>
+              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/12507970.2025.2488247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05287298v1</w:t>
+                <w:t xml:space="preserve">hal-05056187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une typologie de gestion des litiges de la chaîne logistique : du contentieux judiciaire à l’adoption de la blockchain</w:t>
+                <w:t xml:space="preserve">Advancing Human-Centric Blockchain Applications for Circular Supply Chains: A Pharmaceutical Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianna Riabova</w:t>
+                <w:t xml:space="preserve">Maryam Hajizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Alaeddini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Reaidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-25. </w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (10), pp.2539-2544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/12507970.2025.2488247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05056187v1</w:t>
+                <w:t xml:space="preserve">hal-05287290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing Human-Centric Blockchain Applications for Circular Supply Chains: A Pharmaceutical Case Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morteza Alaeddini</w:t>
+                <w:t xml:space="preserve">The Impact of Sustainable Supply Chain Design on Industry 4.0: An Empirical Investigation in Egyptian Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Khodair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Reaidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 59 (10), pp.2539-2544. </w:t>
+              <w:t xml:space="preserve">, 2025, 59 (10), pp.220-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05287290v1</w:t>
+                <w:t xml:space="preserve">hal-05287298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Big Data and Predictive Analytics in Developing Resilient Supply Chains: A Resource-based Perspective</w:t>
               </w:r>
@@ -1409,334 +1409,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude exploratoire des facteurs clés de succès et des freins à la mutualisation des entrepôts logistiques</w:t>
+                <w:t xml:space="preserve">Toward Trustworthy ESG Risk Assessment through XAI: a State-of-the-Art Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Makaci</w:t>
+                <w:t xml:space="preserve">Hossein Habibinejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Alaeddini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Reaidy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Generative Artificial Intelligence in Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJGAIB.2025.10073995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265628v1</w:t>
+                <w:t xml:space="preserve">hal-05356025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Trustworthy ESG Risk Assessment through XAI: a State-of-the-Art Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude exploratoire des facteurs clés de succès et des freins à la mutualisation des entrepôts logistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Makaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Reaidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hossein Habibinejad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paul Reaidy</w:t>
+                <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Generative Artificial Intelligence in Business</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05356025v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic supply chain collaboration: a comprehensive typology for pooled warehouses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Makaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskander Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Reaidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Logistics Management, The</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-33. </w:t>
@@ -1917,51 +1917,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bibliometric Analysis of Research on the Convergence of Artificial Intelligence and Blockchain in Smart Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Alaeddini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Hajizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Reaidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2021,77 +2021,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interbank money market concerns and actors’ strategies—A systematic review of 21st century literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Alaeddini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Reaidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dugdale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Surveys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 37 (2), pp.573-654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2242,103 +2242,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pooled warehouse management: An empirical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Makaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Reaidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 112, pp.526-536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2384,103 +2384,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pooled warehouse management : An empirical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Makaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. Reaidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 112, pp.526-536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2662,90 +2662,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation-based assessment of pooled warehousing and inventory strategies for improved operational and environmental performance in supply chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Makaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskander Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Reaidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2787,103 +2787,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facteurs clés de succès et les freins à la mutualisation des entrepôts logistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Makaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Reaidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Projects &amp; Logistics (PROLOG 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3016,64 +3016,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of the Interbank Money Market in Times of Downturn and Trust Crisis: The Intervening Role of Blockchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Alaeddini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dugdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Reaidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3511,351 +3511,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A typology of warehouse pooling : an exploratory study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Warehouse pooling specificities: a preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Makaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. Reaidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Research Seminar on Logistics and SCM (ERS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Copenhaguen, Denmark</w:t>
+              <w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering (CIE45)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Metz, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071414v1</w:t>
+                <w:t xml:space="preserve">hal-01789195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warehouse pooling specificities: a preliminary study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">A typology of warehouse pooling : an exploratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Makaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. Reaidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering (CIE45)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Metz, France. 8 p</w:t>
+              <w:t xml:space="preserve">10th European Research Seminar on Logistics and SCM (ERS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Copenhaguen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789195v1</w:t>
+                <w:t xml:space="preserve">hal-02071414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mutualisation logistique : Proposition d’une typologie d’entrepôts mutualisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Makaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. Reaidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Rencontres Internationales de la Recherche en Supply Chain et Logistique (RIRL 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Marseille, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4020,77 +4020,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Agent-Oriented, Blockchain-Based Design of the Interbank Money Market Trading System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Alaeddini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dugdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Reaidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Önder Gürcan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4347,51 +4347,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EEE19946"/>
+    <w:nsid w:val="28A2F97C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4578,51 +4578,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-reaidy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8887-4228" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356061v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Asgari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Alaeddini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reaidy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03542-4_2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733276v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Riabova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-6684-7455-6.ch006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206522v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Hajizadeh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21229-1_31" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243932v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dugdale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madi&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34920-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266077v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34920-1_33" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733271v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540259v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Sauer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2026.109996" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283005v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Khodair" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BPMJ-11-2024-1054" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287298v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.039" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2025.2488247" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287290v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.427" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287323v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.483" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265628v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Makaci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Evrard Samuel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monteiro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356025v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Habibinejad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGAIB.2025.10073995" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265615v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Zouaghi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLM-11-2023-0466" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839142v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angappa Gunasekaran" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muazam Shahzad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2024.2440454" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206525v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/smartcities6020037" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583212v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12495" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502397v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ageron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chaze-Magnan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2020.1718546" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343982v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Evrard-Samuel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.03.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G9XGCBK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531304v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Reaidy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374073v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gunasekaran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spalanzani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2014.02.017" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346896v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344023v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809366v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837282v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381055v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381053v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056785v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helme-Guizon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381054v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071414v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789195v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789290v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105397v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Spalanzani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447648v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;nder G&#252;rcan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-2994-5_1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851313v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zouaghi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-reaidy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8887-4228" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356061v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Asgari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Alaeddini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reaidy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03542-4_2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206522v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Hajizadeh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21229-1_31" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243932v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dugdale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madi&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34920-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733276v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Riabova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-6684-7455-6.ch006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266077v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34920-1_33" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733271v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540259v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Sauer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2026.109996" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283005v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Khodair" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BPMJ-11-2024-1054" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056187v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2025.2488247" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287290v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.427" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287298v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.039" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287323v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.483" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356025v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Habibinejad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGAIB.2025.10073995" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265628v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Makaci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Evrard Samuel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monteiro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265615v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Zouaghi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLM-11-2023-0466" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839142v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angappa Gunasekaran" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muazam Shahzad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2024.2440454" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206525v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/smartcities6020037" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583212v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12495" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502397v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ageron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chaze-Magnan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2020.1718546" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343982v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Evrard-Samuel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.03.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G9XGCBK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531304v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Reaidy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374073v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gunasekaran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spalanzani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2014.02.017" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346896v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344023v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809366v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837282v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381055v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381053v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056785v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helme-Guizon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381054v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789195v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071414v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789290v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105397v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Spalanzani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447648v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;nder G&#252;rcan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-2994-5_1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851313v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zouaghi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>