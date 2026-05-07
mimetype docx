--- v1 (2026-04-11)
+++ v2 (2026-05-07)
@@ -126,3864 +126,3848 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceived influence structures of resilience capabilities in agri-food supply chains and the role of big data analytics: Insights from a fuzzy hybrid decision model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Asgari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Alaeddini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp C Sauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Reaidy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 296, pp.109996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2026.109996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Causes and Effects of Resilience Capabilities in Agri-food Supply Chains and The Role of Big Data Analytics: Insights from a Fuzzy Hybrid Decision Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Asgari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Alaeddini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Sauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Reaidy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.109996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2026.109996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Key constraint factors for designing sustainable supply chains in Industry 4.0- evidence from Egypt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Khodair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Reaidy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Business Process Management Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/BPMJ-11-2024-1054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Impact of Sustainable Supply Chain Design on Industry 4.0: An Empirical Investigation in Egyptian Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Khodair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Reaidy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (10), pp.220-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une typologie de gestion des litiges de la chaîne logistique : du contentieux judiciaire à l’adoption de la blockchain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Riabova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Reaidy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12507970.2025.2488247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05056187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advancing Human-Centric Blockchain Applications for Circular Supply Chains: A Pharmaceutical Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Hajizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Alaeddini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Reaidy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (10), pp.2539-2544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Role of Big Data and Predictive Analytics in Developing Resilient Supply Chains: A Resource-based Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Asgari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Alaeddini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Reaidy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (10), pp.2874-2879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude exploratoire des facteurs clés de succès et des freins à la mutualisation des entrepôts logistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Makaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Reaidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Evrard-Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (4), pp.51-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53102/2025.39.04.1229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward Trustworthy ESG Risk Assessment through XAI: a State-of-the-Art Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Habibinejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Alaeddini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Reaidy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Generative Artificial Intelligence in Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJGAIB.2025.10073995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05356025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic supply chain collaboration: a comprehensive typology for pooled warehouses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Makaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskander Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Reaidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Logistics Management, The</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJLM-11-2023-0466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unveiling the impact of industry 4.0 on supply chain performance: the mediating role of integration and visibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Reaidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Alaeddini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angappa Gunasekaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muazam Shahzad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Production Planning and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (1), pp.1 - 22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09537287.2024.2440454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interbank money market concerns and actors’ strategies—A systematic review of 21st century literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Alaeddini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Madiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Reaidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dugdale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Economic Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (2), pp.573-654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joes.12495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bibliometric Analysis of Research on the Convergence of Artificial Intelligence and Blockchain in Smart Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Alaeddini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Hajizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Reaidy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Smart Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (2), pp.764-795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/smartcities6020037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consumer integration in supply chain management: a taxonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Reaidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/16258312.2020.1718546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pooled warehouse management : An empirical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Makaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul J. Reaidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 112, pp.526-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2017.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bottom-Up Approach based on Internet of things for Order Fulfillment in a Collaborative Warehousing Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul J. Reaidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gunasekaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Spalanzani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 159, pp.29-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2014.02.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01374073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranking Big Data Analytics Micro-Foundations for the Resilience of Agri-Food Retailers: A Multi-Criteria Decision-Analysis Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Asgari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Alaeddini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Reaidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Production Management Systems. Cyber-Physical-Human Production Systems: Human-AI Collaboration and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 767, Springer Nature Switzerland, pp.19-34, 2026, IFIP Advances in Information and Communication Technology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-03542-4_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bibliometric Analysis on the Convergence of Artificial Intelligence and Blockchain</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Blockchain Arbitration: A Supply Chain Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Riabova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Reaidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blockchain and Applications, 4th International Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-21229-1_31⟩</w:t>
+              <w:t xml:space="preserve">Handbook of Research on Blockchain Technology and the Digitalization of the Supply Chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGI Global, pp.113-135, 2023, Advances in Logistics, Operations, and Management Science, 9781668474556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/978-1-6684-7455-6.ch006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206522v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Credit Relationship Dynamics in an Interbank Market Benefiting from Blockchain-based Distributed Trust: Insights from an Agent-based Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Alaeddini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dugdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Reaidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madiès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flaminio Squazzoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Social Simulation: Proceedings of the 17th Social Simulation Conference, European Social Simulation Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 303134920. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-34920-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04243932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blockchain Arbitration: A Supply Chain Perspective</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Bibliometric Analysis on the Convergence of Artificial Intelligence and Blockchain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Hajizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Alaeddini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Reaidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Research on Blockchain Technology and the Digitalization of the Supply Chain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4018/978-1-6684-7455-6.ch006⟩</w:t>
+              <w:t xml:space="preserve">Blockchain and Applications, 4th International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 595, Springer International Publishing, pp.334-344, 2023, Lecture Notes in Networks and Systems, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-21229-1_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733276v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Credit Relationship Dynamics in an Interbank Market Benefiting from Blockchain-based Distributed Trust: Insights from an Agent-based Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Alaeddini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dugdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Reaidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madiès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Social Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.407-419, 2023, Springer Proceedings in Complexity, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-34920-1_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAS WALMART Accroître la traçabilité et la transparence de la chaîne d'approvisionnement alimentaire avec la technologie blockchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Riabova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Reaidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cas en Logistique et Supply Chain Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-2-37687-805-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733271v1</w:t>
-              </w:r>
-[...1843 lines deleted...]
-                <w:t xml:space="preserve">halshs-01374073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation-based assessment of pooled warehousing and inventory strategies for improved operational and environmental performance in supply chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Makaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskander Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Reaidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 52nd International Conference on Computers and Industrial Engineering (CIE52)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DISP laboratory at INSA Lyon (France), Oct 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facteurs clés de succès et les freins à la mutualisation des entrepôts logistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Makaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Reaidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Projects &amp; Logistics (PROLOG 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience of agri-food supply chain: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Asgari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. Reaidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Khodair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROLOG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of the Interbank Money Market in Times of Downturn and Trust Crisis: The Intervening Role of Blockchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Alaeddini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dugdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Reaidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Conference of the Modeling Uncertainty in Social, Economic, and Environmental Sciences (MUSEES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04837282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Consumer with Supply Chain Operations : A Supplier Perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">L’expérience vécue par le consommateur : levier d’une intégration réussie dans la supply chain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. Reaidy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Working Seminar on Production Economics (IWSPE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IJPE, Feb 2016, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">XXXIIème Congrès de l'Association Française du Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381055v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d’une taxonomie des pratiques d’intégration du consommateur dans le Supply Chain Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. Reaidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Rencontres Internationales de Recherche en Logistique (RIRL 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expérience vécue par le consommateur : levier d’une intégration réussie dans la supply chain ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Integration of Consumer with Supply Chain Operations : A Supplier Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. Reaidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIème Congrès de l'Association Française du Marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">19th International Working Seminar on Production Economics (IWSPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IJPE, Feb 2016, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056785v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intégration du consommateur final dans le Supply Chain Management - Une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul J. Reaidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème Congrès International de l’Association Française de Marketing (AFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFM, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warehouse pooling specificities: a preliminary study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">A typology of warehouse pooling : an exploratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Makaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. Reaidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering (CIE45)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Metz, France. 8 p</w:t>
+              <w:t xml:space="preserve">10th European Research Seminar on Logistics and SCM (ERS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Copenhaguen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789195v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A typology of warehouse pooling : an exploratory study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Warehouse pooling specificities: a preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Makaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. Reaidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Research Seminar on Logistics and SCM (ERS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Copenhaguen, Denmark</w:t>
+              <w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering (CIE45)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Metz, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071414v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mutualisation logistique : Proposition d’une typologie d’entrepôts mutualisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Makaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. Reaidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Rencontres Internationales de la Recherche en Supply Chain et Logistique (RIRL 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Marseille, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottom-Up Approach based on a Multi-Agent System for Order Fulfillment in a Collaborative Warehousing Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. Reaidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angappa Gunasekaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Working Seminar on Production Economics (IWSPE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3993,159 +3977,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Agent-Oriented, Blockchain-Based Design of the Interbank Money Market Trading System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Alaeddini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dugdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Reaidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Önder Gürcan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th KES International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 241, Springer Singapore, pp.3-16, 2021, Smart Innovation, Systems and Technologies, 978-981-16-2993-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-16-2994-5_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03447648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4155,131 +4139,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RFID associated to Ambient Intelligence and Multi-Agent Systems for Warehouses Decentralized Management and Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. Reaidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00851313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId94"/>
+      <w:footerReference w:type="default" r:id="rId96"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4347,51 +4331,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28A2F97C"/>
+    <w:nsid w:val="1B9DEB78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4578,51 +4562,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-reaidy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8887-4228" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356061v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Asgari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Alaeddini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reaidy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03542-4_2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206522v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Hajizadeh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21229-1_31" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243932v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dugdale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madi&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34920-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733276v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Riabova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-6684-7455-6.ch006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266077v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34920-1_33" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733271v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540259v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Sauer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2026.109996" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283005v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Khodair" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BPMJ-11-2024-1054" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056187v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2025.2488247" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287290v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.427" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287298v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.039" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287323v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.483" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356025v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Habibinejad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGAIB.2025.10073995" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265628v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Makaci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Evrard Samuel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monteiro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265615v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Zouaghi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLM-11-2023-0466" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839142v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angappa Gunasekaran" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muazam Shahzad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2024.2440454" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206525v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/smartcities6020037" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583212v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12495" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502397v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ageron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chaze-Magnan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2020.1718546" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343982v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Evrard-Samuel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.03.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G9XGCBK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531304v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Reaidy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374073v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gunasekaran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spalanzani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2014.02.017" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346896v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344023v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809366v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837282v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381055v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381053v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056785v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helme-Guizon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381054v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789195v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071414v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789290v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105397v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Spalanzani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447648v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;nder G&#252;rcan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-2994-5_1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851313v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zouaghi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-reaidy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8887-4228" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606712v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Asgari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Alaeddini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp C Sauer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reaidy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2026.109996" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540259v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Sauer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283005v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Khodair" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BPMJ-11-2024-1054" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287298v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.039" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056187v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Riabova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2025.2488247" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287290v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Hajizadeh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.427" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287323v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.483" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265628v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Makaci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Evrard-Samuel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monteiro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2025.39.04.1229" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356025v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Habibinejad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGAIB.2025.10073995" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265615v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Zouaghi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Evrard Samuel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLM-11-2023-0466" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839142v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angappa Gunasekaran" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muazam Shahzad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2024.2440454" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583212v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madi&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dugdale" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12495" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206525v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/smartcities6020037" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502397v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ageron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chaze-Magnan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2020.1718546" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531304v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Reaidy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.03.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G9XGCBK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374073v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gunasekaran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spalanzani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2014.02.017" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356061v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03542-4_2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733276v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-6684-7455-6.ch006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243932v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34920-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206522v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21229-1_31" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266077v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34920-1_33" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733271v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346896v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344023v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809366v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837282v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056785v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helme-Guizon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381053v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381055v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381054v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071414v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789195v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789290v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105397v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Spalanzani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447648v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;nder G&#252;rcan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-2994-5_1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851313v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zouaghi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>