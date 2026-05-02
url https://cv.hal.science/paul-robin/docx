--- v0 (2026-04-08)
+++ v1 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.9490616622px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Paul Robin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the C:N ratio suffice to predict carbon and nitrogen mineralization dynamics in an arid agroecosystem soil amended with compost?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Janati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Oukarroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41207-025-00923-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling Carbon and Nitrogen Dynamics in Cattle Manure: New Insights from Litterbag Incubation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (3), pp.56. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nitrogen6030056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What technical solutions can be used to shelter mulard ducks during periods when there is a risk of avian influenza? Main results of the PROSPeR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Litt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pertusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azélie Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.214-230. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art16-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles solutions techniques pour mettre à l'abri les canards mulards en périodes à risque d'Influenza aviaire ? : Principaux résultats obtenus dans le cadre du projet PROSPeR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Litt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pertusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azélie Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.285-302. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compost from Date Palm Residues Increases Soil Nutrient Availability and Growth of Silage Corn (Zea mays L.) in an Arid Agroecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Janati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Oukarroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (3), pp.3727-3739. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42729-022-00922-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composting date palm residues promotes circular agriculture in oases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Janati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13399-022-03387-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia and nitrous oxide emissions from dairy cows on straw-based litter systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Ribeiro-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), pp.283. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos13020283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GestCO2 -Mesurage des concentrations en dioxyde de carbone en bâtiment de poulets de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecil Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85, pp.157-169. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of Nitrogen from Artichoke (Cynara cardunculus L. var. scolymus (L.)) Crop Residues: A Review and Lysimeter Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Sévère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.41-61. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nitrogen2010004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of Circular Agriculture for Cropping Systems and Soil Fertility in Oases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Janati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Oukarroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (9), pp.4713. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13094713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecofog - Gagner en compétitivité et réduire les impacts environnementaux de la filière foie gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Litt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bijja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71, pp.51-66. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/kjfmtn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a database to collect emission values for livestock systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Brame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (6), pp.1899. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2019.01.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of diet and manure management on ammonia and greenhouse gas emissions from dairy barns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (12), pp.2903-2912. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731119001368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the impact of air discharges caused by natural ventilation in a poultry house</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Rojano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Kacira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 180, pp.168-181. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2019.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment using CFD of the wind direction on the air discharges caused by natural ventilation of a poultry house</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Rojano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Kacira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 190 (12), pp.15. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-018-7105-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Three Types of Exogenous Organic Carbon on Soil Organic Matter and Physical Properties of a Sandy Technosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Landrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Toudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1146), pp.14. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su10041146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des flux d’énergie directe et indirecte pour les bâtiments des filières porcine et avicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Massabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.55-70. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5137756085038162E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low degradable protein supply to increase nitrogen efficiency in lactating dairy cows and reduce environmental impacts at barn level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (2), pp.212-220. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731115002050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational modelling of thermal and humidity gradients for a naturally ventilated poultry house</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Rojano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Kacira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 151, pp.273-285. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2016.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm (Eisenia fetida) behavioral and respiration responses to sublethal mercury concentrations in an artificial soil substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianru Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuhong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojie Ai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104, pp.48-53. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2015.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des salles de gavage et de leur gestion par un échantillon de gaveurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Peillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Audren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TeMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33, pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant and behavior responses of earthworms after introduction to a simulated vermifilter environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinsheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojie Ai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuhong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.218-227. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2015.04.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling nitrogen and carbon interactions in composting of animal manure in naturally aerated piles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46, pp.588-598. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2015.07.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of season and outdoor run characteristics on excretion behaviour of organic broilers and gaseous emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 139, pp.35-47. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2015.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling heat and mass transfer of a broiler house using computational fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Rojano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Kacira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 136, pp.25-38. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2015.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les litières en élevage : identification, test et évaluation des techniques ou des pratiques consistant à mieux gérer les litières avec moins de matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34, pp.403-415. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/1d9h-vq82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of the earthworm Eisenia andrei exposed to sublethal aluminium levels in an artificial soil substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinsheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangping Qiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (7), pp.611-621. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02757540.2014.881804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared photoacoustic spectroscopy in animal houses: Effect of non-compensated interferences on ammonia, nitrous oxide and methane air concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114 (3), pp.318 - 326. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2012.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling organic matter stabilization during windrow composting of livestock effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (19), pp.2235-2243. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330.2012.728736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse gas emissions from the grassy outdoor run of organic broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (4), pp.1493-1508. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-1493-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment Effect of Multilayer Vermifiltration on Living Wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinsheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiu Hong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Qi Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Ping Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 343-344, pp.789-794. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.343-344.789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an integrated piggery system with recycled water, biomass production and water purification by vermiculture, macrophyte ponds and constructed wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pourcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (6), pp.1314-1320. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2011.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions gazeuses en production biologique de poulets de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter Agri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 105, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of rearing conditions and manure management practices on ammonia and greenhouse gas emissions from poultry houses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World's Poultry Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (3), pp.441-455. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0043933911000493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm effects on gaseous emissions during vermifiltration of pig fresh slurry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luth Luth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Landrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (4), pp.3679-3686. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2010.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of manure production by pigs and NH3, N2O and CH4 emissions. Part II: effect of animal housing, manure storage and treatment practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (8), pp.1413-1424. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731110000509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Different Organic and Inorganic Fertilizers on Cucumber Yield and Some Soil Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esawy Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Abd El-Kader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamyaa Abd El-Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Agricultural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (4), pp.408-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rice straw composting and its effect on soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El-Saka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compost Science &amp; Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (3), pp.146-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous village sewage treatment by vermifiltration and activated sludge process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinsheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Qun Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Ping Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Qi Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (11), pp.3001-3010. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2009.715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of pig rearing system on animal performance and manure composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (4), pp.606-616. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731108003601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application et validation d’une méthode de mesures simplifiées des émissions gazeuses dans les bâtiments d’élevage à ventilation naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ponchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ehrlacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TeMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.4-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring NH3, N2O, CO2 and CH4 emissions during pig solid manure storage - Effect of turning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compost Science &amp; Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (4), pp.267-274. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1065657X.2008.10702388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance du devenir des éléments à risques dans les différentes filières de gestion des effluents porcins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jondreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (4), pp.325-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of non-dissolved particulate organic matter during composting of sludge with straw.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ablain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiéronymus Yulipriyanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pourcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 99 (16), pp.7636-7643. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2008.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vermifiltration as a stage in reuse of swine wastewater: Monitoring methodology on an experimental farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinsheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Ping Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (4), pp.301-309. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2007.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance des émissions gazeuses dans les différentes filières de gestion des effluents porcins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude J. C. Germon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (4), pp.345-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de mesure des flux de masse et d'énergie des bâtiments d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 61, pp.47-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and data for the environmental inventory of contrasting pig production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Basset-Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (15), pp.1395-1405. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2006.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turning, compacting and the addition of water as factors affecting gaseous emissions in farm manure composting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Abd El Kader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leterme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (14), pp.2619-2628. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2006.07.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of roxarsone on CYP4501A and CYP4502B in earthworm Eisenia andrei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.L. Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.L. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrochimica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51 (1), pp.8-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour refroidir efficacement, ventilez moins en brumisant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Douarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Aviculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 107, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaseous emissions from composting bark/manure mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiéronymus Yulipriyanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compost Science &amp; Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (1), pp.14-26. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1065657X.2005.10702213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting ammonia and carbon dioxide emissions from carbon and nitrogen biodegradability during animal waste composting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leterme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39 (36), pp.6833-6842. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2005.07.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le PRA environnement à l'origine d'un pilote de lombrifiltration des lisiers en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques - INRA SAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions de gaz azotés en élevage de porcs sur litière de sciure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34, pp.155-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du mode d'élevage des canards sur les émissions d'ammoniac et d'odeurs et sur l'effluent: comparaison des systèmes caillebotis et litière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 40, pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productions de chaleur d'un élevage intensif de canards sur caillebotis ou sur litière, application au calcul du débit d'air d'un bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38, pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise du compostage de fumier de volailles à la ferme : mélange initial, retournements, couvertures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 35, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise des émissions azotées lors du compostage de fumier de volailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 31, pp.25-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des productions de chaleur en engraissement de porcs sur litière de sciure ou sur caillebotis intégral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Victoria de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Souloumiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 48 (2), pp.117-129. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/animres:19990204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise de l'ambiance. A chaque usage son capteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Porcs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 57, pp.42-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du mode de ventilation des litières sur les émissions gazeuses d'azote NH3, N2O, N2 et sur le bilan d'azote en engraissement porcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Trolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Victoria de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 18 (7), pp.473-488. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:19980704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and field comparison of two types of soil heat fluxmeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 10 (3), pp.185-206. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0933-3630(96)00125-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partition of sensible heat fluxes into bare soil and atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 82 (1-4), pp.245-265. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0168-1923(95)02328-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitrise climatique en batiment d'elevage de volailles de chair: refroidissement d'ambiance en pèriode de forte chaleur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Souloumiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cauchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Salichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre - Groupe Français de la WPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 55, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme CORMORAN-INRA: de l'importance du milieu physique dans la régulation biogéochimique de la teneur en nitrate des eaux superficielles (Communication)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of water quality - Journal européen d'hydrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 26 (1), pp.37-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity to space and time resolution of a hydrological model using digital elevation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 9, pp.69-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there an optimal spatial scale for hydrological modelling of small agricultural catchments?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 12, pp.438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un logiciel d'aide a la decision pour conduire l'irrigation de multiples parcelles de canne a sucre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Combres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kamieniarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Agronomique (Petit-Bourg)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 9, pp.39-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia emissions from dairy barns when cows share their time between barn and pasture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Ramiran conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WUR, Oct 2025, Wageningen, Netherlands. pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émissions d'ammoniac au bâtiment lorsque les vaches partagent leur temps entre l'étable et le pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque APIVALE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method developed for estimating the on-farm GHG and NH3emissions (“Simplified method”)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emimod Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KTBL, Jun 2025, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a screening method for GHG and NH3 measurements – first results based on a European study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Becciolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Cieslak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Congress of the Animal Science and Production Association (ASPA).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Monopoli, Italy. pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified method developed for estimating the on-farm EFGHG and NH3 – presentation & results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Becciolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Cieslak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets EMIGRAZE et CCCfarming (WP2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du RMT MAELE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results of a screening method for GHG emission measurements in European dairy cattle barns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Becciolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cieślak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the literature on gas emissions from animal houses: what lessons for data reporting?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRDA, May 2021, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting the measurement methods to the different purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Fall 2020 Virtual Meeting - Symposium on Animal agriculture emission measurement technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kyoung S Ro (USDA); Mélynda Hassouna (INRAE), Aug 2020, San Fransisco, United States. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/scimeetings.0c07421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base de données ELFE : vers une meilleure connaissance des émissions gazeuses liées à l’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres autour des recherches sur les ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMBIGAINE : UN OUTIL D'AIDE AU PERCEMENT DES GAINES DE BRASSAGE EN SALLE DE GAVAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amand Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertusa Marion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douzièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une base de données pour caractériser les émissions gazeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ponchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmoniser et normaliser la mesure des émissions gazeuses en bâtiment d’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">afnor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D CFD model to assess the impact of the wind direction on the internal climate of poultry houses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rojano-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Kacira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGR-Ageng International Conference of Agricultural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pilotage des dalles béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Loudéac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins d’air minimum en poulets de chair effets théoriques sur l’ambiance et le chauffage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée nationale des volailles de chair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of gas emissions and spreading inside and outside of a naturally ventilated poultry house using a 3D CFD model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Rojano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher y Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference “Construction, Technology and Environment in Farm Animal Husbandry“</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Freising, Germany. pp.340-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526956v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilans thermiques dans la production de porcs et de poulets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Emissions of Gas and Dust from Livestock (EMILI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Florianopolis, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des solutions pour réduire les emissions gazeuses des élevages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space 2015 - les rendez-vous de l'Inra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the dynamics of heat and mass transfer in a naturally ventilated poultry house using CFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Rojano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Y. Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference “Construction, Technology and Environment in Farm Animal Husbandry“</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Freising, Germany. pp.363-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524977v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of two different schemes through CFD to include heat and mass transfer induced by animals inside a broiler house</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Rojano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Kacira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">proceedings of the International Conference for Agricultural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Zurich, Allemagne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Sensible and Latent Heat Generation with CFD in Animal Housing for Dairy Cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Rojano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Kacira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference for Agricultural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Zurich, Allemagne, Albania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing NH3 and GHG emissions during poultry manure on-farm Composting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tovonarivo Rafolisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15 ème Conférence internationale RAMIRAN: Recyclage des résidus organiques pour l'agriculture: de la gestion des déchets aux services écosystémiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, Jun 2013, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENJEUX ET EVALUATION DES EMISSIONS GAZEUSES DANS LES ELEVAGES DE VOLAILLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ponchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse gas budget of an organic broiler production system in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmiLi 2012 International Symposium on Emissions of Gas and Dust from Livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint-Malo, France. pp.73-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French projects to quantify emissions from livestock: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Oudart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Emissions, Ventilation and Animal Welfare in Livestock Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Campinas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOLDAVI : Un modèle dynamique pour étudier les flux de masse et d’énergie des ateliers de production de volailles de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée « Bilan des activités de modélisation en 2011 au sein du département PHASE »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOLDAVI: A model to predict environmental and economic performances of broiler farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European International Farming System Association Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Aarhus, Denmark. pp.128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoacoustic spectroscopy in livestock buildings: Interference effects on ammonia, nitrous oxide and methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Livestock Environment Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOLDAVI : A model to predict nutrient and energy fluxes from meat-poultry production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress on Animal Hygiene (ISAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Vienne, Austria. pp.239-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions gazeuses d'un élevage biologique de poulets de chair : Emissions de NH3, de N2O et de CH4 en bâtiment et de N2O et de CH4 sur parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Mar 2011, Tours, France. pp.111-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Housing emissions of NH3, N2O and CH4 and outdoor emissions of CH4 and N2O from organic broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress on Animal Hygiene (ISAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOLDAVI : Un modèle pour simuler les flux d'éléments et d'énergie des ateliers de production de volailles de chair avec ou sans parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille C. Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Mar 2011, Tours, France. pp.146-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass production and water purification from fresh liquid manure - Use of vermiculture, macrophytes ponds and constructed wetlands to recover nutrients and recycle water for flushing in pig housing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pourcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering: from Concepts to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Dec 2009, Paris, France. pp.130-139, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proenv.2011.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different dynamic floating chambers to assess gaseous emissions from stored pig slurry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Air Quality and Manure Management for Agriculture ASABE Publication Number 711P0510cd</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Dallas Texas, United States. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement de systèmes biologiques pour le recyclage et la valorisation des effluents au sein des élevages de porcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Pourcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Paris, France. p. 285 - p. 290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the effect of C and N biodegradability, humidity and porosity on ammonia emission during animal manure composting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards environmental technologies : International Conference on Agricultural Engineering, AgEng 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRSTEA, Sep 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaseous emissions from organic chicken production facility in France: Measurements of emission factors for a housing and an outdoor-run of AlterAviBio experimental facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France. pp.317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal transfer between extensive wastewater treatment systems combining vermifiltration, macrophyte lagoons and constructed wetlands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Ping Ping Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luth Luth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Symposium on Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Shanghai, China. pp.2464-2469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an integrated piggery system with recycled water, biomass production and water purification by vermiculture, macrophyte ponds and constructed wetlands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pourcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IWA Specialist Group Conference on Waste Stabilization Ponds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bela Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive treatments for a piggery with minimal pollution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Ping Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Arcus Sino-French Scientific Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of an Extensive System Combining Screen, Vermifilter, Macrophyte Lagoons, and Constructed Wetlands to Recover Nutrients from Fresh Manureand Recycle Water for Flushing in PigHousing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Pierre Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Jiangping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass production and water purification from fresh liquid manure by vermiculture, macrophytes ponds and constructed wetlands to recover nutrients and recycle water for flushing in pig housing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pourcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ISASWR-LCE 2nd International Symposium on Aqua Sciences, Water Resource and Low Carbon Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Sanya, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des émissions gazeuses au stockage de lisier porcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Paris, France. p. 265 - p. 270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage des modèles dynamiques avec l'analyse de cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire modélisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring gaseous emissions from sotred pig slurry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The eighth international livestock symposium, Iles VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Iguassu Falls, Brazil. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting ammonia and carbon dioxide emissions from carbon and nitrogen biodegradability during animal waste composting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ammonia Conference in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen University, Mar 2007, Ede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence d’une couverture photocatalytique au stockage de lisier porcin sur les émissions gazeuses (NH3, N2O, CH4, CO2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émissions gazeuses de NH3, N2O, CH4 lors du stockage de fumier de porc provenant d’une litière accumulée : effets du retournement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition and animal management as part of a global strategy for reducing the environmental impact of pig production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jondreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive treatments for a piggery with minimal pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Ping Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Inter-celtic colloquium on Hydrology and Management of Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Guimaraes, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of two husbandry methods for growing-finishing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cariolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison expérimentale de deux conduites d'élevage de porcs en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Journées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat partition during composting process of cattle manure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hacala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference of the European Cooperative Research Network "Recycling of Agricultural, Municipal and Industrial Residuals in Agriculture Network" (RAMIRAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan Venglovsky, May 2002, Strbské, Slovakia. pp.339-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range of nitrous oxide emission after application of pig slurry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.V. Florentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference of the European Cooperative Research Network "Recycling of Agricultural, Municipal and Industrial Residuals in Agriculture Network" (RAMIRAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Strbské Pleso, Slovakia. pp.279-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les porcs affichent leurs préférences vis-à-vis du type de sol en fonction de la température ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Courboulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engraissement de porcs sur litière de particules de bois ou de sciure en couche fine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Ramonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34èmes Journees de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, Feb 2002, Paris, France. pp.143-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productions d'ammoniac, de protoxyde d'azote et d'eau par différentes litières de porcs durant la phase de croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Journées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de l'évaporation d'eau en élevage de porcs sur litière de sciure ou sur caillebotis intégral.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Victoria de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Souloumiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Journées de la recherche porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1998, Paris, France. pp.355-361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misting systems for poultry-Dimension and applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Souloumiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Victoria de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Environment and Poultry Production Systems Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Concordia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation des transferts en milieu agricole intensif. Programme CORMORAN-INRA période 1992-1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Bourrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Programme AIP " Valorisation et protection des ressources en eau " Bilan 1992-1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan prospectif des connaissances sur les pollutions atmosphériques issues des élevages intensifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Souloumiac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil scientifique de l'observatoire des côtes d'Armor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise des productions d'ammoniac des litières aviaires par un flux d'air traversant à faible debit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Victoria de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Souloumiac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Tours, France. pp.189-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des effluents liquides et gazeux d'élevages intensifs par utilisation de litières ventilées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Olivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Souloumiac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Gruttee. Les sous-produits de traitement et d'épuration des fluides. Nuisances agricoles : constat et solutions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Gruttee, Pays-Bas. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan d'énergie et microclimats en situation de relief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure des zones contributives de bas-fonds : modélisation et validation expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude des phénomènes spatiaux en agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1995, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme CORMORAN-INRA: rôle du milieu physique sur les chemins de l'eau; incidence sur le contrôle géochimique de la teneur en nitrate des eaux superficielles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Bourrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de système complexe: Les bâtiments d'élevage intensif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Souloumiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Flura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme CORMORAN-INRA: de l'importance du milieu physique dans la régulation biogéochimique de la teneur en nitrate des eaux superficielles (Communication)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La contamination des eaux par les nitrates et les pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaporative cooling in poultry buildings naturally ventilated</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Souloumiac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. C.I.G.R.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Hohenheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la resolution spatio-temporelle sur la modelisation hydrologique basee sur l'utilisation d'un modele numerique de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Journees GFHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature regime of bare soil during spring crop establishment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1992, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelacion agrometeorologica del balance hidrico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Katerji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque franco-cubain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1987, La Havane, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia emissions of dairy systems with or without grazing: considering barn, storage and pasture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubaraq Olarewaju Abdulwahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Ramiran conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Wageningen, Netherlands. pp.201, 2025, RAMIRAN 2025 - Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring ammonia and greenhouse gas emissions of dairy cattle house in 60 farms over eight countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Becciolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cieślak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Gas and Dust Emissions from Livestock (EMILI 2024 Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Valencia, Spain. , pp.89, 2024, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field measurements of gaseous emissions in livestock buildings: A new approach using mass balance to improve accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Auzerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIPM 150 Years of the Metre Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émissions d'ammoniac de systèmes laitiers avec ou sans pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubaraq Olarewaju Abdulwahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque APIVALE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exprimental facility to study climate-house-animal-manure interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université polytechnique de Valence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emili 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Valencia (Espagne), Spain. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental facility to study climate-house-animal-manure interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgEng 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athen, Greece. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Define the Quality of Measured Emissions Value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Greenhouse Gas and Animal Agriculture Conference (GGAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELFE, a database to determine greenhouse gases and ammonia emissions factors from livestock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Nitrogen Workshop. Coupling C-N-P-S cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. 2018, Proceedings side event. Nutrient management &amp; decision-support systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas emissions during solid manure management at housing and storage stages from dairy cattle in contrasted feeding and climatic situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Gabriel Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Pansard Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018, Proceedings of the 20th nitrogen workshop. Coupling C-N-P-S cycles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfe. Une base de données pour caractériser les émissions gazeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2017, Journées de la Recherche Porcine en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfe. Une base de données pour caractériser les émissions gazeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Emissions of Gas and Dust from Livestock (EmiLi)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France. , 2017, Proceedings of the 3rd symposium on emission of gas and dust from livestock</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet DIESEL, diminution de l’énergie en système laitier : état des lieux et voies d’amélioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas discharge predictions for a naturally ventilated poultry house by means of a 3D CFD model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Rojano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Kacira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGR-Ageng International Conference of Agricultural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« PigChange »: a project to evaluate the consequences of climate change and mitigation options in pig production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Climate Smart Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. 2015, Abstracts of the climate smart agriculture 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GESTION DE L’AMBIANCE DANS LES SALLES DE GAVAGE DE CANARDS : L’ENQUETE AUPRES DES PRODUCTEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Audren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Peillod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées de la Recherches Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen supplies and manure handling improve feed efficiency and reduce emissions in dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 19, 2013, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émissions de gaz en bâtiment bovin lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. Institut de l'Elevage, Rencontres autour des Recherches sur les Ruminants, 20, 2013, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse gases and ammonia emissions from two contrasted dairy cattle deep litters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on Emission of Gas and Dust from Livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Malo, France. , 2012, Proceedings of Emili2012 : International symposium on Emission of Gas and Dust from Livestock</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia and greenhouse gases emissions from dairy cattle buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on Emission of Gas and Dust from Livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint-Malo, France. , 2012, Proceedings of Emili2012 : International symposium on Emission of Gas and Dust from Livestock</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions comparées d’ammoniac et de gaz à effet de serre en systèmes lisier et litière accumulée en bâtiment bovin lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 19, 441 p., 2012, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of diet protein level on nitrogen excretion and greenhouse gases emissions in lactating dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on the Nutrition of Herbivores (ISNH8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Aberystwyth, United Kingdom. , Advances in Animal Biosciences, 2 (2), 2011, Proceedings of the 8th International Symposium on the Nutrition of Herbivores (ISNH8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of ammonia and greenhouse gases emission factors from poultry housings: Influence of practices and rearing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branche Française de la WPSA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.893, 2010, 13. European Poultry Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation dynamique des flux de masse et d’énergie des systèmes de production avicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting ammonia and carbon dioxide emissions from carbon and nitrogen biodegradability during animal waste composting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ammonia Conference in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Ede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of housing system, litter versus totally slatted floor, on mass balances of water, nitrogen, and phosphorus in growning-finishing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Souloumiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Victoria de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ramiran 98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Rennes, France. n.p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring emissions from livestock farming: greenhouse gases, ammonia and nitrogen oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA-ADEME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, ISBN 2-7380-1392-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les émissions gazeuses en élevage : gaz à effet de serre, ammoniac et oxydes d‘azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA-ADEME (France)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2-7380-1375-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaseous emissions during composting of poplar bark-poultry dung mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yulipriyanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gaz à effet de serre et l'élevage. De l'étude d'un problème à la naissance d'un projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">14 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la mise au point d'un outil d'estimation de l'impact de l'activité d'élevage sur l'air en fonction des itinéraires techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">234 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productions de chaleur et calcul du débit d'air d'un élevage intensif de canards sur caillebotis ou sur litière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">49 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compostage des fumiers de litière accumulée de bovins. Estimation et caractérisation des pertes d'azote par volatilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hacala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahier des charges des capteurs d'ambiance en élevage de porcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Varichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Francqueville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">12 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions d'origine agricole: contribution de l'Institut National de la Recherche Agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bridet-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">19 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la pollution atmosphérique sur le patrimoine naturel et architectural et sur les activités rurales.Exposé.Réunion du 1er octobre 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bridet-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">17 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étape.Maîtrise des emissions gazeuses et de l'état des litières en élevage de porcs intensif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Science Du Sol Et Bioclimatologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">93 p., 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRETAI. Bassin de Reference pour l'Etude des Transferts en Milieu Agricole Intensif. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Crave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">16 p., 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necessary Integrative Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lathière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de Noblet-Ducoudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Air Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.97-112, 2020, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et qualité de l’air : recherche et appui aux politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Fléchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard, G., Stengel, P., Lemaire, G., Cellier, P., Valceschini, E. (Coordinateurs). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.90-106, 2019, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-2938-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles méthodes choisir pour la quantification des émissions de gaz?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques d’élevage et environnement. Mesurer, évaluer, agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 351 p., 2019, Savoir Faire (Quae), 978-2-7592-3061-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nécessaires approches intégratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lathiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. de Noblet-Ducoudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-7592-3009-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés et traitements par compostage des effluents d'élevages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Toudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amaury Guardia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compostage et composts - Avancées scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier Tec&amp;Doc, pp.531-583, 2018, 978-2-7430-2359-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas 12 - Mesurer les émissions de gaz à effet de serre (GES) sur le parcours d'un élevage biologique de poulets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesurer les émissions gazeuses en élevage - Gaz à effet de serre, ammoniac et oxydes d'azote</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA-ADEME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERMITTENT MEASUREMENTS TO ESTIMATE AMMONIA EMISSIONS FROM MANURE STORAGE SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Exadaktylos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berckmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emissions of gas and dust from livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REFERENCE PROCEDURES FOR THE MEASUREMENT OF GASEOUS EMISSIONS FROM LIVESTOCK HOUSES AND STORES OF ANIMAL MANURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Babela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emissions of gas and dust from livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP - Institut du Porc, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMMONIA AND GREENHOUSE GAS EMISSIONS IN PIG FATTENING ON SLATTED FLOOR WITH EXCREMENT DISCHARGE BY FLAT SCRAPING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Landrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Landrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emissions of gas and dust from livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP - Institut du Porc, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia and greenhouse gases emissions from dairy cattle buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emissions of gas and dust from livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP - Institut du Porc, 458 p., 2013, 978-2-85969-221-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPEATABILITY OF ORGANIC MATTER TRANSFORMATIONS AND GASEOUS EMISSIONS DURING WINDROW COMPOSTING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Paillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emissions of gas and dust from livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP - Institut du Porc, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESTIMATION TEST OF GASEOUS EMISSIONS FROM FISHPONDS WITH CONTRASTED INPUTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Efole Ewoukem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mikolasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emissions of gas and dust from livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP - Institut du Porc, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LOW-COST DATABASE AND SOFTWARE FOR THE MEASUREMENT OF AMMONIA AND GREENHOUSE GAS EMISSIONS OF ANIMAL HOUSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Babela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emissions of gas and dust from livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP - Institut du Porc, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse Gases and ammonia emissions from two contrasted dairy cattle deep litters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emissions of gas and dust from livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP - Institut du Porc, 458 p., 2013, 978-2-85969-221-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MATHEMATICAL MODELING OF WEIGHT AND THERMAL BALANCES DURING WINDROW COMPOSTING OF LIVESTOCK EFFLUENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Paillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emissions of gas and dust from livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP - Institut du Porc, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive Treatment System For Recycling Water For Flushing Fresh Manure And Recovering Nutrients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Morand, Ph.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Escande, A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Picot, B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Pourcher, A.M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP1251, Second International Symposium on Aqua Science, Water Resource, and Low Carbon Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Institute of Physics, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia deposition near hot spots: processes, models and monitoring methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Asman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Theobald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Hertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric ammonia : Detecting emission changes and environmental impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2009, 978-1-4020-9120-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-element combined methods increase the reliability of emission factor measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Paillat, J.M.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ammonia emissions in agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publishers, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NH3 emissions in french straw-based pig-on-litter breeding systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Texier, C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ammonia emissions in agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publishers, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting ammonia emissions from carbon and nitrogen biodegradability during animal waste composting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Paillat, J.M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ammonia emissions in agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publishers, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of additives on the nitrification-denitrification activities during composting of chicken manure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yulipriyanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology of composting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2002, 3-540-67568-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles résolutions spatiales et temporelles sont pertinentes pour la modélisation hydrologique des bassins versants d'ordre 1 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture intensive et qualité des eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1998, Science Update, 2-7380-0801-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau de mesures simplifiées destiné à l'estimation en continu de l'évapotranspiration et de la pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ferren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture intensive et qualité des eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1998, Science Update, 2-7380-0801-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus conduisant à l'écoulement de l'eau dans un cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-Chercheurs INRA en Bioclimatologie. Tome 2: Du couvert végétal à la région</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1997, 2-7380-0722-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">site web &amp;quot;animal_emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elever des porcs sur litière Comprendre les fonctionnements, améliorer les résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Boulestreau-Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point sur le rapprochement INRA CIRAD autour de la problématique de la gestion des effluents d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Médoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la gestion de la température en porcherie sur les émissions d'ammoniac et de méthane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Rousseliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARACTÉRISATION THERMIQUE DES ÉCHANGEURS-RÉCUPERATEURS DE CHALEUR POUR LES BÂTIMENTS AVICOLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pigache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Agence de l'Environnement et de la Maîtrise de l'Energie. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions d'ammoniac et de gaz a effet de serre en batiments bovins laitiers : effets croisés du mode de logement et de l'alimentation azotée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMissions d'Ammoniac et de gaz à effet de serre des FUMiers bovin (EMAFUM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 00 15 304 038, Agence de l'Environnement et de la Maîtrise de l'Energie. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédures de référence pour la mesure des émissions de polluants gazeux des bâtiments d’élevage et stockages d’effluents d’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berckmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2010, pp.519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des rejets d'azote-phosphore-potassium-cuivre et zinc des porcs. Influence de la conduite alimentaire et du mode de logement des animaux sur la nature et la gestion des déjections produites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. d'Argouges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise à la source des émissions gazeuses et de l'état final des effluents en élevage intensif de porcs sur litières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Souloumiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Victoria de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BEP2--95/12-014, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle echelle est pertinente pour definir les parametres de fonctionnement d'un modele hydrologique en milieu agricole intensif? Appel d'offres du programme Environnement &amp;quot;Methodes, Modeles et Theories&amp;quot;. &amp;quot;Les problemes de multiplicite d'echelles d'espace et de temps dans les recherches sur l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA/ENSA/COSTEL--3824B/3833B, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thermodynamique des pluies orographiques en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD - Institut de recherche pour le developpement. 1988, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan hydrique des sols: quantification de la variabilite spatiale et de l'incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris Grignon; Ecole Nationale Supérieure des Mines, 1990. Français. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02850245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des bâtiments d’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Master QEPA, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles of emissions from housing, storage, spreading, grazing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elevage et Changement Climatique, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon – Nitrogen cycles: general concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elevage et Changement Climatique (Carbon – Nitrogen cycles: general concepts), 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation of emissions: general options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elevage et Changement Climatique, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of GHG emissions from livestock houses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elevage et Changement Climatique, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId587"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.9490616622px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Paul Robin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the C:N ratio suffice to predict carbon and nitrogen mineralization dynamics in an arid agroecosystem soil amended with compost?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Janati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Oukarroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41207-025-00923-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling Carbon and Nitrogen Dynamics in Cattle Manure: New Insights from Litterbag Incubation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (3), pp.56. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nitrogen6030056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What technical solutions can be used to shelter mulard ducks during periods when there is a risk of avian influenza? Main results of the PROSPeR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Litt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pertusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azélie Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.214-230. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art16-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles solutions techniques pour mettre à l'abri les canards mulards en périodes à risque d'Influenza aviaire ? : Principaux résultats obtenus dans le cadre du projet PROSPeR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Litt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pertusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azélie Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.285-302. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compost from Date Palm Residues Increases Soil Nutrient Availability and Growth of Silage Corn (Zea mays L.) in an Arid Agroecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Janati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Oukarroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (3), pp.3727-3739. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42729-022-00922-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composting date palm residues promotes circular agriculture in oases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Janati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13399-022-03387-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia and nitrous oxide emissions from dairy cows on straw-based litter systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Ribeiro-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), pp.283. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos13020283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GestCO2 -Mesurage des concentrations en dioxyde de carbone en bâtiment de poulets de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecil Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85, pp.157-169. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of Nitrogen from Artichoke (Cynara cardunculus L. var. scolymus (L.)) Crop Residues: A Review and Lysimeter Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Sévère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.41-61. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nitrogen2010004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of Circular Agriculture for Cropping Systems and Soil Fertility in Oases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Janati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Oukarroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (9), pp.4713. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13094713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecofog - Gagner en compétitivité et réduire les impacts environnementaux de la filière foie gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Litt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bijja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71, pp.51-66. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/kjfmtn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a database to collect emission values for livestock systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Brame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (6), pp.1899. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2019.01.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of diet and manure management on ammonia and greenhouse gas emissions from dairy barns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (12), pp.2903-2912. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731119001368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the impact of air discharges caused by natural ventilation in a poultry house</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Rojano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Kacira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 180, pp.168-181. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2019.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment using CFD of the wind direction on the air discharges caused by natural ventilation of a poultry house</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Rojano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Kacira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 190 (12), pp.15. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-018-7105-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Three Types of Exogenous Organic Carbon on Soil Organic Matter and Physical Properties of a Sandy Technosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Landrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Toudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1146), pp.14. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su10041146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des flux d’énergie directe et indirecte pour les bâtiments des filières porcine et avicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Massabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.55-70. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5137756085038162E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low degradable protein supply to increase nitrogen efficiency in lactating dairy cows and reduce environmental impacts at barn level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (2), pp.212-220. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731115002050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational modelling of thermal and humidity gradients for a naturally ventilated poultry house</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Rojano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Kacira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 151, pp.273-285. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2016.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm (Eisenia fetida) behavioral and respiration responses to sublethal mercury concentrations in an artificial soil substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianru Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuhong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojie Ai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104, pp.48-53. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2015.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des salles de gavage et de leur gestion par un échantillon de gaveurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Peillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Audren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TeMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33, pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant and behavior responses of earthworms after introduction to a simulated vermifilter environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinsheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojie Ai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuhong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.218-227. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2015.04.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling nitrogen and carbon interactions in composting of animal manure in naturally aerated piles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46, pp.588-598. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2015.07.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of season and outdoor run characteristics on excretion behaviour of organic broilers and gaseous emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 139, pp.35-47. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2015.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling heat and mass transfer of a broiler house using computational fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Rojano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Kacira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 136, pp.25-38. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2015.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les litières en élevage : identification, test et évaluation des techniques ou des pratiques consistant à mieux gérer les litières avec moins de matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34, pp.403-415. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/1d9h-vq82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of the earthworm Eisenia andrei exposed to sublethal aluminium levels in an artificial soil substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinsheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangping Qiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (7), pp.611-621. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02757540.2014.881804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared photoacoustic spectroscopy in animal houses: Effect of non-compensated interferences on ammonia, nitrous oxide and methane air concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114 (3), pp.318 - 326. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2012.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling organic matter stabilization during windrow composting of livestock effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (19), pp.2235-2243. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330.2012.728736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse gas emissions from the grassy outdoor run of organic broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (4), pp.1493-1508. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-1493-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment Effect of Multilayer Vermifiltration on Living Wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinsheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiu Hong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Qi Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Ping Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 343-344, pp.789-794. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.343-344.789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an integrated piggery system with recycled water, biomass production and water purification by vermiculture, macrophyte ponds and constructed wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pourcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (6), pp.1314-1320. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2011.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions gazeuses en production biologique de poulets de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter Agri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 105, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of rearing conditions and manure management practices on ammonia and greenhouse gas emissions from poultry houses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World's Poultry Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (3), pp.441-455. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0043933911000493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm effects on gaseous emissions during vermifiltration of pig fresh slurry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luth Luth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Landrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (4), pp.3679-3686. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2010.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of manure production by pigs and NH3, N2O and CH4 emissions. Part II: effect of animal housing, manure storage and treatment practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (8), pp.1413-1424. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731110000509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Different Organic and Inorganic Fertilizers on Cucumber Yield and Some Soil Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esawy Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Abd El-Kader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamyaa Abd El-Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Agricultural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (4), pp.408-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of pig rearing system on animal performance and manure composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (4), pp.606-616. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731108003601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rice straw composting and its effect on soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El-Saka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compost Science &amp; Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (3), pp.146-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous village sewage treatment by vermifiltration and activated sludge process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinsheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Qun Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Ping Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Qi Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (11), pp.3001-3010. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2009.715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application et validation d’une méthode de mesures simplifiées des émissions gazeuses dans les bâtiments d’élevage à ventilation naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ponchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ehrlacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TeMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.4-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring NH3, N2O, CO2 and CH4 emissions during pig solid manure storage - Effect of turning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compost Science &amp; Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (4), pp.267-274. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1065657X.2008.10702388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance du devenir des éléments à risques dans les différentes filières de gestion des effluents porcins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jondreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (4), pp.325-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of non-dissolved particulate organic matter during composting of sludge with straw.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ablain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiéronymus Yulipriyanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pourcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 99 (16), pp.7636-7643. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2008.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vermifiltration as a stage in reuse of swine wastewater: Monitoring methodology on an experimental farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinsheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Ping Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (4), pp.301-309. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2007.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance des émissions gazeuses dans les différentes filières de gestion des effluents porcins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude J. C. Germon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (4), pp.345-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de mesure des flux de masse et d'énergie des bâtiments d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 61, pp.47-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and data for the environmental inventory of contrasting pig production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Basset-Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (15), pp.1395-1405. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2006.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turning, compacting and the addition of water as factors affecting gaseous emissions in farm manure composting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Abd El Kader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leterme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (14), pp.2619-2628. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2006.07.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of roxarsone on CYP4501A and CYP4502B in earthworm Eisenia andrei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.L. Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.L. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrochimica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51 (1), pp.8-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour refroidir efficacement, ventilez moins en brumisant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Douarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Aviculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 107, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaseous emissions from composting bark/manure mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiéronymus Yulipriyanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compost Science &amp; Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (1), pp.14-26. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1065657X.2005.10702213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting ammonia and carbon dioxide emissions from carbon and nitrogen biodegradability during animal waste composting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leterme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39 (36), pp.6833-6842. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2005.07.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le PRA environnement à l'origine d'un pilote de lombrifiltration des lisiers en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques - INRA SAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions de gaz azotés en élevage de porcs sur litière de sciure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34, pp.155-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du mode d'élevage des canards sur les émissions d'ammoniac et d'odeurs et sur l'effluent: comparaison des systèmes caillebotis et litière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 40, pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productions de chaleur d'un élevage intensif de canards sur caillebotis ou sur litière, application au calcul du débit d'air d'un bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38, pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise du compostage de fumier de volailles à la ferme : mélange initial, retournements, couvertures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 35, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise des émissions azotées lors du compostage de fumier de volailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 31, pp.25-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des productions de chaleur en engraissement de porcs sur litière de sciure ou sur caillebotis intégral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Victoria de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Souloumiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 48 (2), pp.117-129. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/animres:19990204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise de l'ambiance. A chaque usage son capteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Porcs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 57, pp.42-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du mode de ventilation des litières sur les émissions gazeuses d'azote NH3, N2O, N2 et sur le bilan d'azote en engraissement porcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Trolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Victoria de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 18 (7), pp.473-488. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:19980704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and field comparison of two types of soil heat fluxmeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 10 (3), pp.185-206. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0933-3630(96)00125-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partition of sensible heat fluxes into bare soil and atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 82 (1-4), pp.245-265. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0168-1923(95)02328-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitrise climatique en batiment d'elevage de volailles de chair: refroidissement d'ambiance en pèriode de forte chaleur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Souloumiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cauchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Salichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre - Groupe Français de la WPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 55, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme CORMORAN-INRA: de l'importance du milieu physique dans la régulation biogéochimique de la teneur en nitrate des eaux superficielles (Communication)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of water quality - Journal européen d'hydrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 26 (1), pp.37-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity to space and time resolution of a hydrological model using digital elevation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 9, pp.69-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there an optimal spatial scale for hydrological modelling of small agricultural catchments?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 12, pp.438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un logiciel d'aide a la decision pour conduire l'irrigation de multiples parcelles de canne a sucre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Combres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kamieniarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Agronomique (Petit-Bourg)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 9, pp.39-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia emissions from dairy barns when cows share their time between barn and pasture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Ramiran conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WUR, Oct 2025, Wageningen, Netherlands. pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émissions d'ammoniac au bâtiment lorsque les vaches partagent leur temps entre l'étable et le pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque APIVALE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method developed for estimating the on-farm GHG and NH3emissions (“Simplified method”)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emimod Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KTBL, Jun 2025, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a screening method for GHG and NH3 measurements – first results based on a European study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Becciolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Cieslak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Congress of the Animal Science and Production Association (ASPA).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Monopoli, Italy. pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified method developed for estimating the on-farm EFGHG and NH3 – presentation & results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Becciolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Cieslak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets EMIGRAZE et CCCfarming (WP2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du RMT MAELE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results of a screening method for GHG emission measurements in European dairy cattle barns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Becciolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cieślak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the literature on gas emissions from animal houses: what lessons for data reporting?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRDA, May 2021, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting the measurement methods to the different purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Fall 2020 Virtual Meeting - Symposium on Animal agriculture emission measurement technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kyoung S Ro (USDA); Mélynda Hassouna (INRAE), Aug 2020, San Fransisco, United States. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/scimeetings.0c07421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base de données ELFE : vers une meilleure connaissance des émissions gazeuses liées à l’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres autour des recherches sur les ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMBIGAINE : UN OUTIL D'AIDE AU PERCEMENT DES GAINES DE BRASSAGE EN SALLE DE GAVAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amand Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertusa Marion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douzièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une base de données pour caractériser les émissions gazeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ponchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmoniser et normaliser la mesure des émissions gazeuses en bâtiment d’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">afnor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D CFD model to assess the impact of the wind direction on the internal climate of poultry houses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rojano-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Kacira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGR-Ageng International Conference of Agricultural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pilotage des dalles béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Loudéac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins d’air minimum en poulets de chair effets théoriques sur l’ambiance et le chauffage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée nationale des volailles de chair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of gas emissions and spreading inside and outside of a naturally ventilated poultry house using a 3D CFD model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Rojano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher y Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference “Construction, Technology and Environment in Farm Animal Husbandry“</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Freising, Germany. pp.340-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526956v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilans thermiques dans la production de porcs et de poulets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Emissions of Gas and Dust from Livestock (EMILI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Florianopolis, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des solutions pour réduire les emissions gazeuses des élevages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space 2015 - les rendez-vous de l'Inra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the dynamics of heat and mass transfer in a naturally ventilated poultry house using CFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Rojano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Y. Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference “Construction, Technology and Environment in Farm Animal Husbandry“</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Freising, Germany. pp.363-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524977v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of two different schemes through CFD to include heat and mass transfer induced by animals inside a broiler house</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Rojano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Kacira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">proceedings of the International Conference for Agricultural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Zurich, Allemagne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Sensible and Latent Heat Generation with CFD in Animal Housing for Dairy Cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Rojano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Kacira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference for Agricultural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Zurich, Allemagne, Albania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing NH3 and GHG emissions during poultry manure on-farm Composting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tovonarivo Rafolisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15 ème Conférence internationale RAMIRAN: Recyclage des résidus organiques pour l'agriculture: de la gestion des déchets aux services écosystémiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, Jun 2013, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENJEUX ET EVALUATION DES EMISSIONS GAZEUSES DANS LES ELEVAGES DE VOLAILLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ponchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French projects to quantify emissions from livestock: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Oudart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Emissions, Ventilation and Animal Welfare in Livestock Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Campinas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOLDAVI : Un modèle dynamique pour étudier les flux de masse et d’énergie des ateliers de production de volailles de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée « Bilan des activités de modélisation en 2011 au sein du département PHASE »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse gas budget of an organic broiler production system in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmiLi 2012 International Symposium on Emissions of Gas and Dust from Livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint-Malo, France. pp.73-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOLDAVI: A model to predict environmental and economic performances of broiler farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European International Farming System Association Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Aarhus, Denmark. pp.128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoacoustic spectroscopy in livestock buildings: Interference effects on ammonia, nitrous oxide and methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Livestock Environment Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOLDAVI : A model to predict nutrient and energy fluxes from meat-poultry production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress on Animal Hygiene (ISAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Vienne, Austria. pp.239-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions gazeuses d'un élevage biologique de poulets de chair : Emissions de NH3, de N2O et de CH4 en bâtiment et de N2O et de CH4 sur parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Mar 2011, Tours, France. pp.111-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Housing emissions of NH3, N2O and CH4 and outdoor emissions of CH4 and N2O from organic broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress on Animal Hygiene (ISAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOLDAVI : Un modèle pour simuler les flux d'éléments et d'énergie des ateliers de production de volailles de chair avec ou sans parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille C. Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Mar 2011, Tours, France. pp.146-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass production and water purification from fresh liquid manure - Use of vermiculture, macrophytes ponds and constructed wetlands to recover nutrients and recycle water for flushing in pig housing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pourcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering: from Concepts to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Dec 2009, Paris, France. pp.130-139, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proenv.2011.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different dynamic floating chambers to assess gaseous emissions from stored pig slurry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Air Quality and Manure Management for Agriculture ASABE Publication Number 711P0510cd</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Dallas Texas, United States. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement de systèmes biologiques pour le recyclage et la valorisation des effluents au sein des élevages de porcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Pourcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Paris, France. p. 285 - p. 290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the effect of C and N biodegradability, humidity and porosity on ammonia emission during animal manure composting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards environmental technologies : International Conference on Agricultural Engineering, AgEng 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRSTEA, Sep 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaseous emissions from organic chicken production facility in France: Measurements of emission factors for a housing and an outdoor-run of AlterAviBio experimental facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France. pp.317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an integrated piggery system with recycled water, biomass production and water purification by vermiculture, macrophyte ponds and constructed wetlands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pourcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IWA Specialist Group Conference on Waste Stabilization Ponds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bela Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal transfer between extensive wastewater treatment systems combining vermifiltration, macrophyte lagoons and constructed wetlands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Ping Ping Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luth Luth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Symposium on Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Shanghai, China. pp.2464-2469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive treatments for a piggery with minimal pollution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Ping Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Arcus Sino-French Scientific Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of an Extensive System Combining Screen, Vermifilter, Macrophyte Lagoons, and Constructed Wetlands to Recover Nutrients from Fresh Manureand Recycle Water for Flushing in PigHousing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Pierre Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Jiangping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass production and water purification from fresh liquid manure by vermiculture, macrophytes ponds and constructed wetlands to recover nutrients and recycle water for flushing in pig housing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pourcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ISASWR-LCE 2nd International Symposium on Aqua Sciences, Water Resource and Low Carbon Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Sanya, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des émissions gazeuses au stockage de lisier porcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Paris, France. p. 265 - p. 270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage des modèles dynamiques avec l'analyse de cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire modélisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring gaseous emissions from sotred pig slurry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The eighth international livestock symposium, Iles VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Iguassu Falls, Brazil. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting ammonia and carbon dioxide emissions from carbon and nitrogen biodegradability during animal waste composting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ammonia Conference in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen University, Mar 2007, Ede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence d’une couverture photocatalytique au stockage de lisier porcin sur les émissions gazeuses (NH3, N2O, CH4, CO2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émissions gazeuses de NH3, N2O, CH4 lors du stockage de fumier de porc provenant d’une litière accumulée : effets du retournement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition and animal management as part of a global strategy for reducing the environmental impact of pig production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jondreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive treatments for a piggery with minimal pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Ping Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Inter-celtic colloquium on Hydrology and Management of Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Guimaraes, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of two husbandry methods for growing-finishing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cariolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison expérimentale de deux conduites d'élevage de porcs en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Journées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat partition during composting process of cattle manure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hacala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference of the European Cooperative Research Network "Recycling of Agricultural, Municipal and Industrial Residuals in Agriculture Network" (RAMIRAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan Venglovsky, May 2002, Strbské, Slovakia. pp.339-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range of nitrous oxide emission after application of pig slurry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.V. Florentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference of the European Cooperative Research Network "Recycling of Agricultural, Municipal and Industrial Residuals in Agriculture Network" (RAMIRAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Strbské Pleso, Slovakia. pp.279-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les porcs affichent leurs préférences vis-à-vis du type de sol en fonction de la température ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Courboulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engraissement de porcs sur litière de particules de bois ou de sciure en couche fine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Ramonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34èmes Journees de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, Feb 2002, Paris, France. pp.143-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productions d'ammoniac, de protoxyde d'azote et d'eau par différentes litières de porcs durant la phase de croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Journées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de l'évaporation d'eau en élevage de porcs sur litière de sciure ou sur caillebotis intégral.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Victoria de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Souloumiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Journées de la recherche porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1998, Paris, France. pp.355-361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misting systems for poultry-Dimension and applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Souloumiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Victoria de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Environment and Poultry Production Systems Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Concordia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation des transferts en milieu agricole intensif. Programme CORMORAN-INRA période 1992-1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Bourrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Programme AIP " Valorisation et protection des ressources en eau " Bilan 1992-1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan prospectif des connaissances sur les pollutions atmosphériques issues des élevages intensifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Souloumiac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil scientifique de l'observatoire des côtes d'Armor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise des productions d'ammoniac des litières aviaires par un flux d'air traversant à faible debit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Victoria de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Souloumiac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Tours, France. pp.189-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des effluents liquides et gazeux d'élevages intensifs par utilisation de litières ventilées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Olivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Souloumiac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Gruttee. Les sous-produits de traitement et d'épuration des fluides. Nuisances agricoles : constat et solutions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Gruttee, Pays-Bas. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan d'énergie et microclimats en situation de relief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure des zones contributives de bas-fonds : modélisation et validation expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude des phénomènes spatiaux en agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1995, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme CORMORAN-INRA: rôle du milieu physique sur les chemins de l'eau; incidence sur le contrôle géochimique de la teneur en nitrate des eaux superficielles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Bourrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de système complexe: Les bâtiments d'élevage intensif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Souloumiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Flura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme CORMORAN-INRA: de l'importance du milieu physique dans la régulation biogéochimique de la teneur en nitrate des eaux superficielles (Communication)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La contamination des eaux par les nitrates et les pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaporative cooling in poultry buildings naturally ventilated</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Souloumiac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. C.I.G.R.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Hohenheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la resolution spatio-temporelle sur la modelisation hydrologique basee sur l'utilisation d'un modele numerique de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Journees GFHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature regime of bare soil during spring crop establishment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1992, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelacion agrometeorologica del balance hidrico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Katerji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque franco-cubain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1987, La Havane, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia emissions of dairy systems with or without grazing: considering barn, storage and pasture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubaraq Olarewaju Abdulwahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Ramiran conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Wageningen, Netherlands. pp.201, 2025, RAMIRAN 2025 - Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring ammonia and greenhouse gas emissions of dairy cattle house in 60 farms over eight countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Becciolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cieślak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Gas and Dust Emissions from Livestock (EMILI 2024 Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Valencia, Spain. , pp.89, 2024, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field measurements of gaseous emissions in livestock buildings: A new approach using mass balance to improve accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Auzerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIPM 150 Years of the Metre Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émissions d'ammoniac de systèmes laitiers avec ou sans pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubaraq Olarewaju Abdulwahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque APIVALE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exprimental facility to study climate-house-animal-manure interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université polytechnique de Valence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emili 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Valencia (Espagne), Spain. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental facility to study climate-house-animal-manure interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgEng 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athen, Greece. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Define the Quality of Measured Emissions Value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Greenhouse Gas and Animal Agriculture Conference (GGAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELFE, a database to determine greenhouse gases and ammonia emissions factors from livestock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Nitrogen Workshop. Coupling C-N-P-S cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. 2018, Proceedings side event. Nutrient management &amp; decision-support systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas emissions during solid manure management at housing and storage stages from dairy cattle in contrasted feeding and climatic situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Gabriel Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Pansard Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018, Proceedings of the 20th nitrogen workshop. Coupling C-N-P-S cycles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfe. Une base de données pour caractériser les émissions gazeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2017, Journées de la Recherche Porcine en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfe. Une base de données pour caractériser les émissions gazeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Emissions of Gas and Dust from Livestock (EmiLi)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France. , 2017, Proceedings of the 3rd symposium on emission of gas and dust from livestock</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet DIESEL, diminution de l’énergie en système laitier : état des lieux et voies d’amélioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas discharge predictions for a naturally ventilated poultry house by means of a 3D CFD model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Rojano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Kacira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGR-Ageng International Conference of Agricultural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« PigChange »: a project to evaluate the consequences of climate change and mitigation options in pig production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Climate Smart Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. 2015, Abstracts of the climate smart agriculture 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GESTION DE L’AMBIANCE DANS LES SALLES DE GAVAGE DE CANARDS : L’ENQUETE AUPRES DES PRODUCTEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Audren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Peillod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées de la Recherches Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen supplies and manure handling improve feed efficiency and reduce emissions in dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 19, 2013, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émissions de gaz en bâtiment bovin lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. Institut de l'Elevage, Rencontres autour des Recherches sur les Ruminants, 20, 2013, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse gases and ammonia emissions from two contrasted dairy cattle deep litters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on Emission of Gas and Dust from Livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Malo, France. , 2012, Proceedings of Emili2012 : International symposium on Emission of Gas and Dust from Livestock</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia and greenhouse gases emissions from dairy cattle buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on Emission of Gas and Dust from Livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint-Malo, France. , 2012, Proceedings of Emili2012 : International symposium on Emission of Gas and Dust from Livestock</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions comparées d’ammoniac et de gaz à effet de serre en systèmes lisier et litière accumulée en bâtiment bovin lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 19, 441 p., 2012, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of diet protein level on nitrogen excretion and greenhouse gases emissions in lactating dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on the Nutrition of Herbivores (ISNH8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Aberystwyth, United Kingdom. , Advances in Animal Biosciences, 2 (2), 2011, Proceedings of the 8th International Symposium on the Nutrition of Herbivores (ISNH8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of ammonia and greenhouse gases emission factors from poultry housings: Influence of practices and rearing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branche Française de la WPSA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.893, 2010, 13. European Poultry Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation dynamique des flux de masse et d’énergie des systèmes de production avicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting ammonia and carbon dioxide emissions from carbon and nitrogen biodegradability during animal waste composting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ammonia Conference in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Ede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of housing system, litter versus totally slatted floor, on mass balances of water, nitrogen, and phosphorus in growning-finishing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Souloumiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Victoria de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ramiran 98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Rennes, France. n.p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring emissions from livestock farming: greenhouse gases, ammonia and nitrogen oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA-ADEME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, ISBN 2-7380-1392-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les émissions gazeuses en élevage : gaz à effet de serre, ammoniac et oxydes d‘azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA-ADEME (France)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2-7380-1375-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaseous emissions during composting of poplar bark-poultry dung mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yulipriyanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gaz à effet de serre et l'élevage. De l'étude d'un problème à la naissance d'un projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">14 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la mise au point d'un outil d'estimation de l'impact de l'activité d'élevage sur l'air en fonction des itinéraires techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">234 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productions de chaleur et calcul du débit d'air d'un élevage intensif de canards sur caillebotis ou sur litière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">49 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compostage des fumiers de litière accumulée de bovins. Estimation et caractérisation des pertes d'azote par volatilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hacala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahier des charges des capteurs d'ambiance en élevage de porcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Varichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Francqueville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">12 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions d'origine agricole: contribution de l'Institut National de la Recherche Agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bridet-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">19 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la pollution atmosphérique sur le patrimoine naturel et architectural et sur les activités rurales.Exposé.Réunion du 1er octobre 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bridet-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">17 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étape.Maîtrise des emissions gazeuses et de l'état des litières en élevage de porcs intensif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Science Du Sol Et Bioclimatologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">93 p., 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRETAI. Bassin de Reference pour l'Etude des Transferts en Milieu Agricole Intensif. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Crave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">16 p., 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necessary Integrative Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lathière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de Noblet-Ducoudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Air Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.97-112, 2020, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et qualité de l’air : recherche et appui aux politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Fléchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard, G., Stengel, P., Lemaire, G., Cellier, P., Valceschini, E. (Coordinateurs). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.90-106, 2019, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-2938-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles méthodes choisir pour la quantification des émissions de gaz?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques d’élevage et environnement. Mesurer, évaluer, agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 351 p., 2019, Savoir Faire (Quae), 978-2-7592-3061-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nécessaires approches intégratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lathiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. de Noblet-Ducoudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-7592-3009-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés et traitements par compostage des effluents d'élevages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Toudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amaury Guardia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compostage et composts - Avancées scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier Tec&amp;Doc, pp.531-583, 2018, 978-2-7430-2359-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas 12 - Mesurer les émissions de gaz à effet de serre (GES) sur le parcours d'un élevage biologique de poulets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesurer les émissions gazeuses en élevage - Gaz à effet de serre, ammoniac et oxydes d'azote</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA-ADEME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia and greenhouse gases emissions from dairy cattle buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emissions of gas and dust from livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP - Institut du Porc, 458 p., 2013, 978-2-85969-221-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMMONIA AND GREENHOUSE GAS EMISSIONS IN PIG FATTENING ON SLATTED FLOOR WITH EXCREMENT DISCHARGE BY FLAT SCRAPING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Landrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Landrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emissions of gas and dust from livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP - Institut du Porc, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERMITTENT MEASUREMENTS TO ESTIMATE AMMONIA EMISSIONS FROM MANURE STORAGE SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Exadaktylos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berckmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emissions of gas and dust from livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REFERENCE PROCEDURES FOR THE MEASUREMENT OF GASEOUS EMISSIONS FROM LIVESTOCK HOUSES AND STORES OF ANIMAL MANURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Babela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emissions of gas and dust from livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP - Institut du Porc, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPEATABILITY OF ORGANIC MATTER TRANSFORMATIONS AND GASEOUS EMISSIONS DURING WINDROW COMPOSTING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Paillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emissions of gas and dust from livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP - Institut du Porc, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESTIMATION TEST OF GASEOUS EMISSIONS FROM FISHPONDS WITH CONTRASTED INPUTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Efole Ewoukem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mikolasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emissions of gas and dust from livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP - Institut du Porc, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LOW-COST DATABASE AND SOFTWARE FOR THE MEASUREMENT OF AMMONIA AND GREENHOUSE GAS EMISSIONS OF ANIMAL HOUSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Babela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emissions of gas and dust from livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP - Institut du Porc, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse Gases and ammonia emissions from two contrasted dairy cattle deep litters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emissions of gas and dust from livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP - Institut du Porc, 458 p., 2013, 978-2-85969-221-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MATHEMATICAL MODELING OF WEIGHT AND THERMAL BALANCES DURING WINDROW COMPOSTING OF LIVESTOCK EFFLUENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Paillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emissions of gas and dust from livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP - Institut du Porc, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive Treatment System For Recycling Water For Flushing Fresh Manure And Recovering Nutrients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Morand, Ph.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Escande, A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Picot, B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Pourcher, A.M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP1251, Second International Symposium on Aqua Science, Water Resource, and Low Carbon Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Institute of Physics, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia deposition near hot spots: processes, models and monitoring methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Asman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Theobald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Hertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric ammonia : Detecting emission changes and environmental impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2009, 978-1-4020-9120-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-element combined methods increase the reliability of emission factor measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Paillat, J.M.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ammonia emissions in agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publishers, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NH3 emissions in french straw-based pig-on-litter breeding systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Texier, C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ammonia emissions in agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publishers, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting ammonia emissions from carbon and nitrogen biodegradability during animal waste composting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Paillat, J.M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ammonia emissions in agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publishers, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of additives on the nitrification-denitrification activities during composting of chicken manure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yulipriyanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology of composting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2002, 3-540-67568-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles résolutions spatiales et temporelles sont pertinentes pour la modélisation hydrologique des bassins versants d'ordre 1 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture intensive et qualité des eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1998, Science Update, 2-7380-0801-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau de mesures simplifiées destiné à l'estimation en continu de l'évapotranspiration et de la pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ferren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture intensive et qualité des eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1998, Science Update, 2-7380-0801-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus conduisant à l'écoulement de l'eau dans un cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-Chercheurs INRA en Bioclimatologie. Tome 2: Du couvert végétal à la région</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1997, 2-7380-0722-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">site web &amp;quot;animal_emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elever des porcs sur litière Comprendre les fonctionnements, améliorer les résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Boulestreau-Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point sur le rapprochement INRA CIRAD autour de la problématique de la gestion des effluents d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Médoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la gestion de la température en porcherie sur les émissions d'ammoniac et de méthane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Rousseliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARACTÉRISATION THERMIQUE DES ÉCHANGEURS-RÉCUPERATEURS DE CHALEUR POUR LES BÂTIMENTS AVICOLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pigache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Agence de l'Environnement et de la Maîtrise de l'Energie. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions d'ammoniac et de gaz a effet de serre en batiments bovins laitiers : effets croisés du mode de logement et de l'alimentation azotée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMissions d'Ammoniac et de gaz à effet de serre des FUMiers bovin (EMAFUM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 00 15 304 038, Agence de l'Environnement et de la Maîtrise de l'Energie. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédures de référence pour la mesure des émissions de polluants gazeux des bâtiments d’élevage et stockages d’effluents d’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berckmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2010, pp.519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des rejets d'azote-phosphore-potassium-cuivre et zinc des porcs. Influence de la conduite alimentaire et du mode de logement des animaux sur la nature et la gestion des déjections produites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. d'Argouges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise à la source des émissions gazeuses et de l'état final des effluents en élevage intensif de porcs sur litières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Souloumiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Victoria de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BEP2--95/12-014, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle echelle est pertinente pour definir les parametres de fonctionnement d'un modele hydrologique en milieu agricole intensif? Appel d'offres du programme Environnement &amp;quot;Methodes, Modeles et Theories&amp;quot;. &amp;quot;Les problemes de multiplicite d'echelles d'espace et de temps dans les recherches sur l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA/ENSA/COSTEL--3824B/3833B, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thermodynamique des pluies orographiques en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD - Institut de recherche pour le developpement. 1988, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan hydrique des sols: quantification de la variabilite spatiale et de l'incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris Grignon; Ecole Nationale Supérieure des Mines, 1990. Français. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02850245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des bâtiments d’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Master QEPA, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles of emissions from housing, storage, spreading, grazing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elevage et Changement Climatique, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon – Nitrogen cycles: general concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elevage et Changement Climatique (Carbon – Nitrogen cycles: general concepts), 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation of emissions: general options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elevage et Changement Climatique, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of GHG emissions from livestock houses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elevage et Changement Climatique, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId587"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216497v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Janati" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Oukarroum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-025-00923-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493301v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nitrogen6030056" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799160v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Litt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pertusa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guyot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;lie Hazard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art16-GB" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612347v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art19" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051085v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sabri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-022-00922-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051151v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouaziz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-022-03387-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612027v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Almeida" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lorinquer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Ribeiro-Filho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13020283" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745528v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Creach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Keita" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecil Nicolas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art12" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03242311v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul S&#233;v&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nitrogen2010004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03242310v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13094713" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081880v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Litt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laborde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bijja" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Bernardet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/kjfmtn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387595v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vigan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Guingand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Brame" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2019.01.0007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264353v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Charpiot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lorinquer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doll&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001368" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02112539v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rojano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Bournet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Kacira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2019.02.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01928486v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-018-7105-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014942v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Morel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vial" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Landrain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Toudic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10041146" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607541v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massabie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevalier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137756085038162E12" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209292v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002050" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523672v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2016.09.012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F9HGJSN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461131v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianru Yan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuhong Wang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojie Ai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2015.12.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631080v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Amand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peillod" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Audren" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diguet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laborde" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221366v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinsheng Li" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Zhang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2015.04.045" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461088v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Oudart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2015.07.044" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209288v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lecomte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2015.08.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461077v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2015.05.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HQB7RFB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219574v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rousset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guingand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dezat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagadec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jegou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1d9h-vq82" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01092437v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Sun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangping Qiu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02757540.2014.881804" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209134v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2012.12.011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209099v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2012.728736" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209096v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1493-2012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644637v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu Hong Wang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Qi Dai" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Ping Qiu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.343-344.789" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590646v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fievet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.109" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461070v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648386v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Aubert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0043933911000493" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592213v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luth Luth" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Germain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.11.027" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5HZ7RHP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460893v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rigolot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;line" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000509" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460915v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esawy Mahmoud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Abd El-Kader" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamyaa Abd El-Rahman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460923v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mahmoud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Saka" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460918v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Qun Xiao" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Qi Dai" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2009.715" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460859v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108003601" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654263v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponchant" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ehrlacher" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460840v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Levasseur" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1065657X.2008.10702388" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460863v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beline" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317569v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ablain" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hi&#233;ronymus Yulipriyanto" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2008.02.002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWQSD5K7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315861v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouch&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2007.11.010" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QL15P7V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657172v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claude J. C. Germon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460890v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460865v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Basset-Mens" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2006.03.009" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2P20PBC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460849v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Abd El Kader" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leterme" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2006.07.035" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09PBLQCJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460869v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Li" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.L. Zeng" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.L. Chen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656468v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Douarin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460812v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1065657X.2005.10702213" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460818v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.07.045" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680476v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674066v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kermarrec" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681551v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Franck" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674868v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677247v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bline" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tricot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vacher" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694358v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tricot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bline" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889786v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Armando Victoria de Oliveira" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Souloumiac" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kermarrec" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:19990204" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690040v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696318v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:19980704" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688396v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0933-3630(96)00125-0" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B8EDB5569D0178BECE67A259E5D34B2E9ECA8C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684682v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-1923(95)02328-3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVS0T7BC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706632v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Souloumiac" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cauchy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Salichon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708923v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713260v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruneau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beven" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699433v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Walter" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727939v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Combres" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kamieniarz" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423138v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Verg&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423163v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196175v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04134638v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Becciolini" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Cieslak" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220203v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423081v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ferreira" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fauvel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938301v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Becciolini" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cie&#347;lak" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196209v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lagadec" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324203v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/scimeetings.0c07421" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734465v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Espagnol" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03242301v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amand G&#233;rard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pertusa Marion" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607648v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ponchant" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461146v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fiani" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02466513v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rojano-Aguilar" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hassouna" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461148v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicolas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Prigent" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461147v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526956v2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher y Choi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461140v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461145v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524977v2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Y. Choi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01541901v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01541900v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194303v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovonarivo Rafolisy" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461139v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209200v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802273v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810404v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209201v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209199v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195369v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004770v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Flechard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192484v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004771v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Aubert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Rigolot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686877v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Escande" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Picot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2011.11.021" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595707v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loyon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guiziou" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653773v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Picot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194312v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192446v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465060v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Ping Ping Qiu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436736v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oudart" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fievet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436887v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592400v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morand" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Pierre Escande" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Jiangping" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436885v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Escande" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468570v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guiziou" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bossuet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194316v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468642v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194340v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460868v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vallet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460841v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460881v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015572v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Hamon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762555v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cariolet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763479v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couvreur" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03242572v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hacala" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461011v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.V. Florentin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829652v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ducreux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aloui" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Courboulay" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674609v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ramonet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838641v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Oliveira" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834357v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765658v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768826v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cheverry" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765263v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771723v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836877v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Olivera" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765955v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767301v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764984v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766011v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Flura" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848357v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774124v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844367v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773222v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780034v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lhomme" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Katerji" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423147v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubaraq Olarewaju Abdulwahab" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423104v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196184v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Auzerais" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fisher" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423187v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195984v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Roy" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196035v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200609v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282316v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737128v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Gabriel Almeida" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Pansard Alves" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607132v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607353v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743552v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02464810v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209248v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461142v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209172v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charpiot" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lorinquer" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Doll&#233;" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254925.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209156v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Doll&#233;" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209198v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209197v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209090v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747719v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461071v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/267111.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751386v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194345v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841640v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567208v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colomb" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/animal_emissions/Page-d-accueil/Actualites/Mesurer-les-emissions-gazeuses-en-elevage" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590618v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Cellier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831682v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baron" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yulipriyanto" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830361v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460964v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842182v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842290v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Paillat" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hacala" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840180v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Varichon" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gerard" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Francqueville" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461045v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bridet-Guillaume" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461046v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837527v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Science Du Sol Et Bioclimatologie" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847441v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279681v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lathi&#232;re" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_5" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938926v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fl&#233;chard" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/103/9782759229383/une-agronomie-pour-le-xxie-siecle" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2938-3" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200572v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619515v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lathiere" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083267v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Paillat" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toudic" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209276v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/animal_emissions/Actualites/Mesurer-les-emissions-gazeuses-en-elevage" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461132v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Youssef" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Exadaktylos" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Burton" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berckmans" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461137v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Babela" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Brachet" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461136v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Landrain" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209195v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461134v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Paillat" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461133v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Efole Ewoukem" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mikolasek" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461138v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209196v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461135v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821648v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Morand, Ph." TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Escande, A." TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Picot, B." TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Pourcher, A.M." TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192040v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Asman" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Theobald" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Hertel" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Tang" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812030v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Paillat, J.M." TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815973v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Texier, C." TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812668v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833224v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461036v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834517v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ferren" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Najjar" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768444v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461149v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461143v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boulestreau-Boulay" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Dubois" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J&#233;gou" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461100v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerrin" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;doc" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191125v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Rousseliere" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Thomas" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461144v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Chevalier" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pigache" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797218v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535379v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Raynal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602954v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cellier" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834185v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Creusot" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jumel" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. d'Argouges" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertrand" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836872v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843759v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244478v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rossignol" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850245v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801465v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792794v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793535v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792987v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793927v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216497v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Janati" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Oukarroum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-025-00923-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493301v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nitrogen6030056" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799160v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Litt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pertusa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guyot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;lie Hazard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art16-GB" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612347v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art19" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051085v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sabri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-022-00922-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051151v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouaziz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-022-03387-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612027v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Almeida" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lorinquer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Ribeiro-Filho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13020283" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745528v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Creach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Keita" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecil Nicolas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art12" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03242311v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul S&#233;v&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nitrogen2010004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03242310v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13094713" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081880v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Litt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laborde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bijja" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Bernardet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/kjfmtn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387595v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vigan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Guingand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Brame" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2019.01.0007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264353v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Charpiot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lorinquer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doll&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001368" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02112539v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rojano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Bournet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Kacira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2019.02.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01928486v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-018-7105-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014942v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Morel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vial" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Landrain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Toudic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10041146" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607541v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massabie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevalier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137756085038162E12" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209292v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002050" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523672v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2016.09.012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F9HGJSN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461131v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianru Yan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuhong Wang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojie Ai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2015.12.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631080v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Amand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peillod" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Audren" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diguet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laborde" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221366v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinsheng Li" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Zhang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2015.04.045" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461088v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Oudart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2015.07.044" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209288v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lecomte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2015.08.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461077v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2015.05.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HQB7RFB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219574v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rousset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guingand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dezat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagadec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jegou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1d9h-vq82" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01092437v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Sun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangping Qiu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02757540.2014.881804" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209134v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2012.12.011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209099v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2012.728736" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209096v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1493-2012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644637v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu Hong Wang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Qi Dai" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Ping Qiu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.343-344.789" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590646v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fievet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.109" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461070v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648386v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Aubert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0043933911000493" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592213v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luth Luth" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Germain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.11.027" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5HZ7RHP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460893v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rigolot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;line" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000509" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460915v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esawy Mahmoud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Abd El-Kader" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamyaa Abd El-Rahman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460859v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108003601" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460923v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mahmoud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Saka" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460918v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Qun Xiao" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Qi Dai" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2009.715" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654263v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponchant" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ehrlacher" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460840v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Levasseur" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1065657X.2008.10702388" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460863v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beline" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317569v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ablain" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hi&#233;ronymus Yulipriyanto" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2008.02.002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWQSD5K7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315861v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouch&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2007.11.010" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QL15P7V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657172v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claude J. C. Germon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460890v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460865v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Basset-Mens" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2006.03.009" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2P20PBC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460849v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Abd El Kader" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leterme" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2006.07.035" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09PBLQCJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460869v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Li" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.L. Zeng" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.L. Chen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656468v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Douarin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460812v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1065657X.2005.10702213" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460818v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.07.045" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680476v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674066v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kermarrec" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681551v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Franck" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674868v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677247v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bline" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tricot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vacher" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694358v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tricot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bline" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889786v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Armando Victoria de Oliveira" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Souloumiac" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kermarrec" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:19990204" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690040v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696318v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:19980704" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688396v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0933-3630(96)00125-0" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B8EDB5569D0178BECE67A259E5D34B2E9ECA8C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684682v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-1923(95)02328-3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVS0T7BC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706632v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Souloumiac" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cauchy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Salichon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708923v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713260v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruneau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beven" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699433v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Walter" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727939v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Combres" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kamieniarz" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423138v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Verg&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423163v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196175v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04134638v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Becciolini" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Cieslak" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220203v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423081v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ferreira" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fauvel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938301v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Becciolini" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cie&#347;lak" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196209v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lagadec" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324203v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/scimeetings.0c07421" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734465v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Espagnol" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03242301v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amand G&#233;rard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pertusa Marion" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607648v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ponchant" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461146v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fiani" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02466513v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rojano-Aguilar" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hassouna" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461148v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicolas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Prigent" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461147v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526956v2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher y Choi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461140v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461145v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524977v2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Y. Choi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01541901v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01541900v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194303v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovonarivo Rafolisy" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461139v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802273v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810404v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209200v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209201v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209199v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195369v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004770v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Flechard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192484v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004771v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Aubert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Rigolot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686877v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Escande" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Picot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2011.11.021" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595707v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loyon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guiziou" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653773v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Picot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194312v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192446v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436736v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oudart" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fievet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465060v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Ping Ping Qiu" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436887v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592400v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morand" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Pierre Escande" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Jiangping" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436885v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Escande" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468570v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guiziou" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bossuet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194316v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468642v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194340v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460868v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vallet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460841v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460881v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015572v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Hamon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762555v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cariolet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763479v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couvreur" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03242572v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hacala" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461011v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.V. Florentin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829652v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ducreux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aloui" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Courboulay" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674609v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ramonet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838641v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Oliveira" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834357v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765658v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768826v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cheverry" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765263v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771723v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836877v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Olivera" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765955v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767301v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764984v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766011v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Flura" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848357v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774124v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844367v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773222v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780034v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lhomme" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Katerji" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423147v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubaraq Olarewaju Abdulwahab" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423104v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196184v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Auzerais" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fisher" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423187v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195984v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Roy" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196035v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200609v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282316v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737128v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Gabriel Almeida" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Pansard Alves" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607132v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607353v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743552v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02464810v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209248v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461142v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209172v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charpiot" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lorinquer" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Doll&#233;" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254925.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209156v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Doll&#233;" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209198v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209197v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209090v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747719v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461071v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/267111.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751386v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194345v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841640v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567208v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colomb" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/animal_emissions/Page-d-accueil/Actualites/Mesurer-les-emissions-gazeuses-en-elevage" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590618v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Cellier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831682v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baron" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yulipriyanto" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830361v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460964v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842182v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842290v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Paillat" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hacala" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840180v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Varichon" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gerard" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Francqueville" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461045v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bridet-Guillaume" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461046v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837527v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Science Du Sol Et Bioclimatologie" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847441v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279681v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lathi&#232;re" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_5" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938926v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fl&#233;chard" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/103/9782759229383/une-agronomie-pour-le-xxie-siecle" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2938-3" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200572v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619515v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lathiere" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083267v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Paillat" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toudic" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209276v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/animal_emissions/Actualites/Mesurer-les-emissions-gazeuses-en-elevage" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209195v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461136v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Landrain" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461132v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Youssef" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Exadaktylos" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Burton" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berckmans" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461137v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Babela" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Brachet" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461134v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Paillat" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461133v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Efole Ewoukem" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mikolasek" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461138v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209196v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461135v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821648v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Morand, Ph." TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Escande, A." TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Picot, B." TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Pourcher, A.M." TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192040v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Asman" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Theobald" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Hertel" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Tang" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812030v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Paillat, J.M." TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815973v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Texier, C." TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812668v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833224v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461036v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834517v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ferren" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Najjar" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768444v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461149v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461143v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boulestreau-Boulay" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Dubois" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J&#233;gou" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461100v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerrin" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;doc" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191125v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Rousseliere" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Thomas" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461144v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Chevalier" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pigache" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797218v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535379v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Raynal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602954v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cellier" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834185v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Creusot" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jumel" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. d'Argouges" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertrand" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836872v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843759v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244478v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rossignol" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850245v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801465v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792794v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793535v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792987v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793927v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>