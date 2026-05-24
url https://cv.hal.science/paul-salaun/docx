--- v0 (2026-03-07)
+++ v1 (2026-05-24)
@@ -66,1240 +66,1435 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de la protection de la santé et de la sécurité publique à travers la lutte contre l'alcoolisme du XIXème à aujourd'hui</w:t>
+                <w:t xml:space="preserve">[Commentaire] Pas d'incidence de la circulaire sur les nuances politiques sur la sincérité du scrutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, https://www.lexbase.fr/article-juridique/133412964-commentaire-pas-dincidence-de-la-circulaire-sur-les-nuances-politiques-sur-la-sincerite-du-scrutin</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05307535v1</w:t>
-[...413 lines deleted...]
-                <w:t xml:space="preserve">hal-04226985v1</w:t>
+                <w:t xml:space="preserve">hal-05604665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit du numérique</w:t>
+                <w:t xml:space="preserve">De &amp;quot; La grande pitié des églises de France &amp;quot; à la collecte de fonds pour le patrimoine religieux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...337 lines deleted...]
-                <w:t xml:space="preserve">hal-04227127v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des deux Cités : Société, droit, politique et religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13/2024, https://pul.uclouvain.be/book/?GCOI=29303100404780</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'actualité politique de la doctrine thomiste du bien commun</w:t>
+                <w:t xml:space="preserve">Les enjeux de la protection de la santé et de la sécurité publique à travers la lutte contre l'alcoolisme du XIXème à aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sous la direction de Bruno Béthouart et Cyrille Dounot, "Docteurs de la foi : autorité, orthodoxie, enseignement"</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04223720v1</w:t>
+              <w:t xml:space="preserve">Vins, territoires, identités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Landron et Paul Salaün, Mar 2023, Angers, France. https://www.editions-harmattan.fr/catalogue/livre/le-vin-sous-toutes-ses-couleurs/80114?srsltid=AfmBOortO_6b5K7WibTxMSXrVef530HdVQKYkKvV1IRpHBpNtkyj2yLc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05307535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La loi sur le renseignement à l'épreuve des libertés fondamentales</w:t>
+                <w:t xml:space="preserve">Les enjeux d'affectation au culte, de préservation et de protection des églises ont-ils changé de 1905 à aujourd'hui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges en l'honneur du Professeur Hervé Rihal Droits, Protections, Proximité</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04223715v1</w:t>
+              <w:t xml:space="preserve">La laïcité : enracinements, enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carrefour d'Histoire Religieuse, Jul 2024, Amiens, France. http://chr.21.free.fr/Publications/2024.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conversion et la libre expression des convictions religieuses : études de droits comparés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La conversion, les convertis. Actes de la 31ème université d'été du Carrefour d'Histoire Religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carrefour d'Histoire Religieuse, Jul 2023, Chevilly-Larue (94), France. http://chr.21.free.fr/Publications/2023.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spécisme et antispécisme : statuts juridiques de l'homme et de l'animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sacré et Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carrefour d'Histoire Religieuse, Jul 2022, Vannes, France. http://chr.21.free.fr/Publications/2022.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spécisme et antispécisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque "Sacré et Nature", XXXe université d'été du Carrefour d'Histoire Religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carrefour d'Histoire Religieuse, Jul 2022, Vannes, France. pp 363-387</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les territoires ruraux face à la fracture numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les espaces ruraux en France : fracture territoriale ou nouvelles dynamiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de l'Ouest - Sous la direction d'Olivier Landron et de Paul Salaün, Apr 2021, Angers, France. pp 35-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un parcours éclairant d'entrepreneur : Léon Harmel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'éthique de l'entrepreneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-Marseille Université, Jun 2014, Aix en provence (en ligne), France. pp 102-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Breal Lexifac Studyrama, 2025, 978-2-7495-5509-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bréal by Studyrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Collection Lexifac, 978-2-7495-5509-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médias et liberté d'expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bréal Lexifac - Studyrama, 276 pp, 2023, Bréal Lexifac, 978-2-749-555-089</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de l'urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Studyrama, 2017, 978-2-7590-3382-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livre écrit avec Pierre Schweitzer &amp;quot;Droit et économie des médias et des univers numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Studyrama, 443 pp, 2015, 978-2-759-027-422</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de l'urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Studyrama, 459 pp, 2013, 978-2-759-020-256</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'actualité politique de la doctrine thomiste du bien commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sous la direction de Bruno Béthouart et Cyrille Dounot, "Docteurs de la foi : autorité, orthodoxie, enseignement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Cahiers du Littoral-2-n°20, Université Littoral Côte d'Opale, pp 149-164, 2022, 978-2-916-895-345</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi sur le renseignement à l'épreuve des libertés fondamentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires juridiques de Poitiers. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur du Professeur Hervé Rihal Droits, Protections, Proximité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp 471-507, 2021, 978-2-3819-4006-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du mythe du golem au transhumanisme, dangers et enjeux de la perfection et de la création de l'être humain artificiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le corps dans la religion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lyon, France. Les Cahiers du Littoral-2-n°19, pp 373-407, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId25"/>
+      <w:footerReference w:type="default" r:id="rId27"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1446,51 +1641,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05307535v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sala&#252;n" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05253433v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005752v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006486v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04194567v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227028v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226985v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05135910v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05253437v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/droit-du-numerique-9782749555096.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223690v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04194560v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223723v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227127v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223720v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223715v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223706v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05604665v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sala&#252;n" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05604644v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05307535v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05253433v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005752v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006486v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04194567v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227028v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226985v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05135910v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05253437v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/droit-du-numerique-9782749555096.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223690v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04194560v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223723v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227127v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223720v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223715v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223706v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>